--- v0 (2025-11-23)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e42f257" w14:textId="e42f257">
+    <w:p w14:paraId="0e42de0" w14:textId="0e42de0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,94 +113,176 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ғылым және жоғары білім министрінің 2024 жылғы 1 қазандағы № 472 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 2 қазанда № 35193 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Ғылым және технологиялық саясат туралы" Қазақстан Республикасы Заңының 6-бабының </w:t>
+      "Ғылым және технологиялық саясат туралы" "Қазақстан Республикасы Заңының 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Философия докторы (PhD), бейіні бойынша доктор дәрежесін алу үшін қорғалған диссертацияларды мемлекеттік тіркеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -839,154 +921,196 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Философия докторы (PhD), бейіні бойынша доктор дәрежесін алуға қорғалған диссертацияларды мемлекеттік тіркеу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Ғылым және технологиялық саясат туралы" Қазақстан Республикасы Заңының 6-бабының </w:t>
+      1. Осы философия докторы (PhD), бейіні бойынша доктор дәрежесін алу үшін қорғалған диссертацияларды мемлекеттік тіркеудің қағидалары (бұдан әрі – Қағидалар) "Ғылым және технологиялық саясат туралы" Қазақстан Республикасы Заңының 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына (бұдан әрі – Заң) сәйкес әзірленді және:</w:t>
+        <w:t xml:space="preserve">, "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленді және мынадай қызметтерді көрсету тәртібін айқындайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Философия докторы (PhD), бейіні бойынша доктор дәрежесін алуға қорғалған диссертацияларды мемлекеттік тіркеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Философия докторы (PhD), бейіні бойынша доктор дәрежесін алуға қорғалған диссертацияларды мемлекеттік тіркеу" мемлекеттік қызмет көрсету тәртіптерін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1019,94 +1143,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заңды тұлға - меншiк, шаруашылық жүргiзу немесе жедел басқару құқығындағы оқшау мүлкi бар және сол мүлiкпен өз мiндеттемелерi бойынша жауап беретiн, өз атынан мүлiктiк және мүлiктiк емес жеке құқықтар мен мiндеттерге ие болып, оларды жүзеге асыра алатын, сотта талапкер және жауапкер бола алатын ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) көрсетілетін қызметті алушы - орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
+      3) көрсетілетін қызметті алушы – орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері қоспағандағы жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) философия докторы (РhD), бейіні бойынша доктор - ғылыми-педагогикалық бағыт немесе кәсіптік қызметтің тиісті саласы бойынша докторантура бағдарламасын меңгерген және Қазақстан Республикасында немесе одан тыс жерде диссертация қорғаған адамдарға берілетін, Қазақстан Республикасының заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тәртіппен танылған дәрежелер;</w:t>
+        <w:t>тәртіппен танылған дәрежелер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Философия докторы (PhD), бейіні бойынша доктор дәрежесін алуға қорғалған диссертацияларды мемлекеттік тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1375,71 +1561,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Философия докторы (PhD), бейіні бойынша доктор дәрежесін алуға қорғалған диссертацияларды мемлекеттік тіркеуді "Ұлттық мемлекеттік ғылыми-техникалық сараптама орталығы" акционерлік қоғамы (бұдан әрі – көрсетілетін қызметті беруші) осы Қағидаларға сәйкес жеке және заңды тұлғаларға көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін мемлекеттік қызметті алу үшін "Философия докторы (PhD), бейіні бойынша доктор дәрежесін алуға қорғалған диссертацияларды мемлекеттік тіркеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінің 8- тармағында (бұдан әрі – Негізгі талаптар тізбесі) көрсетілген құжаттардың тізбесін көрсетілетін қызметті берушіге ақпараттандыру объектісі – www.is.ncste.kz ақпараттық жүйесі (бұдан әрі – ақпараттандыру объектісі) арқылы электрондық нысанда немесе қағаз түрінде көрсетілетін қызметті берушінің кеңсесі арқылы осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес ұсынады.</w:t>
+      9. Мемлекеттік қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге электрондық нысанда цифрлық объект – www.is.ncste.kz цифрлық жүйесі (бұдан әрі – цифрлық объект) арқылы не қағаз нысанда көрсетілетін қызметті берушінің кеңсесі арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Философия докторы (PhD), бейіні бойынша доктор дәрежесін алу үшін қорғалған диссертацияларды мемлекеттік тіркеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында (бұдан әрі – Негізгі талаптар тізбесі) құжаттар тізбесін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсетудің әдістерін, мерзімін, нысанын, нәтижесін қоса алғанда, мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1492,181 +1678,349 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес дербес деректерді жинауға және өңдеуге келісім береді. </w:t>
+        <w:t xml:space="preserve"> сәйкес дербес деректерді жинауға және өңдеуге келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Философия докторы (PhD), бейіні бойынша доктор дәрежесін алуға қорғалған диссертацияларды мемлекеттік тіркеу үшін көрсетілетін қызметті алушы қорғаудан кейін күнтізбелік 7 (жеті) күн ішінде көрсетілетін қызметті берушіге мемлекеттік тіркеу үшін Негізгі талаптар тізбесінің 8-тармағында көзделген құжаттарды жолдайды.</w:t>
+      10. Философия докторы (PhD), бейіні бойынша доктор дәрежесін алу үшін қорғалған диссертацияларды мемлекеттік тіркеу үшін көрсетілетін қызметті алушы қорғалғаннан кейін күнтізбелік 7 (жеті) күн ішінде көрсетілетін қызметті берушіге мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көзделген құжаттарды жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, философия докторы (PhD), бейіні бойынша доктор дәрежесін алуға қорғалған диссертацияларды тіркеу мерзімін дәлелді себептермен өткізіп алған жағдайда, көрсетілетін қызметті алушының өтінішхаты бойынша бұл мерзімді философия докторы (PhD) ғылыми дәрежесін алуға қорғалған диссертацияларды тіркеуді жүзеге асыратын ұйым ұзартуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ауру, еңсерілмейтін күш мән-жайлары және адамды қызмет алуға өтініш беру мүмкіндігінен айыратын өзге де себептер дәлелді себептер ретінде танылады. </w:t>
+        <w:t>
+      Ауру, еңсерілмейтін күш мән-жайлары және адамды қызмет алуға өтініш беру мүмкіндігінен айыратын өзге де себептер дәлелді себептер ретінде танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Өтініш келіп түскен күні көрсетілетін қызметті беруші кеңсесінің қызметкері Негізгі талаптар тізбесінің 8-тармағына сәйкес ұсынылған құжаттар мен мәліметтердің толықтығын тексереді, қабылдайды, тіркейді және жауапты құрылымдық бөлімшенің қарауына береді.</w:t>
+      11. Көрсетілетін қызметті берушінің кеңсе қызметкері өтініш келіп түскен күні негізгі талаптар тізбесінің 10-тармағында көзделген құжаттар мен мәліметтердің толықтығын тексереді, оларды қабылдауды, тіркеуді жүзеге асырады және жауапты құрылымдық бөлімшеге қарауға береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы Негізгі талаптар тізбесінің 8-тармағына сәйкес құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда көрсетілетін қызметті берушінің кеңсе қызметкері өтінішті қабылдаудан бас тартады.</w:t>
+      Көрсетілетін қызметті алушы Негізгі талаптар тізбесінің 10-тармағында көзделген құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған кезде көрсетілетін қызметті берушінің кеңсе қызметкері өтінішті қабылдаудан бас тартады. Көрсетілетін қызметті алушы құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды көрсетілетін қызметті берушінің цифрлық объектісі арқылы ұсынған жағдайда 2 (екі) жұмыс күні ішінде өтінішті одан әрі қараудан бас тарту туралы дәлелді жауап қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы ақпараттандыру объектісі арқылы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайда көрсетілетін қызметті беруші 2 (екі) жұмыс күні ішінде өтінішті одан әрі қараудан дәлелді бас тартуды қалыптастырады. </w:t>
+        <w:t>
+      Өтінішті одан әрі қараудан бас тарту туралы дәлелді жауап цифрлық объект арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің электрондық цифрлық қолтаңбасымен қол қойылған электрондық құжат нысанында жолданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтінішті одан әрі қараудан дәлелді бас тарту ақпараттандыру объектісі арқылы көрсетілетін қызметті берушінің электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жолданады.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда көрсетілетін қызметті берушінің кеңсесі құжаттарды келіп түскен күні оларды қабылдауды, тіркеуді жүзеге асырады және оны мемлекеттік қызметтерді көрсету үшін жауапты құрылымдық бөлімшеге тапсырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1716,163 +2070,213 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік тіркеу нөмірі бар диссертацияның есепке алу картасын жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы Қағидалардың талаптарына сәйкес келмеген жағдайда, көрсетілетін қызметті берушінің қызметкері белгіленген тәртіппен көрсетілетін қызметті алушыға Негізгі талаптар тізбесінің 8-тармағында көрсетілген себептерді көрсете отырып, мемлекеттік қызметті көрсетуден дәлелді бас тартуды жолдайды.</w:t>
+      Осы Қағидалардың талаптарына сәйкес келмеген жағдайда көрсетілетін қызметті берушінің қызметкері белгіленген тәртіппен көрсетілетін қызметті алушыға Негізгі талаптар тізбесінің 11-тармағында келтірілген себептерді көрсете отырып, мемлекеттік қызметті көрсетуден бас тартуды жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Қағаз нысанда мемлекеттік қызметті көрсету нәтижесін беру көрсетілетін қызметті берушінің кеңсесі арқылы жүзеге асырылады. </w:t>
+        <w:t>
+      Қағаз нысанда мемлекеттік қызметті көрсету нәтижесін беру көрсетілетін қызметті берушінің кеңсесі арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Негізгі талаптар тізбесінің 9-тармағында көзделген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған жағдайда көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешімі туралы, сондай-ақ көрсетілетін қызметті алушының алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты, орны мен тәсілі туралы хабарлайды. Хабарлама (ескерту) көрсетілетін қызметті алушының абоненттік ұялы байланыс нөміріне немесе электрондық поштасына немесе басқа да байланыс түрлерін қолдана отырып, мәтіндік хабарлама не/немесе қоңырауды жазуды қамтамасыз ететін байланыс құралдарын пайдалана отырып жіберіледі.</w:t>
+      13. Негізгі талаптар тізбесінің 11-тармағында көзделген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер болған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға бас тарту себептерін көрсете отырып, жауап жолдайды. Мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдалым туралы хабарлама дәлелді бас тарту туралы шешім қабылданғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі.</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды мемлекеттік тіркеуден дәлелді бас тартуды ресімдейді.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Көрсетілетін қызметті алушы Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1887,54 +2291,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде сұрау салынған өтінімдерді қабылдау және мемлекеттік қызметтерді көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу кезінде Қазақстан Республикасының Ғылым және жоғары білім министрлігі is.ncste.kz ақпараттандыру объектісінің операторын және көрсетілетін қызметті берушіні осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы тиісті нормативтік құқықтық акт әділет органдарында мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде хабардар етеді.</w:t>
+      15. Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу кезінде Қазақстан Республикасының Ғылым және жоғары білім министрлігі цифрлық объект операторын және көрсетілетін қызметті берушіні осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы тиісті нормативтік құқықтық акт әділет органдарында мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету процесінде көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2156,374 +2622,351 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Философия докторы (PhD), </w:t>
+              <w:t>Философия докторы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бейіні бойынша доктор </w:t>
+              <w:t>(PhD), бейіні бойынша доктор</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">дәрежесін алуға қорғалған </w:t>
+              <w:t>дәрежесін алуға қорғалған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>диссертацияларды мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тіркеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ДИССЕРТАЦИЯНЫҢ ЕСЕПКЕ АЛУ КАРТАСЫ</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...108 lines deleted...]
-            </w:tcBorders>
+              <w:t xml:space="preserve">
+06 Философия докторыPhD </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07 Профиль бойынша докторы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қайда: 050026, Алматы қаласы,</w:t>
             </w:r>
@@ -2550,125 +2993,101 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 + 7 (727) 222-11-02 Ішкі.: 400, 401, 402, 419, 403, 405, 408, 409.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...45 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығыс №, күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -2704,98 +3123,106 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвентарлық №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -2831,4208 +3258,1483 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Докторанттың тегі, аты және әкесінің аты (ол болған жағдайда) / туған жылы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Докторанттың тегі, аты және әкесінің аты (бар болған жағдайда) / туған жылы</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="482600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="482600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="482600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="482600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="4699000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="4699000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="424"/>
-[...27 lines deleted...]
-        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-/</w:t>
-[...11 lines deleted...]
-            <w:gridSpan w:val="20"/>
+Жұмыстың мемлекеттік тіркеуі №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қорғаған күні</w:t>
-[...2 lines deleted...]
-        </w:tc>
+Бағдарламасының шифры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="2501900" cy="482600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2501900" cy="482600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="4000500" cy="482600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="4000500" cy="482600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Докторант оқыған және диссертация орындалған ұйым туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғылыми мамандығының шифры</w:t>
-[...1161 lines deleted...]
-              <w:t>
 Елі</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...1096 lines deleted...]
-          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-        </w:trPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="26"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық мекен-жайы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...129 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="2082800" cy="279400"/>
+                  <wp:extent cx="2133600" cy="292100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2082800" cy="279400"/>
+                            <a:ext cx="2133600" cy="292100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="4914900" cy="266700"/>
+                  <wp:extent cx="3111500" cy="647700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="4914900" cy="266700"/>
+                            <a:ext cx="3111500" cy="647700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...29 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...409 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="2133600" cy="292100"/>
+                  <wp:extent cx="3111500" cy="647700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2133600" cy="292100"/>
+                            <a:ext cx="3111500" cy="647700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...57 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...45 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="2133600" cy="292100"/>
+                  <wp:extent cx="3111500" cy="647700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2133600" cy="292100"/>
+                            <a:ext cx="3111500" cy="647700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-        </w:tc>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымның қысқаша атауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...6 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министрліктің (ведомствоның) қысқаша атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="2133600" cy="292100"/>
+                  <wp:extent cx="3530600" cy="254000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2133600" cy="292100"/>
+                            <a:ext cx="3530600" cy="254000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="424" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...45 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="2133600" cy="292100"/>
+                  <wp:extent cx="4914900" cy="266700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2133600" cy="292100"/>
-[...328 lines deleted...]
-                            <a:off x="0" y="0"/>
                             <a:ext cx="4914900" cy="266700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
@@ -7116,77 +4818,95 @@
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="5880100" cy="292100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId19"/>
+                                <a:blip r:embed="rId17"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="5880100" cy="292100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+ </w:t>
+                  </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
@@ -7247,1094 +4967,1142 @@
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="5880100" cy="292100"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId20"/>
+                                <a:blip r:embed="rId18"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="5880100" cy="292100"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+ </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Диссертациялық кеңесте қорғау жүргізілген ұйым туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="10"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефоны</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық мекенжайы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-        </w:trPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="3111500" cy="647700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId19"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3111500" cy="647700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="29"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-        </w:trPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="3111500" cy="647700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId20"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3111500" cy="647700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...101 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="3111500" cy="647700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId21"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3111500" cy="647700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...148 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="3111500" cy="647700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId22"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3111500" cy="647700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
-        <w:tc>
-[...130 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымның қысқаша атауы</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-        </w:tc>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министрліктің (ведомствоның) қысқаша атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="424" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="3111500" cy="647700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId23"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3111500" cy="647700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...23 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="3111500" cy="647700"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId24"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3111500" cy="647700"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="10"/>
-[...249 lines deleted...]
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
@@ -8418,77 +6186,95 @@
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="6261100" cy="279400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId21"/>
+                                <a:blip r:embed="rId25"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="6261100" cy="279400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+ </w:t>
+                  </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
@@ -8549,77 +6335,95 @@
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="6261100" cy="279400"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId22"/>
+                                <a:blip r:embed="rId26"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="6261100" cy="279400"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+ </w:t>
+                  </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6150" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
@@ -8680,2621 +6484,1657 @@
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:drawing>
                       <wp:inline distT="0" distB="0" distL="0" distR="0">
                         <wp:extent cx="3530600" cy="254000"/>
                         <wp:effectExtent l="0" t="0" r="0" b="0"/>
                         <wp:docPr id="0" name="" descr=""/>
                         <wp:cNvGraphicFramePr>
                           <a:graphicFrameLocks noChangeAspect="true"/>
                         </wp:cNvGraphicFramePr>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:pic>
                               <pic:nvPicPr>
                                 <pic:cNvPr id="1" name=""/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId23"/>
+                                <a:blip r:embed="rId27"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="3530600" cy="254000"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </a:graphicData>
                         </a:graphic>
                       </wp:inline>
                     </w:drawing>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+ </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...70 lines deleted...]
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Диссертацияның атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="622300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId28"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="622300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реферат</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12300"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерттеу нысаны:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мақсаты:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерттеу әдістері:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зерттеудің ғылыми жаңалығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыстың практикалық құндылығы:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...41 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зерттеу нысаны:</w:t>
-[...71 lines deleted...]
-Жұмыстың практикалық құндылығы:</w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Іске асырылуға ұсынылатын өнім</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Базалар, дерекқор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-        </w:trPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техникалық құжаттама</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әдістемелік құжаттама</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программалық құжаттама</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Технология</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әдістер, тәсілдер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Модель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материялдар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қосылыстар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Препараттар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы. дақылдарының сұрыптары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауыл шаруашылығы жануарларының тұқымдары</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коллекциялар</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карталар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стандарттар, нормативтер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Техника үлгісі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автоматтандырылған жүйе</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сериялық өнім</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа (көрсетіңіз)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Базалар, дерекқор</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Әмбебап ондық классификатор индексі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...101 lines deleted...]
-        </w:tc>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5956300" cy="596900"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId29"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5956300" cy="596900"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...105 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Карталар</w:t>
-[...101 lines deleted...]
-            <w:gridSpan w:val="7"/>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:tbl>
-[...173 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегі, аты әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+Ғылыми дәрежесі, ғылыми атағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты әкесінің аты (бар болған жағдайда)</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+Қолы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғылыми дәрежесі, ғылыми атағы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+Мөр орны (болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+Диссертациялық кеңестің төрағасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тақырыптық айдарлар коды (ғылыми-техникалық ақпараттың мемлекетаралық рубрикаторы)</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...995 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> "Философия докторы (PhD), бейіні бойынша доктор дәрежесін алуға қорғалған диссертацияларды мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="495300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId30"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="495300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11307,1525 +8147,494 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Түйінді сөздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ұлттық мемлекеттік ғылыми-техникалық сараптама орталығы" акционерлік қоғамы</w:t>
+Тіркеу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...2 lines deleted...]
-        </w:tc>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілі</w:t>
-[...2 lines deleted...]
-        </w:tc>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
-[...36 lines deleted...]
-            </w:r>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...2 lines deleted...]
-        </w:tc>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...1148 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12863,64 +8672,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Философия докторы (PhD), </w:t>
+              <w:t>Философия докторы (PhD),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бейіні бойынша доктор </w:t>
+              <w:t>бейіні бойынша доктор</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дәрежесін алуға қорғалған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12928,365 +8737,2246 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тіркеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
-[...220 lines deleted...]
-              <w:t>(бар болған жағдайда)</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Дербес деректерді жинауға және өңдеуге келісім</w:t>
+        <w:t xml:space="preserve"> "Философия докторы (PhD), бейіні бойынша доктор дәрежесін алуға қорғалған диссертацияларды мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, дербес деректерді жинауға және өңдеуге, оның ішінде мемлекеттік қызмет көрсету кезеңіне дербес деректерді үшінші тұлғаларға беруге және мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді беруге келісім беремін.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Философия докторы (PhD), бейіні бойынша доктор дәрежесін алуға қорғалған диссертацияларды мемлекеттік тіркеу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (болған кезде) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрлері жоқ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық мемлекеттік ғылыми-техникалық сараптама орталығы" акционерлік қоғамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету тәсілі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) электрондық нысанда цифрлық объект - www.is.ncste.kz цифрлық жүйесі арқылы (бұдан әрі - цифрлық объект);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қағаз нысанда - көрсетілетін қызметті берушінің кеңсесі арқылы жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрондық – 5 (бес) жұмыс күні; қағаз түрінде – 5 (бес) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара цифрландырылған)/қағаз түрінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Философия докторы (PhD), бейіні бойынша доктор дәрежесін алуға қорғалған диссертациялар - мемлекеттiк тiркеу нөмiрiн бере отырып, диссертацияны есепке алу картасын беру немесе себептерiн көрсете отырып, мемлекеттiк қызмет көрсетуден дәлелдi бас тарту.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушыдан мемлекеттік қызметтер көрсету кезінде өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көрсетілген жағдайларда оны өндіріп алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке және заңды тұлғаларға көрсетілетін қызмет ақысыз негізде көрсетіледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Көрсетілетін қызмет беруші - Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес дүйсенбіден жұмаға дейін, белгіленген жұмыс кестесіне сәйкес, демалыс және мереке күндерін қоспағанда, 9.00-ден 18.00-ге дейін, түскі үзіліс 13.00-ден 14.00-ге дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық объект - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызметтерді көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге келесі құжаттарды ұсынады (құжаттарды цифрлық объектісі арқылы қабылдаған жағдайда құжаттар электрондық көшірмелер түрінде ұсынылады):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Философия докторы (PhD), бейіні бойынша доктор ғылыми дәрежесін алу үшін қорғалған диссертацияларды мемлекеттік тіркеу үшін көрсетілетін қызметті алушылар мынадай құжаттарды ұсынады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) диссертациялық кеңес жұмыс істейтін ұйымның бланкіндегі ілеспе хаты;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) осы Қағидалардың 1-қосымшасына сәйкес нысан бойынша диссертацияның есепке алу картасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 3) Қазақстан Республикасы Білім және ғылым министрінің 2011 жылғы 31 наурыздағы № 127 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Дәрежелерді беру қағидаларына сәйкес философия докторы (PhD), бейіні бойынша доктор дәрежесін алуға қорғалған диссертация (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6951 болып тіркелді);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) қазақ, орыс және ағылшын тілдеріндегі диссертациялық жұмыстың аннотациясы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) диссертация тақырыбы бойынша жарияланған ғылыми еңбектердің тізімі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді тиісті цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту себептері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілер, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты мемлекеттік қызмет алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтердің ерекшеліктерін ескеретін өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы бар болған жағдайда, цифлық объектісі арқылы электрондық нысанда мемлекеттік көрсетілетін қызметті алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметтерді көрсету тәртібі мен мәртебесі туралы ақпаратқа цифрлық объект арқылы көрсетілетін қызметтерді қашықтықтан қол жеткізу режимінде немесе көрсетілетін қызметті берушінің анықтамалық қызметтері, сонымен қатар, "1414", 8-800-080-7777 Бірыңғай байланыс орталығы арқылы ақпарат алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтерді көрсету мәселелері бойынша көрсетілетін қызметті берушінің анықтамалық бөлімшелерінің байланыс телефондары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++ 7 (727) 222-11-02 ішкі: 400, 401, 402, 419, 403, 405, 408, 409.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Философия докторы (PhD),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бейіні бойынша доктор</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дәрежесін алуға қорғалған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>диссертацияларды мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кімге: ____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берушінің атауы/бизнес-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру нөмірі)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кімнен: _____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дербес деректерді жинауға және өңдеуге келісім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы мемлекеттік қызметті көрсету мақсатында бұл дербес деректерді жинауға және өңдеуге арналған келісімсің тұрақты түрде заңды күші бар.</w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, дербес деректерді жинауға және өңдеуге, оның ішінде мемлекеттік қызмет көрсету кезеңіне дербес деректерді үшінші тұлғаларға беруге және мемлекеттік қызметтер көрсету кезінде цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді беруге келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Дербес деректерді трансшекаралық берудің жоқтығы, сондай-ақ жалпыға бірдей қолжетімді дереккөздерде дербес деректердің таратылмағаны туралы хабарлаймын. </w:t>
+        <w:t>
+      Осы мемлекеттік қызметті көрсету мақсатында бұл дербес деректерді жинауға және өңдеуге арналған келісімсің тұрақты түрде заңды күші бар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жиналатын деректердің тізбесі: Тегі, аты, әкесінің аты (бар болған жағдайда), жеке сәйкестендіру нөмірі, электрондық пошта, телефон нөмірі.</w:t>
+      Дербес деректерді трансшекаралық берудің жоқтығы, сондай-ақ жалпыға бірдей қолжетімді дереккөздерде дербес деректердің таратылмағаны туралы хабарлаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналатын деректердің тізбесі: Тегі, аты, әкесінің аты (ол болған жағдайда), жеке сәйкестендіру нөмірі, электрондық пошта, телефон нөмірі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________ (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13358,64 +11048,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Философия докторы (PhD), </w:t>
+              <w:t>Философия докторы (PhD),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бейіні бойынша доктор </w:t>
+              <w:t>бейіні бойынша доктор</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дәрежесін алуға қорғалған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13425,137 +11115,123 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тіркеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды мемлекеттік тіркеуден дәлелді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Ғылым және жоғары білім министрінің 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -13715,51 +11391,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негізгі талаптар тізбесінің 9 - тармағаның талаптары</w:t>
+Негізгі талаптар тізбесінің 11 - тармағаның талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14024,55 +11700,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14394,35 +12070,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>