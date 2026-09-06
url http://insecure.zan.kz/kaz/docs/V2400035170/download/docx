--- v0 (2025-11-07)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d569b91" w14:textId="d569b91">
+    <w:p w14:paraId="ee49606" w14:textId="ee49606">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -882,849 +882,1031 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және кәсіпкерлік субъектілерінің тізілімін жүргізу және пайдалану тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z25" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z26" w:id="9"/>
-[...15 lines deleted...]
-      1) ақпараттандыру саласындағы уәкілетті орган – ақпараттандыру және "электрондық үкімет" саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бизнес-сәйкестендіру нөмірі (БСН) – заңды тұлға (филиал және өкілдіктер) және қызметін бірлескен кәсіпкерлік түрінде жүзеге асыратын дара кәсіпкер үшін қалыптастырылатын бірегей нөмір;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z27" w:id="10"/>
-[...15 lines deleted...]
-      2) бизнес-сәйкестендіру нөмірі (БСН) – заңды тұлға (филиал және өкілдіктер) және қызметін бірлескен кәсіпкерлік түрінде жүзеге асыратын дара кәсіпкер үшін қалыптастырылатын бірегей нөмір;</w:t>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Заңды тұлғалар" мемлекеттік деректер базасы" цифрлық жүйесі (бұдан әрі – ЗТ МДБ) – бизнес-сәйкестендіру нөмірлерінің ұлттық тізілімін жүргізуге арналған мемлекеттік дерекетер базасы және ЗТ МДБ және Қазақстан Республикасының Қаржы министрлігі Мемлекеттік кірістер комитетінің (бұдан әрі – МКК) ведомстволық жүйелерімен өзара іс-қимыл жасай отырып, заңды тұлғаларға, филиалдар мен өкілдіктерге бизнес-сәйкестіндіру нөмірін беруді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z28" w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заңды тұлғаларды мемлекеттік тіркеу саласындағы уәкілетті орган – коммерциялық емес ұйымдар болып табылатын заңды тұлғаларды мемлекеттік тіркеуді, олардың филиалдары мен өкілдектерін есептік тіркеуді жүзеге асыратын Қазақстан Республикасының орталық атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z29" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кәсіпкерлік жөніндегі уәкілетті орган – жеке кәсіпкерлікті дамыту және қолдау саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын Қазақстан Республикасының орталық атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z30" w:id="13"/>
-[...15 lines deleted...]
-      5) кәсіпкерлік субъектілерінің тізілімі (бұдан әрі – Тізілім) – кәсіпкерлік субъектілерінің санаттары туралы мәліметтерді қамтитын электрондық деректер базасы;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кәсіпкерлік субъектілерінің тізілімі (бұдан әрі – Тізілім) – кәсіпкерлік субъектілерінің санаттары туралы мәліметтерді қамтитын цифрлық деректер базасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z31" w:id="14"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының ұлттық куәландырушы орталығы (бұдан әрі – ҰКО) – электрондық құжаттарды мемлекеттік және мемлекеттік емес ақпараттық жүйелерде қалыптастыру үшін жеке немесе заңды тұлғаларға электрондық цифрлық қолтаңба құралдарын және тіркеу куәліктерін беретін куәландырушы орталық; </w:t>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының ұлттық куәландырушы орталығы (бұдан әрі – ҰКО) – цифрлық құжаттарды мемлекеттік және мемлекеттік емес цифрлық жүйелерде қалыптастыру үшін жеке немесе заңды тұлғаларға электрондық цифрлық қолтаңба құралдарын және тіркеу куәліктерін беретін куәландырушы орталық;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z32" w:id="15"/>
-[...15 lines deleted...]
-      7) ) мемлекеттік органдардың бірыңғай көліктік ортасы (бұдан әрі – МО БКО) – "электрондық үкiметтiң" ақпараттық-коммуникациялық инфрақұрылымына кіретін және мемлекеттік органдардың, олардың ведомстволық бағынысты ұйымдары мен жергілікті өзін-өзі басқару органдарының, сондай-ақ өзге де ақпараттандыру субъектілерінің жергілікті (интернетке қолжетімділігі бар жергілікті желілерді қоспағанда), ведомстволық және корпоративтік телекоммуникациялар желілерінің өзара іс-қимыл жасауын қамтамасыз етуге арналған телекоммуникациялар желісі; </w:t>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік органдардың бірыңғай көліктік ортасы (бұдан әрі – МО БКО) – "цифрлық үкiметтiң" инфрақұрылымына кіретін және киберқауіпсіздіктің талап етілетін қажетті деңгейі сақтала отырып, мемлекеттік органдардың, олардың ведомстволық бағынысты ұйымдары мен жергілікті өзін-өзі басқару органдарының, сондай-ақ уәкілетті орган айқындаған цифрлық ортаның өзге де субъектілерінің жергілікті (Интернетке қолжетімділігі бар жергілікті желілерді қоспағанда), ведомстволық және корпоративтік телекоммуникация желілерінің өзара іс-қимылын қамтамасыз етуге арналған телекоммуникациялар желісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z33" w:id="16"/>
-[...15 lines deleted...]
-      8) рұқсаттар мен хабарламалардың мемлекеттік электрондық тізілімі – берілген, қайта ресімделген, тоқтатыла тұрған, күші жойылған, ұзартылған, қайта басталған және қолданысы тоқтатылған рұқсаттар және олардың телнұсқалары туралы, сондай-ақ алынған хабарламалар туралы мәліметтер қамтылған рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесінің құрамдауышы;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рұқсаттар мен хабарламалардың мемлекеттік электрондық тізілімі – берілген, қайта ресімделген, тоқтатыла тұрған, күші жойылған, ұзартылған, қайта басталған және қолданысы тоқтатылған рұқсаттар және олардың телнұсқалары туралы, сондай-ақ алынған хабарламалар туралы мәліметтер қамтылған рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесінің құрамдауышы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z34" w:id="17"/>
-[...15 lines deleted...]
-      9) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) цифрландыру саласындағы уәкілетті орган – цифрландыру саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z35" w:id="18"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) "цифрлық үкімет" шлюзі (бұдан әрі – ЦҮШ) – "цифрлық үкімет" цифрлық объектілерін өзге де цифрлық объектілермен интеграциялауға арналған цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермегенін растайтын цифрлық жазба (цифрлық деректер жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Кәсіпкерлік субъектілерінің санатын айқындау Кәсіпкерлік кодексінің 24-бабында көрсетілген өлшемшарттарға және олардың шекті мәндеріне және Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 29 маусымдағы № 125 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32985 болып тіркелген) бекітілген Кәсіпкерлік субъектілері жұмыскерлерінің жылдық орташа санын және жылдық орташа табысын есептеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кәсіпкерлік субъектілері туралы деректер Тізілімде автоматтандырылған режимде өңделеді және жыл сайын 15 желтоқсанға дейінгі мерзімде жаңартылып отырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Кәсіпкерлік субъектілерінің тізілімін жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Кәсіпкерлік жөніндегі уәкілетті орган тізілімді қалыптастыруды мынадай тәртіппен жасалған ақпараттық өзара іс-қимыл арқылы алынған ақпараттың негізінде жүзеге асырады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті кәсіпкерлік жөніндегі уәкілетті органға тіркелген кәсіпкерлік субъектілері туралы мынадай мәліметтерді ұсынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       кәсіпкерлік субъектісінің БСН; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Қағидалардың 6-тармағына сәйкес кәсіпкерлік субъектісінің соңғы үш жылғы кірістері туралы деректер, сондай-ақ жұмыскерлер саны және кәсіпкерлік субъектісін тіркеу деректері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) цифрландыру саласындағы уәкілетті мемлекеттік орган Қазақстан Республикасының Кәсіпкерлік кодексі 24-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген қызмет түрлері бойынша рұқсаттар туралы ақпарат алу үшін рұқсаттар мен хабарламалардың мемлекеттік цифрлық тізілімінің жұмыс істеуін қамтамасыз етеді. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
-[...15 lines deleted...]
-      осы Қағидалардың 6-тармағына сәйкес кәсіпкерлік субъектісінің соңғы үш жылғы кірістері туралы деректер, сондай-ақ жұмыскерлер саны және кәсіпкерлік субъектісін тіркеу деректері;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңды тұлғаларды мемлекеттік тіркеу саласындағы уәкілетті орган осы Қағидалардың 11-тармағында айқындалған тәртіппен тіркелген және таратылған кәсіпкерлік субъектілері туралы мынадай мәліметтер ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> көзделген қызмет түрлері бойынша рұқсаттар туралы ақпарат алу үшін рұқсаттар мен хабарламалардың мемлекеттік электрондық тізілімінің жұмыс істеуін қамтамасыз етеді. </w:t>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғаларды (филиалдар мен өкілдіктерді) тіркеу деректері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
-[...15 lines deleted...]
-      3) заңды тұлғаларды мемлекеттік тіркеу саласындағы уәкілетті орган осы Қағидалардың 11-тармағында айқындалған тәртіппен тіркелген және таратылған кәсіпкерлік субъектілері туралы мынадай мәліметтер ұсынады:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғаның БСН;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
-[...15 lines deleted...]
-      заңды тұлғаларды (филиалдар мен өкілдіктерді) тіркеу деректері;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғаның атауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
-[...15 lines deleted...]
-      заңды тұлғаның БСН;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғаның тіркелген күні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z48" w:id="31"/>
-[...15 lines deleted...]
-      заңды тұлғаның атауы;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғаның ұйымдық-құқықтық нысаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z49" w:id="32"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес заңды тұлға көрсеткен кәсіпкерлік субъектілерінің санаты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді  – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тізілімді одан әрі жүргізу үшін МКК кәсіпкерлік жөніндегі уәкілетті органға мынадай ақпаратты жібереді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z53" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тіркелген және таратылған (оның ішінде өз қызметін тоқтата тұрған) дара кәсіпкерлерді тіркеу деректері;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z52" w:id="35"/>
-[...15 lines deleted...]
-      6. Тізілімді одан әрі жүргізу үшін МКК кәсіпкерлік жөніндегі уәкілетті органға мынадай ақпаратты жібереді:</w:t>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өткен күнтізбелік жылдың жиынтық кірісінің мөлшері туралы деректер (оның ішінде арнаулы салық режимдері бойынша жұмыс істейтін субъектілер бойынша);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z53" w:id="36"/>
-[...15 lines deleted...]
-      1) тіркелген және таратылған (оның ішінде өз қызметін тоқтата тұрған) дара кәсіпкерлерді тіркеу деректері;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өткен күнтізбелік жылғы жұмыскерлер саны туралы деректер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z54" w:id="37"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="39"/>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілген ақпарат кәсіпкерлік субъектілері салық заңнамасына сәйкес салық органдарына ұсынған салық есептілігінің деректері негізінде қалыптастырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z57" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z57" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Тізілімге өзгерістер енгізу мынадай: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="42"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Тізілімнің цифрландыру, заңды тұлғаларды мемлекеттік тіркеу салаларындағы уәкілетті органдардың, сондай-ақ МКК цифрлық жүйелерімен ақпараттық өзара іс-қимылы арқылы алынған өзекті ақпарат негізінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z59" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кәсіпкерлік субъектісінің МКК ақпаратында жіберілген қатеге байланысты санатын өзгерту туралы өтініші қанағаттандырылған жағдайда жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z60" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МКК-нің кәсіпкерлік жөніндегі уәкілетті органға салық төлеуші ұсынған салық есептілігінің деректеріне сәйкес келмейтін ақпаратты оны жібергенге дейін ұсынуы қате болып табылады. Салық төлеушілердің тиісті жылдың 15 қарашасынан кейін қосымша салық декларацияларын ұсынуына байланысты олар туралы ақпаратты өзгерту қате болып табылмайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) салық төлеушілер келіскен немесе дұрыстығын сот растаған салықтық тексерулердің нәтижелері бойынша осы Қағидалардың 6-тармағында көрсетілген деректерді өзгерту туралы МКК-нің өтініші болған жағдайда жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z62" w:id="45"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді  – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Кәсіпкерлік субъектісінің санаты осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1739,463 +1921,649 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімде қайта қаралады және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, өзгертуге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өзгерістер енгізу мынадай тәртіппен жүзеге асырылады: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кәсіпкерлік субъектісі белгілі бір санатпен келіспеген кезде растайтын құжаттардың көшірмелерін міндетті түрде қоса бере отырып, кәсіпкерлік жөніндегі уәкілетті органға өтініш береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кәсіпкерлік жөніндегі уәкілетті орган екі жұмыс күні ішінде осы өтініштерді МКК-нің қарауына жібереді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z64" w:id="47"/>
-[...15 lines deleted...]
-      1) кәсіпкерлік субъектісі белгілі бір санатпен келіспеген кезде растайтын құжаттардың көшірмелерін міндетті түрде қоса бере отырып, кәсіпкерлік жөніндегі уәкілетті органға өтініш береді;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) МКК осы өтініштерді негізділік тұрғысынан қарайды және он жұмыс күні ішінде кәсіпкерлік жөніндегі уәкілетті органға тиісті жауап ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z65" w:id="48"/>
-[...15 lines deleted...]
-      2) кәсіпкерлік жөніндегі уәкілетті орган екі жұмыс күні ішінде осы өтініштерді МКК-нің қарауына жібереді;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кәсіпкерлік жөніндегі уәкілетті орган:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z66" w:id="49"/>
-[...15 lines deleted...]
-      3) МКК осы өтініштерді негізділік тұрғысынан қарайды және он жұмыс күні ішінде кәсіпкерлік жөніндегі уәкілетті органға тиісті жауап ұсынады;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпкерлік субъектісі өтінішінің негізділігі туралы жауап алған жағдайда үш жұмыс күні ішінде Тізілімге тиісті өзгерістер енгізеді және санатты қайта есептеуді жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z67" w:id="50"/>
-[...15 lines deleted...]
-      4) кәсіпкерлік жөніндегі уәкілетті орган:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпкерлік субъектісі өтінішінің негізсіздігі туралы жауап алған жағдайда тізілімге өзгерістер енгізуден бас тартады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z68" w:id="51"/>
-[...15 lines deleted...]
-      кәсіпкерлік субъектісі өтінішінің негізділігі туралы жауап алған жағдайда үш жұмыс күні ішінде Тізілімге тиісті өзгерістер енгізеді және санатты қайта есептеуді жүргізеді;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпкерлік субъектісінің өзі салық органдарына салық есептілігін табыс ету кезінде қате жібергені туралы МКК жауабын алған жағдайда осы Қағидалардың 4-тармағына сәйкес Тізілімге өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z69" w:id="52"/>
-[...15 lines deleted...]
-      кәсіпкерлік субъектісі өтінішінің негізсіздігі туралы жауап алған жағдайда тізілімге өзгерістер енгізуден бас тартады;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Кәсіпкерлік жөніндегі уәкілетті орган Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес өтініш тіркелген кезден бастап 15 жұмыс күні ішінде кәсіпкерлік субъектісін өтінішті қарау нәтижелері туралы жазбаша түрде хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z70" w:id="53"/>
-[...15 lines deleted...]
-      кәсіпкерлік субъектісінің өзі салық органдарына салық есептілігін табыс ету кезінде қате жібергені туралы МКК жауабын алған жағдайда осы Қағидалардың 4-тармағына сәйкес Тізілімге өзгерістер енгізеді.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ақпараттық өзара іс-қимыл мемлекеттік органның жауапты басшылары ақпараттандыру саласындағы уәкілетті органмен келісе отырып бекіткен техникалық талаптар негізінде ЦҮШ арқылы сервераралық республикалық деңгейде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z71" w:id="54"/>
-[...15 lines deleted...]
-      10. Кәсіпкерлік жөніндегі уәкілетті орган Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес өтініш тіркелген кезден бастап 15 жұмыс күні ішінде кәсіпкерлік субъектісін өтінішті қарау нәтижелері туралы жазбаша түрде хабардар етеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Ақпарат алмасу ҰКО берген ЭЦҚ пайдалану арқылы "сұрақ-жауап" режимінде электрондық хабарламалар арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z72" w:id="55"/>
-[...15 lines deleted...]
-      11. Ақпараттық өзара іс-қимыл мемлекеттік органның жауапты басшылары ақпараттандыру саласындағы уәкілетті органмен келісе отырып бекіткен техникалық талаптар негізінде ЭҮШ арқылы сервераралық республикалық деңгейде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Электрондық хабарламалардың түрлері мен жолдарының құрамын ақпарат алмасуға қатысушылар техникалық талаптарда бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z73" w:id="56"/>
-[...15 lines deleted...]
-      12. Ақпарат алмасу ҰКО берген ЭЦҚ пайдалану арқылы "сұрақ-жауап" режимінде электрондық хабарламалар арқылы жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Ақпарат алмасуға қатысушылар цифрлық жүйелер жұмысындағы технологиялық үзілістерді қоспағанда, өзара іс-қимыл сервистеріне тәулік бойы қолжетімділік ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z74" w:id="57"/>
-[...15 lines deleted...]
-      13. Электрондық хабарламалардың түрлері мен жолдарының құрамын ақпарат алмасуға қатысушылар техникалық талаптарда бекітеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Ақпарат алмасу кезінде ақпаратты қорғау қорғалатын МО БКЖ пайдалану есебінен де, сонымен бірге қол қойылған XML хабарламалардың авторлығын растау есебінен (ЭЦҚ қолдану) де, сондай-ақ техникалық және ұйымдастырушылық сипаттағы іс-шаралар есебінен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z75" w:id="58"/>
-[...15 lines deleted...]
-      14. Ақпарат алмасуға қатысушылар ақпараттық жүйелер жұмысындағы технологиялық үзілістерді қоспағанда, өзара іс-қимыл сервистеріне тәулік бойы қолжетімділік ұсынады.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Кәсіпкерлік субъектілерінің тізілімін пайдалану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z76" w:id="59"/>
-[...15 lines deleted...]
-      15. Ақпарат алмасу кезінде ақпаратты қорғау қорғалатын МО БКЖ пайдалану есебінен де, сонымен бірге қол қойылған XML хабарламалардың авторлығын растау есебінен (ЭЦҚ қолдану) де, сондай-ақ техникалық және ұйымдастырушылық сипаттағы іс-шаралар есебінен қамтамасыз етіледі.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тізілім кез келген мүдделі тұлғалар, оның ішінде мемлекеттік органдар үшін кәсіпкерлік субъектілерінің санаты туралы деректердің негізгі көзі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z77" w:id="60"/>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Кәсіпкерлік субъектілерінің санаты туралы ақпарат мүдделі тұлғаларға, оның ішінде мемлекеттік органдарға жұмыста пайдалану үшін цифрлық нысанда беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...46 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 20.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>