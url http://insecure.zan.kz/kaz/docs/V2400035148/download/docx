--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f36cc62" w14:textId="f36cc62">
+    <w:p w14:paraId="4baf447" w14:textId="4baf447">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне банктік және микроқаржылық қызмет мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 27 қыркүйектегі № 77 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 27 қыркүйекте № 35148 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 27 қыркүйектегі № 77 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 27 қыркүйекте № 35148 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -192,478 +192,350 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы қаулыға қосымшаға сәйкес Банктік және микроқаржылық қызметті реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының нормативтік құқықтық актілерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Тізбе) бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қаржылық қызметтерді тұтынушылардың құқықтарын қорғау департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы қаулы, 2024 жылғы 1 желтоқсаннан бастап қолданысқа енгізілетін Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қоспағанда, алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші, бесінші, алтыншы, жетінші, сегізінші, тоғызыншы, оныншы, он бірінші, он екінші, он үшінші, он төртінші, он төртінші, он бесінші, он алтыншы, он жетінші, он жетінші, он сегізінші, он тоғызыншы, жиырмасыншы, жиырма бірінші, жиырма екінші, жиырма төртінші, жиырма бесінші, жиырма алтыншы, жиырма жетінші, жиырма сегізінші, жиырма тоғызыншы, отызыншы, отыз бірінші абзацтары 2025 жылғы 1 қаңтарға дейін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2025 жылғы 1 қаңтардан бастап Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші, бесінші, алтыншы, жетінші, сегізінші, тоғызыншы, оныншы, он бірінші, он екінші, он үшінші, он төртінші, он төртінші, он бесінші, он алтыншы, он жетінші, он сегізінші, он тоғызыншы, жиырмасыншы, жиырма бірінші, жиырма екінші, жиырма үшінші, жиырма төртінші, жиырма бесінші, жиырма алтыншы, жиырма жетінші, жиырма сегізінші, жиырма тоғызыншы, отызыншы, отыз бірінші тармақтары мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Жеке кабинетте тіркеу үшін клиент - жеке тұлға мынадай деректерді енгізеді (қоса береді):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       туу туралы куәлікті қоспағанда, жеке басын куәландыратын құжатта көрсетілген тегі, аты, әкесінің аты (ол бар болса);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -998,70 +870,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттің ұялы байланыс құрылғысының абоненттік нөмірі туралы деректерге немесе банк шотының деректемелеріне (микрокредиттерді терминалдар арқылы беруді қоспағанда) өзгерістер енгізу клиенттің жеке кабинетінде СДАО қызметтерін пайдалану арқылы биометриялық сәйкестендіруді немесе микроқаржылық қызметті жүзеге асыратын ұйымның құрылғылары арқылы клиентті тіркеу кезінде алынған клиенттің биометриялық деректерін және (немесе) клиенттің Қазақстан Республикасының аккредиттелген куәландыру орталығы берген электрондық цифрлық қолтаңбасын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке кабинетте клиенттің жеке сәйкестендіру нөмірі немесе бизнес-сәйкестендіру нөмірі туралы деректер өзгертілмейді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9. Микрокредит беру туралы шарт жасасу, микроқаржылық қызметті жүзеге асыратын ұйым мен клиент арасында электрондық тәсілмен микрокредит беру туралы шартқа өзгерістер мен толықтырулар енгізу СДАО қызметтерін пайдалану арқылы биометриялық сәйкестендіруді қолдана отырып немесе микроқаржылық қызметті жүзеге асыратын ұйымның құрылғылары арқылы клиентті тіркеу кезінде алынған клиенттің биометриялық деректерін және (немесе) клиенттің Қазақстан Республикасының аккредиттелген куәландыру орталығы берген электрондық цифрлық қолтаңбасын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дара кәсіпкер ретінде тіркелген жеке тұлға-клиентпен кәсіпкерлік қызметті жүзеге асырумен байланысты микрокредит беру туралы шарттар жасасқан кезде, сондай-ақ оған өзгерістер мен толықтырулар енгізген кезде электрондық цифрлық қолтаңбаны қолдану талап етілмейді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1438,169 +1310,148 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 77 Қаулыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктік және микроқаржылық қызметті реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының нормативтік құқықтық актілерінің тізбесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген) мынадай өзгеріс енгізілсін: </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1613,198 +1464,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Банк қолданыстағы мөлшерлемелер мен тарифтерді бекіту және өзгерістер енгізу күндері туралы мәліметтерді, ішкі құжаттардың нөмірлерін және оларды бекіткен (қабылдаған) органды көрсете отырып, банктік қызметтер үшін мөлшерлемелер мен тарифтер, төлемдер және (немесе) ақша аударымдары бойынша тарифтер туралы өзекті ақпаратты филиалдарында (олардың үй-жайларында), филиалдар болмаған жағдайда – орталық офисінде (көру және танысу үшін қол жетімді жерде) және өзінің интернет-ресурсында орналастырады.".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Электрондық тәсілмен микрокредиттер беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 28 қарашадағы № 217 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19714 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Электрондық тәсілмен микрокредиттер беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1837,86 +1640,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Жеке кабинетте тіркеу үшін клиент – жеке тұлға мынадай деректерді енгізеді (қоса береді):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       туу туралы куәлікті қоспағанда, жеке басын куәландыратын құжатта көрсетілген тегі, аты, әкесінің аты (ол бар болса);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2251,70 +2038,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клиенттің ұялы байланыс құрылғысының абоненттік нөмірі туралы деректерге немесе банк шотының деректемелеріне (микрокредиттерді терминалдар арқылы беруді қоспағанда) өзгерістер енгізу клиенттің жеке кабинетінде СДАО қызметтерін пайдалану арқылы биометриялық сәйкестендіруді немесе микроқаржылық қызметті жүзеге асыратын ұйымның құрылғылары арқылы клиентті тіркеу кезінде алынған клиенттің биометриялық деректерін және (немесе) клиенттің Қазақстан Республикасының аккредиттелген куәландыру орталығы берген электрондық цифрлық қолтаңбасын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке кабинетте клиенттің жеке сәйкестендіру нөмірі немесе бизнес-сәйкестендіру нөмірі туралы деректер өзгертілмейді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="5"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9. Микрокредит беру туралы шарт жасасу, микроқаржылық қызметті жүзеге асыратын ұйым мен клиент арасында электрондық тәсілмен микрокредит беру туралы шартқа өзгерістер мен толықтырулар енгізу СДАО қызметтерін пайдалану арқылы биометриялық сәйкестендіруді қолдана отырып немесе микроқаржылық қызметті жүзеге асыратын ұйымның құрылғылары және (немесе) клиентті тіркеу кезінде алынған клиенттің биометриялық деректерін және клиенттің Қазақстан Республикасының аккредиттелген куәландыру орталығы берген электрондық цифрлық қолтаңбасын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дара кәсіпкер ретінде тіркелген клиент-жеке тұлғамен кәсіпкерлік қызметті жүзеге асыруға байланысты микрокредит беру туралы шарт жасасу кезінде, сондай-ақ оған өзгерістер мен толықтырулар енгізу кезінде электрондық цифрлық қолтаңбаны қолдану талап етілмейді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2360,201 +2147,247 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарыз алушыға касса арқылы микрокредит беру оның жеке басын куәландыратын құжатпен (туу туралы куәлікті қоспағанда) не цифрлық құжаттар сервисі арқылы алынған клиенттің жеке басын растайтын (сәйкестендіретін) деректермен қолма-қол ақша алатын клиентті көзбен шолып сәйкестендіру жүргізу, сондай-ақ клиент-заңды тұлғаға микрокредит берілген жағдайда, ақша алуға уәкілетті адамның өкілеттіктерін растайтын сенімхат беру арқылы жүзеге асырылады.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Микрокредит беру туралы шартты жасасу тәртібін, оның ішінде шарттың мазмұнына, ресімделуіне және микрокредиттің толық құны (микрокредит бойынша артық төленетін сома, микрокредит мәні) туралы ақпаратты қамтитын оның бірінші бетіне, микрокредит беру туралы шарттың міндетті шарттарына қойылатын талаптарды, сондай-ақ микрокредитті өтеу кестесінің нысанын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 29 қарашадағы № 232 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19697 болып тіркелген) мынадай толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Микрокредит беру туралы шартты жасасу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тәртібінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мынадай мазмұндағы 5-тармақпен толықтырылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="6"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "5. Дара кәсіпкер ретінде тіркелген жеке тұлғаға микрокредит берілгенге дейін микроқаржылық қызметті жүзеге асыратын ұйым микрокредиттер берудің ішкі қағидалары шеңберінде қарыз алушының кредит қабілеттілігін талдау рәсімін жүргізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микроқаржылық қызметті жүзеге асыратын ұйым республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленген екі мың жеті жүз он еселенген айлық есептік көрсеткіштен асатын мөлшерде микрокредит бергенге дейін мынадай факторлардың негізінде қарыз алушының кредит қабілеттілігін талдауды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2691,584 +2524,614 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ақшаны нысаналы пайдалануы туралы ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрокредит беруге жұбайының (зайыбының) келісімінің болуы.".</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Банктік қарыз шартын жасасу қағидаларын, оның ішінде банктік қарыз шартының мазмұнына, ресімделуіне, міндетті талаптарына қойылатын талаптарды, қарызды өтеу кестесінің және қарыз алушы - жеке тұлғаға арналған жадынаманың нысандарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 23 желтоқсандағы № 248 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19774 болып тіркелген) мынадай толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банктік қарыз шартын жасасу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 3-2-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-2. Дара кәсіпкер ретінде тіркелген жеке тұлғаға банктік қарыз берілгенге дейін банк бекітілген кредит саясаты шеңберінде қарыз алушының кредит қабілеттілігін талдау рәсімін жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер қарыз алушы кемінде алты ай мерзімде қызметін дара кәсіпкер ретінде жүзеге асыратын болса және кәсіпкерлік қызметтен түсетін айналымдар болмаған жағдайда, республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленген екі мың жеті жүз он еселенген айлық есептік көрсеткіштен асатын мөлшерде қарыз бергенге дейін банк мынадай факторларды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарызды өтеу үшін өзге де кіріс көздерінің немесе кепілгерлердің болуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несие берешегінің, оның ішінде басқа кредиторлар алдында берешегінің болуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борыш жүктемесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыздар бойынша төлем тәртібін (кредиттік тарих);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктің скорингтік жүйелеріндегі қарыз алушының рейтингін (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзге де берешектің болуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктік шоттар бойынша қалдықтар мен операцияларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақшаны нысаналы пайдалану туралы ақпаратты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз беруге жұбайының (зайыбының) келісімінің болуын ескере отырып, қарыз алушының кредит қабілеттілігіне талдауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер қарыз алушы қызметін алты айдан астам мерзімде дара кәсіпкер ретінде жүзеге асыратын болса немесе кәсіпкерлік қызметтен түсетін айналымдар болған жағдайда, банк республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленген жиырма жеті мың еселенген айлық есептік көрсеткіштен асатын мөлшерде қарыз берген кезде мынадай факторларды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіпкерлік қызметтен айналымдардың (сенімді және жеткілікті кірістердің) болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несие берешегінің, оның ішінде басқа кредиторлар алдында берешегінің болуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борыш жүктемесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыздар бойынша төлем тәртібін (кредиттік тарих);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктің скорингтік жүйелеріндегі қарыз алушының рейтингін (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзге де берешектің болуын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктік шоттар бойынша қалдықтар мен операцияларды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақшаны нысаналы пайдалану туралы ақпаратты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз беруге жұбайының (зайыбының) келісімінің болуын ескере отырып, қарыз алушының кредит қабілеттілігіне талдауды жүзеге асырады.".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...403 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3387,86 +3250,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Жеке тұлғаға банктік қарыз немесе микрокредит беруге жұбайының (зайыбының) келісімін алу қағидаларын, жеке тұлғаға банктік қарыз немесе микрокредит беруге жұбайының (зайыбының) келісімі қажет болатын банктік қарыздың немесе микрокредиттің ең төменгі мөлшерін бекіту туралы";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3479,70 +3326,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="8"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Мына: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3662,55 +3509,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>