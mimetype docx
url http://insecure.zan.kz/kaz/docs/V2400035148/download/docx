--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4baf447" w14:textId="4baf447">
+    <w:p w14:paraId="81fc62a" w14:textId="81fc62a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3509,55 +3509,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3883,31 +3883,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>