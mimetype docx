--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="81fc62a" w14:textId="81fc62a">
+    <w:p w14:paraId="cbc3b75" w14:textId="cbc3b75">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1340,768 +1340,652 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктік және микроқаржылық қызметті реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының нормативтік құқықтық актілерінің тізбесі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 </w:t>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Электрондық тәсілмен микрокредиттер беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 28 қарашадағы № 217 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген) мынадай өзгеріс енгізілсін: </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19714 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау </w:t>
+      көрсетілген қаулымен бекітілген Электрондық тәсілмен микрокредиттер беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақ</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19714 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Жеке кабинетте тіркеу үшін клиент – жеке тұлға мынадай деректерді енгізеді (қоса береді):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туу туралы куәлікті қоспағанда, жеке басын куәландыратын құжатта көрсетілген тегі, аты, әкесінің аты (ол бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туу туралы куәлікті қоспағанда, жеке басын куәландыратын құжаттың нөмірі және қолданыс мерзімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұялы байланыс құрылғысының абоненттік нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      беттің бейтарап қалыпта және аузы жабық ашық түстегі анфас фотосуреті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке кабинетте тіркеу үшін клиент - заңды тұлға мынадай деректерді (сканерленген түрдегі құжаттарды) енгізеді (қоса береді):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғаның атқарушы органының басшысын тағайындау туралы бұйрық немесе микрокредит беру туралы шартқа қол қоюға уәкілетті тұлғаның өкілеттіктерін растайтын сенімхат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микрокредит беру туралы шартқа қол қоюға уәкілетті тұлғаның туу туралы куәлігін қоспағанда, жеке басын куәландыратын құжатта көрсетілген тегі, аты, әкесінің аты (ол бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиент - заңды тұлғаның бизнес сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микрокредит беру туралы шартқа қол қоюға уәкілетті тұлғаның жеке сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микрокредит беру туралы шартқа қол қоюға уәкілетті тұлғаның туу туралы куәлігін қоспағанда, жеке басын куәландыратын құжаттың нөмірі және қолданыс мерзімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиент - заңды тұлғаның ұялы байланыс құрылғысының абоненттік нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микрокредит беру туралы шартқа қол қоюға уәкілетті клиенттің беті бейтарап қалыпта және аузы жабық, ашық түстегі аяда анфас фотосуреті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микроқаржылық қызметті жүзеге асыратын ұйым клиенттің тіркелгенін растау үшін мыналар ұсынған төмендегідей деректерді салыстырып-тексеруді жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиент - жеке тұлға: клиенттің тегі, аты, әкесінің аты (ол бар болса), жеке сәйкестендіру нөмірі және фотосуреті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиент - заңды тұлға: микрокредит беру туралы шартқа қол қоюға уәкілетті тұлғаның туу туралы куәлігін қоспағанда, жеке басын куәландыратын құжатта көрсетілген тұлғаның тегі, аты, әкесінің аты (ол бар болса) және фотосуреті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиентті жеке кабинетте тіркеу кезінде СДАО қызметтерін пайдалану арқылы немесе микроқаржылық қызметті жүзеге асыратын ұйымның құрылғылары арқылы алынған биометриялық деректер бойынша биометриялық сәйкестендіру және (немесе) клиенттің Қазақстан Республикасының аккредиттелген куәландыру орталығы берген электрондық цифрлық қолтаңбасы қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дара кәсіпкер ретінде тіркелген клиент - жеке тұлғаны тіркеу кезінде электрондық цифрлық қолтаңбаны қолдану талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиентті жеке кабинетке тіркегеннен кейін клиенттің жеке кабинетке кейіннен кіруі құпиясөздерді ойлап табу және (немесе) енгізу арқылы немесе бірдейлендіру белгілерінің (токендер, смарт-карталар, бір реттік құпиясөздер) кем дегенде біреуін пайдалану арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиенттің ұялы байланыс құрылғысының абоненттік нөмірі туралы деректерге немесе банк шотының деректемелеріне (микрокредиттерді терминалдар арқылы беруді қоспағанда) өзгерістер енгізу клиенттің жеке кабинетінде СДАО қызметтерін пайдалану арқылы биометриялық сәйкестендіруді немесе микроқаржылық қызметті жүзеге асыратын ұйымның құрылғылары арқылы клиентті тіркеу кезінде алынған клиенттің биометриялық деректерін және (немесе) клиенттің Қазақстан Республикасының аккредиттелген куәландыру орталығы берген электрондық цифрлық қолтаңбасын пайдалана отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке кабинетте клиенттің жеке сәйкестендіру нөмірі немесе бизнес-сәйкестендіру нөмірі туралы деректер өзгертілмейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. Микрокредит беру туралы шарт жасасу, микроқаржылық қызметті жүзеге асыратын ұйым мен клиент арасында электрондық тәсілмен микрокредит беру туралы шартқа өзгерістер мен толықтырулар енгізу СДАО қызметтерін пайдалану арқылы биометриялық сәйкестендіруді қолдана отырып немесе микроқаржылық қызметті жүзеге асыратын ұйымның құрылғылары және (немесе) клиентті тіркеу кезінде алынған клиенттің биометриялық деректерін және клиенттің Қазақстан Республикасының аккредиттелген куәландыру орталығы берген электрондық цифрлық қолтаңбасын пайдалана отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:p>
-[...492 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Дара кәсіпкер ретінде тіркелген клиент-жеке тұлғамен кәсіпкерлік қызметті жүзеге асыруға байланысты микрокредит беру туралы шарт жасасу кезінде, сондай-ақ оған өзгерістер мен толықтырулар енгізу кезінде электрондық цифрлық қолтаңбаны қолдану талап етілмейді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2165,1343 +2049,193 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 92</w:t>
+        <w:t xml:space="preserve">4. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...783 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...436 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19774 болып тіркелген) қаулыларына сәйкес айқындалатын дара кәсіпкер ретінде тіркелген жеке тұлғаға банктік қарыз немесе микрокредит беруге жұбайының (зайыбының) келісімі қажет болатын банктік қарыздың немесе микрокредиттің ең төменгі мөлшері бекітілсін.".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -3509,55 +2243,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>