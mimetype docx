--- v0 (2025-11-07)
+++ v1 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a41b037" w14:textId="a41b037">
+    <w:p w14:paraId="9a82b82" w14:textId="9a82b82">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,344 +85,372 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 наурыздағы № 229 бұйрығына өзгеріс пен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2024 жылғы 26 қыркүйектегі № 336 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 27 қыркүйекте № 35133 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2024 жылғы 26 қыркүйектегі № 336 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 27 қыркүйекте № 35133 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2026 жылғы 24 маусымдағы № 330 бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 330</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 наурыздағы № 229 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10795 болып тіркелген) мынадай өзгеріс пен толықтыру енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 8-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8-1. Тапсырыс беруші сәулет, қала құрылысы және құрылыс қызметі объектілерінің инженерлік-геодезиялық ізденістер (жобалау сатысындағы топографиялық түсірілімдер және объектіні пайдалануға қабылдау сатысындағы атқарушылық түсірілімдер) материалдарының мемлекеттік қала құрылысы кадастрының деректер қорына енгізілуін қамтамасыз етеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8) объектіні пайдалануға қабылдау актісі бекітілген күннен бастап үш жұмыс күні ішінде "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына объектінің техникалық сипаттамаларын, инженерлік желілердің және (немесе) ғимараттардың (құрылыстардың) нақты жағдайының атқарушылық геодезиялық түсірілімін және осы тармақтың 4) тармақшасында көзделген құжаттарды қоса бере отырып, объектіні пайдалануға қабылдаудың бекітілген актісін жібереді.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Тапсырыс берушінің (құрылыс салушының) қызметін ұйымдастырудың және функцияларын жүзеге асырудың қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 наурыздағы № 229 </w:t>
-[...226 lines deleted...]
-        <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -460,150 +490,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Өнеркәсіп және құрылыс вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1074,70 +1104,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тапсырыс беруші: __________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (толық атауы, бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1274,80 +1304,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________ №_______ мердігерлік шарт (келісімшарт)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Орындалған жұмыстар актісі _____________ (жылы, айы) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2736,68 +2766,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: 1. Нысан ресурстық әдісті пайдалану арқылы құрылған сметалар бойынша орындалған жұмыстар актілері үшін қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 9-бағанда, орындалған жұмыстардың актісінде бөлек жолақта ескерілген сол материалдық ресурстар және жабдықтардың мәліметі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орындалған жұмыстар актісіне Материалдық ресурстар мен  жабдықтардың жиынтық ведомості _________________________ (ғимарттың,үйдің, объектінің, құрылыстың атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Негіздеме: Орындалған жұмыстар актісі ________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3627,68 +3657,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мердігер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрылыстың атауы және оның мекенжайы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орындалған құрылыс жұмыстарының құны және шығындары туралы анықтама (ресурстық әдіс бойынша) 20___ жылғы __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -5841,63 +5871,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6219,35 +6271,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>