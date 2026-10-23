--- v0 (2025-10-07)
+++ v1 (2026-10-23)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cb9961f" w14:textId="cb9961f">
+    <w:p w14:paraId="d50f0a2" w14:textId="d50f0a2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,139 +85,199 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасы Ұлттық Банкінің алтынвалюта активтерінің бір бөлігін сыртқы басқаруға беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2020 жылғы 19 наурыздағы № 30 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық Банкі Басқармасының 2024 жылғы 23 қыркүйектегі № 56 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 27 қыркүйекте № 35131 болып тіркелді. Күші жойылды - Қазақстан Республикасы Ұлттық Банкі Басқармасының 2026 жылғы 30 маусымдағы № 77 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Ұлттық Банкі Басқармасының 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 77</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Ұлттық Банкінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Ұлттық Банкінің алтынвалюта активтерінің бір бөлігін сыртқы басқаруға беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2020 жылғы 19 наурыздағы № 30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20249 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -228,192 +290,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының Ұлттық Банкі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15-тармағының екінші бөлігінің 39) тармақшасына сәйкес Қазақстан Республикасы Ұлттық Банкінің алтынвалюта активтерін басқару тиімділігін арттыру мақсатында Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ҚАУЛЫ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> ЕТЕДІ:</w:t>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Қазақстан Республикасы Ұлттық Банкінің алтынвалюта активтерінің бір бөлігін сыртқы басқаруға беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -426,68 +446,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Осы Қазақстан Республикасы Ұлттық Банкінің алтынвалюта активтерінің бір бөлігін сыртқы басқаруға беру қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының Ұлттық Банкі туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -502,50 +505,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15-тармағының екінші бөлігінің 39) тармақшасына, Қазақстан Республикасының Ұлттық Банкі Басқармасының 2015 жылғы 17 маусымдағы № 112 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Қазақстан Республикасы Ұлттық Банкінің алтынвалюта активтерін басқару жөніндегі инвестициялық стратегиясына (бұдан әрі – Алтынвалюта активтерін басқару жөніндегі инвестициялық стратегия) сәйкес әзірленді және Қазақстан Республикасы Ұлттық Банкінің (бұдан әрі – Ұлттық Банк) алтынвалюта активтерінің бір бөлігін сыртқы басқаруға беру тәртібін айқындайды.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -558,70 +562,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8) тармақшасы мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8) балама құралдар – ұзақ мерзімді перспективадағы кірістілікті арттыруға арналған активтердің сыныптары (дамушы нарықтардың акциялары (Emerging Market equities), кірістілігі жоғары облигациялар (High Yield Bonds), абсолюттік кірістілік өнімдері (Absolute Return), хедж-қорлар (Hedge Funds), хедж-қорлардың қорлары (Fund of Hedge Funds) және қорлардың қорлары (Fund of Funds), жеке капитал (Private Equity), жеке борыш (Private Credit), тәуекелі жоғары бағалы қағаздар (Distressed Securities), жылжымайтын мүлікке салынатын инвестициялар (Real Estate), инфрақұрылымдық инвестициялар (Infrastructure), тікелей инвестициялар (Strategic investments and co-investments);";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -634,226 +638,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="2"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қағидаларда балама құралдар портфелінің активтерін, сондай-ақ алтынвалюта активтерінің дамушы нарықтары портфелінің активтерін халықаралық қаржы ұйымдарының бағдарламалары шеңберінде сыртқы басқаруға беру тәртібі айқындалмайды.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ұлттық Банкінің Монетарлық операциялар департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасы Ұлттық Банкінің Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Ұлттық Банкінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Ұлттық Банкінің Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Ұлттық Банкі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1003,63 +991,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1381,35 +1391,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>