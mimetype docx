--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="97588fd" w14:textId="97588fd">
+    <w:p w14:paraId="57693e7" w14:textId="57693e7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,166 +77,276 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсаттар беру" мемлекеттік қызыметті көрсету қағидаларын бекіту туралы</w:t>
+        <w:t>"Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсаттар беру" мемлекеттік қызметті көрсету қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2024 жылғы 17 қыркүйектегі № 327 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 18 қыркүйекте № 35078 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      Осы бұйрық 10.10.2024 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда– ҚР Өнеркәсіп және құрылыс министрінің 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беру" мемлекеттік қызметті көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -935,665 +1045,623 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өнеркәсіп және құрылыс</w:t>
+              <w:t>Өнеркәсіп және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">министрінің </w:t>
+              <w:t>құрылыс министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 жылғы 17 қыркүйектегі </w:t>
+              <w:t>2024 жылғы 17 қыркүйектегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 327 бұйрығымен </w:t>
+              <w:t>№ 327 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беру" мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беру" мемлекеттік қызметті көрсету </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметі жүзеге асыруға рұқсат беру, сондай-ақ "Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беру" мемлекеттік қызметі көрсету тәртібін айқындайды.</w:t>
+      1. Осы "Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беру" мемлекеттік қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі –Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беру, сондай-ақ "Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беру" мемлекеттік қызметті көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. "Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беру" мемлекеттік көрсетілетін қызмет (бұдан әрі - мемлекеттік көрсетілетін қызмет) болып табылады және оны осы Қағидаларға сәйкес облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      2. "Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беру" мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) болып табылады және оны осы Қағидаларға сәйкес астананың, облыстардың, республикалық маңызы бар қала әкімдерінің жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар қолданысқа енгізілген күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты Бірыңғай байланыс орталығына және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.</w:t>
+      3. Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар қолданысқа енгізілген күннен бастап 3 (үш) жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты Бірыңғай байланыс орталығына және "цифрлық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде келтірілген мемлекеттік қызметті көрсету үшін қажетті құжаттарды (бұдан әрі-құжаттар) "электрондық үкіметтің" веб-порталы арқылы (бұдан әрі-портал) көрсетілетін қызметті берушіге жібереді.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы осы Қағидаларға 1-қосымшаға сәйкес "Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде келтірілген мемлекеттік қызметті көрсету үшін қажетті құжаттарды (бұдан әрі – құжаттар) "цифрлық үкімет" веб-порталы арқылы (бұдан әрі – портал) көрсетілетін қызметті берушіге жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны, Қазақстан Республикасының дара кәсіпкерін мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
-[...18 lines deleted...]
-      5. Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде - көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызметтің нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі. </w:t>
+      Жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны, Қазақстан Республикасының дара кәсіпкерін мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде - көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызметтің нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттарды олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және жауапты орындаушыға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген жағдайда, құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жауапты орындаушы көрсетілетін қызметті алушы ұсынған құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде олардың толықтығын және қолданылу мерзімін тексереді. Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды (бұдан әрі – дәлелді бас тарту) дайындайды және оны көрсетілетін қызметті берушінің басшысының не оның орнындағы адамның электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанындағы портал арқылы көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Жауапты орындаушы көрсетілетін қызметті алушы ұсынған құжаттарды тіркеген сәттен бастап 3 (үш) жұмыс күні ішінде олардың толықтығын және қолданылу мерзімін тексереді. Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, осы Қағидаларға </w:t>
-[...39 lines deleted...]
-      8. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда, жауапты орындаушы құжаттарды "Түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыру үшін екінші санаттағы рұқсаттарды беру кезінде оларға сәйкестікті растайтын рұқсат беру талаптары мен құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2024 жылғы 19 шілдедегі № 273 </w:t>
+      8. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда, жауапты орындаушы құжаттарды "Түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыру үшін екінші санаттағы рұқсаттарды беру кезінде оларға сәйкестікті растайтын рұқсат беру талаптары мен құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2024 жылғы 19 шілдедегі № 271 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34798 тіркелген) рұқсат беру талаптарына сәйкестігін тексереді және "Түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға екінші санаттағы рұқсаттарды беруді келісуді жүзеге асыратын екінші санаттағы рұқсаттарды беруге уәкілетті органды және мемлекеттік органдарды айқындау туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 14 маусымдағы № 473 </w:t>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34798 болып тіркелген) рұқсат беру талаптарына сәйкестігін тексереді және және 2 (екі) жұмыс күні ішінде "Түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға екінші санаттағы рұқсаттарды беруді келісуді жүзеге асыратын екінші санаттағы рұқсаттарды беруге уәкілетті органды және мемлекеттік органдарды айқындау туралы" Қазақстан Республикасы Үкіметінің 2024 жылғы 14 маусымдағы № 473 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға арналған екінші санаттағы рұқсаттардың берілуін келісуді жүзеге асыратын мемлекеттік органдарға (бұдан әрі – мемлекеттік органдар) келісуге сұрау салуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік органдар көрсетілетін қызметті берушінің сұрау салуы негізінде сұрау салу жіберілген күннен бастап 10 (он) жұмыс күні ішінде көрсетілетін қызметті берушіге қарау нәтижелері туралы жауап жібереді.</w:t>
+      Мемлекеттік органдар көрсетілетін қызметті берушінің сұрау салуы негізінде сұрау салу жіберілген күннен бастап 7 (жеті) жұмыс күні ішінде көрсетілетін қызметті берушіге қарау нәтижелері туралы жауап жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдар көрсетілген мерзім ішінде жауап ұсынбаған жағдайда, рұқсат беру келісілген болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер Қазақстан Республикасының заңнамасында белгіленген және осы Қағидаларға </w:t>
+      9. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде жазылған.</w:t>
+        <w:t xml:space="preserve"> сәйкес "Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көзделген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін және осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде жазылған негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер болған жағдайда, көрсетілетін қызметті беруші Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес бас тарту негіздерін, сондай-ақ алдын ала шешім бойынша ұстанымын білдіруге мүмкіндік беру мақсатында тыңдауды өткізу уақыты мен орнын (тәсілін) көрсете отырып, мемлекеттік қызметті алушыны хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау туралы хабарлама мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірілмей жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      Тыңдауды өткізу туралы хабарлама мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірілмей жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші мемлекеттік қызметті көрсетуден дәлелді бас тарту береді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші рұқсат беру не бас тарту себептерін көрсете отырып, мемлекеттік қызмет көрсетуден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. ұсынылған құжаттарды қарау нәтижелері негізінде, оның ішінде 1 (бір) жұмыс күні ішінде жауапты орындаушы мемлекеттік көрсетілетін қызмет нітижесін – осы Қағидаларға </w:t>
+      10. Ұсынылған құжаттарды қарау нәтижелері негізінде, оның ішінде 1 (бір) жұмыс күні ішінде жауапты орындаушы мемлекеттік көрсетілетін қызмет нәтижесін – осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсатты немесе осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1626,363 +1694,365 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетінде" көрсетілетін қызметті беруші басшысының не оны алмастырушы адамның ЭЦҚ қойылған электрондық құжат нысанында жіберіледі және сақталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      Көрсетілетін қызметті беруші мемлекеттік қызметті көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне немесе әлеуметтік жауапты қызметтер енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне және автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтерді көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекеттеріне (әрекетсіздігіне) шағым, Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+      11. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің әкімшілік актісіне, әкімшілік әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті берушіге не мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей шағымды және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+      Көрсетілетін қызметті беруші шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны әкімшілік іспен бірге шағымды қарайтын органға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
+      12. Көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мыналар қаралуға жатады: </w:t>
+        <w:t xml:space="preserve"> сәйкес мыналар қаралуға жатады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті беруші – тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Көрсетілетін қызметті берушінің, мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
+      13. Көрсетілетін қызметті берушінің, мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда, 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда, шағымды қарау өкілеттігі берілген лауазымды адам шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды берген көрсетілетін қызметті алушыға оны ұзарту себептерін көрсете отырып, шағымды қарау мерзімі ұзартылғаны туралы жазбаша нысанда (шағымды қағаз тасығышта берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Шағымды қарау мерзімі ұзартылған жағдайда, шағымды қарау өкілеттігі берілген лауазымды адам шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды берген көрсетілетін қызметті алушыға оны ұзарту себептерін көрсете отырып, шағымды қарау мерзімі ұзартылғаны туралы жазбаша нысанда (шағымды қағаз тасығышта берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) хабарлайды. </w:t>
-[...18 lines deleted...]
-      14. Мемлекеттік қызметті көрсету нәтижесімен келіспеген жағдайларда, көрсетілетін қызметті алушы "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 4-бабы </w:t>
+      14. Мемлекеттік қызметті көрсету нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңының 4-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2016,64 +2086,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заңды тұлғалардың түсті және</w:t>
+              <w:t xml:space="preserve">Заңды тұлғалардың түсті және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қара металдардың сынықтары</w:t>
+              <w:t xml:space="preserve">қара металдардың сынықтары </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мен қалдықтарын жинау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2081,64 +2151,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">және өткізу жөніндегі қызметті </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүзеге асыруға рұқсат </w:t>
+              <w:t xml:space="preserve">жүзеге асыруға рұқсат беру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2247,87 +2317,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары</w:t>
+Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсаттар беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2360,87 +2430,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" веб-порталы арқылы</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2473,87 +2543,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 (он бес) жұмыс күні ішінде</w:t>
+Астананың, облыстардың, республикалық маңызы бар қала әкімдерінің жергілікті атқарушы органдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2586,87 +2656,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+              <w:t xml:space="preserve">
+"Цифрлық үкімет" веб-порталы арқылы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2699,87 +2769,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат немесе мемлекеттік қызмет көрсетуден дәлелді бас тарту.</w:t>
+              <w:t xml:space="preserve">
+15 (он бес) жұмыс күні ішінде </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2812,87 +2882,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде өтініш берушіден алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері.</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беру кезінде - 10 (он) айлық есептік көрсеткіш (бұдан әрі - АЕК). Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат алғаны үшін ақы төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол ақшасыз нысанда жүзеге асырылады. Төлемді "электрондық үкіметтің" төлем шлюзі (бұдан әрі - ЭҮТШ) арқылы жүзеге асырылуы мүмкін</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2924,146 +2994,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады). Келіп түскен өтініштерді тіркеу дүйсенбіден жұманы қоса алғанда жұмыс кестесіне сәйкес сағат 9.00-ден 18.30-ға дейін жүзеге асырылады, сағат 17.00-ден кейін түскен өтініштерді тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
+              <w:t>
+Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат немесе мемлекеттік қызмет көрсетуден дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3096,161 +3108,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтің көрсету үшін қажетті құжаттар тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...52 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-4) "Түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыру үшін екінші санаттағы рұқсаттарды беру кезінде рұқсат беру талаптарын және олардың сәйкестігін растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2024 жылғы 19 шілдедегі № 271 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34798 тіркелген) көрсетілетін қызметті алушының рұқсат беру талаптарына сәйкестігі туралы құжаттар (ақпараттық жүйелерден алынуы мүмкін құжаттар мен мәліметтерді қоспағанда).</w:t>
+Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беру кезінде - 10 (он) айлық есептік көрсеткіш (бұдан әрі - АЕК). Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат алғаны үшін ақы төлеу екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол ақшасыз нысанда жүзеге асырылады. Төлемді "цифрлық үкімет" төлем шлюзі (бұдан әрі - ЦҮТШ) арқылы жүзеге асырылуы мүмкін </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3283,217 +3221,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші - Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі-Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
-[...129 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+2) портал - техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады). Келіп түскен өтініштерді тіркеу дүйсенбіден жұманы қоса алғанда жұмыс кестесіне сәйкес сағат 9.00-ден 18.30-ға дейін жүзеге асырылады, сағат 17.00-ден кейін түскен өтініштерді тіркеу келесі жұмыс күні жүзеге асырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3526,51 +3372,481 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда көрсетілетін өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Негізгі талаптар тізбесіне қосымшаға сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) ЦҮТШ арқылы төлеу жағдайларын қоспағанда, жекелеген қызмет түрлерімен айналысу құқығы үшін рұқсат алымының бюджетке төленгенін растайтын мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жеке тұлғаның жеке басын куәландыратын құжат туралы, заңды тұлғаны, Қазақстан Республикасының дара кәсіпкерін мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) "Түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыру үшін екінші санаттағы рұқсаттарды беру кезінде рұқсат беру талаптарын және олардың сәйкестігін растайтын құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2024 жылғы 19 шілдедегі № 271 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34798 болып тіркелген) көрсетілетін қызметті алушының рұқсат беру талаптарына сәйкестігі туралы құжаттар (цифрлық жүйелерден алынуы мүмкін құжаттар мен мәліметтерді қоспағанда).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті және оның кіші түрлері (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің "Түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыру үшін екінші санаттағы рұқсаттарды беру кезінде оларға сәйкестікті растайтын рұқсат беру талаптары мен құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2024 жылғы "19" шілдедегі № 271 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34798 болып тіркелген) талаптарға сәйкес болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) мемлекеттік қызметті көрсету үшін талап етілетін келісу туралы сұрау салуға уәкілетті мемлекеттік органның теріс жауабы, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімі бар, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ 6) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптарды көздейді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3717,645 +3993,805 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заңды тұлғалардың түсті және</w:t>
+              <w:t xml:space="preserve">"Заңды тұлғалардың түсті және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қара металдардың сынықтары </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мен қалдықтарын жинау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(дайындау), сақтау,</w:t>
+              <w:t xml:space="preserve">(дайындау), сақтау, қайта өңдеу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қайта өңдеу және өткізу </w:t>
+              <w:t xml:space="preserve">және өткізу жөніндегі қызметті </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жөніндегі қызметті жүзеге </w:t>
+              <w:t xml:space="preserve">жүзеге асыруға рұқсат беру" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыруға рұқсат беру"</w:t>
+              <w:t xml:space="preserve">мемлекеттік қызметті көрсетуге </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызметті көрсетуге</w:t>
+              <w:t xml:space="preserve">қойылатын негізгі талаптардың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қойылатын негізгі </w:t>
+              <w:t>тізбесіне қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...76 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беруге өтініш</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Заңды тұлғалардың түсті және қара металдардың сынықтары мен  қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі  қызметті жүзеге асыруға рұқсат беруге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z41" w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын </w:t>
-[...17 lines deleted...]
-      жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге </w:t>
+      Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын жинау </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыруға рұқсат беруге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            (мемлекеттік органның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (заңды тұлғаның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің мекенжайы __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       (индекс, қала, аудан, облыс, көше, үй нөмірі, телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің деректемелері ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                     (бизнес сәйкестендіру нөмірі) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңды тұлғалардың филиалдары (өндірістік базасы) (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             (индекс, қала, аудан, облыс, көше, үй нөмірі, телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңды тұлғаның немесе оның филиалының мамандандырылған өндірістік</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>базасының бөлігі болып табылатын түсті және қара металдардың сынықтары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен қалдықтарын қабылдауды жүзеге асыратын қабылдау пунті (бар болған</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      асыруға рұқсат беруге өтініш</w:t>
-[...323 lines deleted...]
-      Қолы ____________ Өтініш берілген күні _________</w:t>
+      жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                (индекс, қала, аудан, облыс, көше, үй нөмірі, телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>асыру үшін рұқсат беруіңізді сұраймын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қоса беріліп отырған құжаттардың тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1.___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2.___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ұсынылған ақпараттың дұрыстығын растаймын және заңмен қорғалатын құпияны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құрайтын цифрлық жүйелердегі мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қолы ____________ Өтініш берілген күні _________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4391,64 +4827,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заңды тұлғалардың түсті және</w:t>
+              <w:t xml:space="preserve">Заңды тұлғалардың түсті және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қара металдардың сынықтары</w:t>
+              <w:t xml:space="preserve">қара металдардың сынықтары </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мен қалдықтарын жинау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4456,368 +4892,762 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">және өткізу жөніндегі қызметті </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүзеге асыруға рұқсат </w:t>
+              <w:t xml:space="preserve">жүзеге асыруға рұқсат беру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z44" w:id="32"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жергілікті атқарушы орган ___________________________________________ </w:t>
+      Жергілікті атқарушы орган </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(астананың, облыстардың, республикалық маңызы бар қала)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңды тұлғалардың түсті және қара металдардың сынықтары мен қалдықтарын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (облыс, республикалық маңызы бар қала және астана)</w:t>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+      асыруға рұқсат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                    (тіркеу нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаласы 20__ жылғы "__" ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осы рұқсаттама ______________________________________________ беріледі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                (куәлік берілетін заңды тұлғаның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңды тұлғаның мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (индекс, қала, аудан, облыс, көше, үй нөмірі, телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берушінің деректемелері ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                 (бизнес-сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңды тұлғалардың филиалдары (өндірістік базасы) (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                (индекс, қала, аудан, облыс, көше, үй нөмірі, телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңды тұлғаның немесе оның филиалының мамандандырылған өндірістік</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>базасының бөлігі болып табылатын түсті және қара металдардың сынықтары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мен қалдықтарын қабылдауды жүзеге асыратын қабылдау пункті (бар болған</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қала 20__ жылғы "__" ______</w:t>
-[...215 lines deleted...]
-      Мөр орны Бланк сериясы Бланкі №______</w:t>
+      жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              (индекс, қала, аудан, облыс, көше, үй нөмірі, телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бұл рұқсаттама 20__ жылғы "__"______дейін жарамды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті беруші уәкілеттік берген лауазымды тұлға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(лауазымы, тегі, аты, әкесінің аты (бар болған жағдайда) көрсетіле отырып)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қолы _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мөр орны </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бланк сериясы бланк № ____</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4853,129 +5683,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Заңды тұлғалардың түсті және</w:t>
+              <w:t xml:space="preserve">Заңды тұлғалардың түсті және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қара металдардың сынықтары</w:t>
+              <w:t xml:space="preserve">қара металдардың сынықтары </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен қалдықтарын жинау</w:t>
+              <w:t xml:space="preserve">мен қалдықтарын жинау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(дайындау), сақтау, қайта өңдеу</w:t>
+              <w:t xml:space="preserve">(дайындау), сақтау, қайта өңдеу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және өткізу жөніндегі қызметті</w:t>
+              <w:t xml:space="preserve">және өткізу жөніндегі қызметті </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүзеге асыруға рұқсат </w:t>
+              <w:t xml:space="preserve">жүзеге асыруға рұқсат беру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру қағидаларына </w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5071,69 +5901,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстардың, республикалық маңызы</w:t>
+Астананың, облыстардың,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бар қалалардың, астананың жергілікті</w:t>
+республикалық маңызы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бар қалалардың жергілікті</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атқарушы органының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -5151,73 +5999,73 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1371600" cy="1333500"/>
+                  <wp:extent cx="1714500" cy="1409700"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1371600" cy="1333500"/>
+                            <a:ext cx="1714500" cy="1409700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5251,128 +6099,128 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование местного</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-испольнительного органа,</w:t>
+исполнительного органа</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-городов республиканского</w:t>
+столицы, областей, городов</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-значения, столицы</w:t>
+республиканского значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-_________қаласы</w:t>
+__________ қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5387,61 +6235,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -5538,51 +6382,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нөмірі: [Нөмірі құжаттың]</w:t>
+Нөмірі: [Нөмірі құжаттың]]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5812,238 +6656,244 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-[ұйымның атауы, заңды мекенжайы, БСН/ЖСН]</w:t>
+[ұйымның атауы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды мекенжайы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БСН/ЖСН]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ДӘЛЕЛДІ БАС ТАРТУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...36 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органының атауы" республикалық мемлекеттік мекемесі Сіздің [жыл күні] № [кіріс құжатының нөмірі] өтінішіңізді қарап, мынаны хабарлайды: </w:t>
-[...50 lines deleted...]
-            </w:pPr>
+"Астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органының атауы" республикалық мемлекеттік мекемесі Сіздің [жыл күні] № [кіріс құжатының нөмірі] өтінішіңізді қарап, мынаны хабарлайды: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+[Бас тарту негіздемесі]] </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       [Қол қоюшының лауазымы] [қол қоюшының аты-жөні, тегі (бар болған жағдайда)]</w:t>
+      [Қол қоюшының лауазымы] [қол қоюшының аты-жөні, тегі (бар болған жағдайда)]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6051,55 +6901,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6425,31 +7275,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>