--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6057321" w14:textId="6057321">
+    <w:p w14:paraId="9d6e0ca" w14:textId="9d6e0ca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,61 +85,147 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жылына елу мың және одан да көп тонна шартты отынға барабар көлемде энергетикалық ресурстарды тұтынатын Мемлекеттік энергетикалық тізілім субъектілері үшін энергия тиімділігі бойынша нысаналы индикаторларды белгілеу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2022 жылғы 29 қарашадағы № 663 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2024 жылғы 10 қыркүйектегі № 322 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 13 қыркүйекте № 35067 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2024 жылғы 10 қыркүйектегі № 322 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 13 қыркүйекте № 35067 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 6 наурыздағы № 86 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 06.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -192,3520 +280,147 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жылына елу мың және одан да көп тонна шартты отынға барабар көлемде энергетикалық ресурстарды тұтынатын Мемлекеттік энергетикалық тізілім субъектілері үшін энергия тиімділігі бойынша нысаналы индикаторларды белгілеу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2022 жылғы 29 қарашадағы № 663 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30790 болып тіркелген) мынандай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен белгіленген Жылына елу мың және одан да көп тонна шартты отынға баламалы көлемде энергетикалық ресурстарды тұтынатын Мемлекеттік энергетикалық тізілім субъектілері үшін энергия тиімділігі жөніндегі нысаналы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>индикаторларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3, 4 және 5-жолдар мынандай редакцияда жазылсын:</w:t>
-      </w:r>
-[...3339 lines deleted...]
-      23-жол мынандай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -3713,290 +428,493 @@
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...228 lines deleted...]
-485</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан Алюминийі" акционерлік қоғамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+саз-балшық өндірісіне жұмсалатын электр энергиясының шығыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сазтопыр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+717</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазхром" трансұлттық компаниясы"акционерлік қоғамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоғары көміртекті феррохром өндірісіне жұмсалатын электр энергиясының шығыны, 21 МВА жабық пештер (Ақсу ферроқорытпа зауыты №2 балқыту цехы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/Cr т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоғары көміртекті феррохром</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6480</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
@@ -4009,199 +927,2345 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылу өндіруге арналған отын-энергетикалық ресурстарды тұтыну</w:t>
-[...107 lines deleted...]
-173,4</w:t>
+жоғары көміртекті феррохром өндірісіне жұмсалатын электр энергиясының шығыны, 21 МВА жабық пештер (Ақсу ферроқорытпа зауыты №4 балқыту цехы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/Cr т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоғары көміртекті феррохром</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6880</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоғары көміртекті феррохром өндірісіне жұмсалатын электр энергиясының шығыны, 33 МВА жабық пештер (Ақсу ферроқорытпа зауыты №1 балқыту цехы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/Cr т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоғары көміртекті феррохром</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоғары көміртекті феррохром өндірісіне жұмсалатын электр энергиясының шығыны, 63 МВА жабық пештері (Ақсу ферроқорытпа зауыты №6 балқыту цехы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/Cr т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоғары көміртекті феррохром</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоғары көміртекті феррохром өндірісіне жұмсалатын электр энергиясының шығыны, 81 МВА герметикалық пештері (Ақсу ферроқорытпа зауыты №6 балқыту цехы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/Cr т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоғары көміртекті феррохром</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоғары көміртекті феррохром өндірісіне жұмсалатын электр энергиясының шығыны, 72 МВА герметикалық пештері (Ақсу ферроқорытпа зауыты №4 балқыту цехы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/Cr т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоғары көміртекті феррохром</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоғары көміртекті феррохром өндірісіне жұмсалатын электр энергиясының шығыны, 16,5 МВА герметикалық пештері (Ақсу ферроқорытпа зауыты №1 балқыту цехы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/Cr т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жоғары көміртекті феррохром</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48% ферросиликохром өндірісіне жұмсалатын электр энергиясының шығыны (Ақсу ферроқорытпа зауыты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48% ферросиликохром</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7660</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40% ферросиликохром өндірісіне жұмсалатын электр энергиясының шығыны (Ақсу ферроқорытпа зауыты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40% ферросиликохром</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орташа көміртекті феррохром өндірісіне жұмсалатын электр энергиясының шығыны (Ақтобе ферроқорытпа зауыты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/Cr т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орташа көміртекті феррохром</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4440</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ферросиликомарганец өндірісіне жұмсалатын электр энергиясының шығыны (Ақсу ферроқорытпа зауыты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ферросиликомарганец</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4955</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75% Si ферросилиций өндірісіне жұмсалатын электр энергиясының шығыны (Ақсу ферроқорытпа зауыты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВтсағ/т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75% Si ферросилиций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+төмен көміртекті феррохром өндірісіне жұмсалатын электр энергиясының шығыны (Ақтобе ферроқорытпа зауыты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/Cr т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+төмен көміртекті феррохром</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5465</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"ТОПАР бас энергия тарату станциясы" жауапкершілігі шектеулі серіктестігі, Абай ауданы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электр энергиясын өндіруге отын-энергетикалық ресурстарды тұтыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.о.г/кВт сағ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электр энергиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+497,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25-жол мынандай редакцияда жазылсын:</w:t>
+      20-жол мынандай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -4209,300 +3273,495 @@
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...208 lines deleted...]
-0,1216</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Qarmet" акционерлік қоғамы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теміртау қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнім өндіруге электр энергиясының үлестік шығыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВтсағ/т шойын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шойын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өнім өндіруге электр энергиясының үлестік шығыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВтсағ/т Болат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+болат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34-жол мынандай редакцияда жазылсын:</w:t>
+      23-жол мынандай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -4540,250 +3799,250 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Өскемен жылу электр орталығы" жауапкер</w:t>
-[...161 lines deleted...]
-188,5</w:t>
+"Атырау жылу электр орталығы" акционерлік қоғамы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атырау қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр энергиясын өндіруге арналған шартты отынның үлес шығыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.о.г/кВт сағ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электр энергиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+485</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4806,199 +4065,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электр энергиясын өндіруге отын-энергетикалық ресурстарын тұтыну</w:t>
-[...107 lines deleted...]
-326</w:t>
+Жылу өндіруге арналған отын-энергетикалық ресурстарды тұтыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.о.кг/Гкал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жылу энергиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+173,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36-жол мынандай редакцияда жазылсын:</w:t>
+      25-жол мынандай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -5006,670 +4265,300 @@
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...578 lines deleted...]
-36,03</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Өзенмұнайгаз", акционерлік қоғамы, Жаңаөзен қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өндірілетін көмірсутек қоспасының тоннасына энергияны үлестік тұтыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.о.т./т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көмірсутек қоспасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      52-жол мынандай редакцияда жазылсын:</w:t>
+      34-жол мынандай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -5707,232 +4596,250 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52</w:t>
+34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"KAZ Minerals Bozshakol" жауапкер-шілігі шектеулі серіктестігі</w:t>
-[...143 lines deleted...]
-40,52</w:t>
+"Өскемен жылу электр орталығы" жауапкер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+шілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу өндіруге отын-энергетикалық ресурстарын тұтыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.о.кг/ Гкал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жылу энергиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+188,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5955,549 +4862,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өнім өндіруге жұмсалатын электр энергиясының шығыны (23.46% мыс концентраты) Сульфидті фабрика.</w:t>
-[...457 lines deleted...]
-2111,54</w:t>
+Электр энергиясын өндіруге отын-энергетикалық ресурстарын тұтыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.о.г/кВт сағ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электр энергиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+326</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      55-жол мынандай редакцияда жазылсын;</w:t>
+      36-жол мынандай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -6535,232 +5092,250 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Семей қаласының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесінің "Теплокоммунэнерго" мемлекеттік коммуналдық кәсіпорны</w:t>
-[...143 lines deleted...]
-252,1</w:t>
+"Қазақмыс корпорациясы" жауапкершілігі шектеулі серіктестігі,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарағанды қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кенді ашық тәсілмен өндіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мыс кенін өндіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,692</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6783,199 +5358,374 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электр энергиясын өндіруге отын-энергетикалық ресурстарын тұтыну</w:t>
-[...107 lines deleted...]
-238,81</w:t>
+кенді жерасты тәсілімен өндіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мыс кенін өндіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22,07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кенді қайта өңдеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мыс кенін қайта өңдеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36,03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57-жол мынандай редакцияда жазылсын:</w:t>
+      52-жол мынандай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -6983,300 +5733,827 @@
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...208 lines deleted...]
-373</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"KAZ Minerals Bozshakol" жауапкер-шілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өнім (кен) өндіруге жұмсалатын электр энергиясының шығыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мыс кенін өндіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40,52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өнім өндіруге жұмсалатын электр энергиясының шығыны (23.46% мыс концентраты) Сульфидті фабрика.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23,46% мыс концентраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2530,28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Clay Plant (кен) ескере отырып</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мыс кенін өндіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32,48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескере отырып Clay Plant (концентрат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23,46% мыс концентраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2111,54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      85-жол мынандай редакцияда жазылсын:</w:t>
+      55-жол мынандай редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -7314,232 +6591,232 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Ақтөбе мыс компаниясы" жауапкершілігі шектеулі серіктестігі</w:t>
-[...143 lines deleted...]
-40,1</w:t>
+"Семей қаласының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесінің "Теплокоммунэнерго" мемлекеттік коммуналдық кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу өндіруге отын-энергетикалық ресурстарын тұтыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.о.кг/ Гкал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жылу энергиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+252,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -7562,199 +6839,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-кен өндіруге жұмсалатын электр энергиясының шығыны</w:t>
-[...107 lines deleted...]
-20,4</w:t>
+Электр энергиясын өндіруге отын-энергетикалық ресурстарын тұтыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.о.г/кВт сағ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электр энергиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+238,81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      88-жол мынандай редакцияда жазылсын:</w:t>
+      57-жол мынандай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -7762,630 +7039,455 @@
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...403 lines deleted...]
-09</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Кристалл Менеджмент" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электр энергиясын өндіруге отын-энергетикалық ресурстарын тұтыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.о.г/кВт сағ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электр энергиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+373</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      93-жол мынандай редакцияда жазылсын:</w:t>
+      85-жол мынандай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-өнім өндіруге жұмсалатын электр энергиясының шығыны</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақтөбе мыс компаниясы" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мыс және мырыш концентратын өндіруге жұмсалатын электр энергиясының шығыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8413,230 +7515,1184 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-рельстер, швеллер, арқалықтар</w:t>
-[...35 lines deleted...]
-188,4</w:t>
+мыс және мырыш концентраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кен өндіруге жұмсалатын электр энергиясының шығыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кен өндіру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88-жол мынандай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "Қазсушар" республикалық мемлекеттік кәсіпорны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылу өндіруге отын-энергетикалық ресурстарын тұтыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ш.о.кг/ Гкал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жылу энергиясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+231,064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+суды бөлуге жұмсалатын электр энергиясының шығыны (сорғы агрегаттарымен су беру)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/1000 м3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+судың таралуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+705,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93-жол мынандай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ақтөбе рельс-арқалық зауыты" жауапкершілігі шектеулі серіктестігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өнім өндіруге жұмсалатын электр энергиясының шығыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+кВт сағ/т</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+рельстер, швеллер, арқалықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+188,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106-жол алынып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Өнеркәсіп және құрылыс вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -8965,63 +9021,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9343,35 +9421,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>