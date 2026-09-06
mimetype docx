--- v0 (2025-11-07)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e7a8a16" w14:textId="e7a8a16">
+    <w:p w14:paraId="f695085" w14:textId="f695085">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -678,1503 +678,1545 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Осы Ревизиялық (тексеру) комиссияларының төрағасы мен мүшелерінің лауазымдарына кандидаттарды іріктеу қағидалары және оларды бағалау өлшемшарттары "Мемлекеттік аудит және қаржылық бақылау туралы"</w:t>
+        <w:t xml:space="preserve">
+      1. Осы Ревизиялық (тексеру) комиссияларының төрағасы мен мүшелерінің лауазымдарына кандидаттарды іріктеу қағидалары және оларды бағалау өлшемшарттары "Мемлекеттік аудит және қаржылық бақылау туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 12-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22-1) тармақшасына сәйкес әзірленді және астананың, облыстың, республикалық маңызы бар қаланың ревизиялық (тексеру) комиссиясының (бұдан әрі - тексеру комиссиясы) төрағасы мен мүшелерінің лауазымдарына кандидаттарды іріктеу тәртібін және оларды бағалау өлшемшарттарын айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Заңның 47-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес тексеру комиссиясының төрағасын тиісті облыстың, республикалық маңызы бар қаланың, астананың мәслихаты Қазақстан Республикасы Жоғары аудиторлық палатасының (бұдан әрі – Жоғары аудиторлық палата) ұсынуы және Қазақстан Республикасы Президентінің Әкімшілігімен келісу бойынша бес жыл мерзімге лауазымға тағайындайды және лауазымнан босатады.</w:t>
+        <w:t xml:space="preserve"> сәйкес тексеру комиссиясының төрағасын астананың, облыстың, республикалық маңызы бар қаланың мәслихаты Қазақстан Республикасы Жоғары аудиторлық палатасының (бұдан әрі - Жоғары аудиторлық палата) ұсынуы және Қазақстан Республикасы Президентінің Әкімшілігімен келісу бойынша бес жыл мерзімге лауазымға тағайындайды және лауазымнан босатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру комиссиясы мүшелерін Қазақстан Республикасының мемлекеттік қызмет туралы заңнамасына сәйкес астананың, облыстың, республикалық маңызы бар қаланың мәслихаты тексеру комиссиясы төрағасының ұсынуы және Жоғары аудиторлық палатамен келісу бойынша бес жыл мерзімге лауазымға тағайындайды және лауазымнан босатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тексеру комиссияларының төрағасы және мүшелері лауазымына кандидаттар (бұдан әрі – кандидаттар) мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 17-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген біліктілік талаптарына;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бухгалтерлік есеп және аудит саласында мемлекеттік аудитор сертификатының және (немесе) халықаралық біліктілігінің болуы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
-[...15 lines deleted...]
-      2) бухгалтерлік есеп және аудит саласында мемлекеттік аудитор сертификатының және (немесе) халықаралық біліктілігінің болуы;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жоғары және (немесе) жоғары оқу орнынан кейінгі білім: экономика (экономика, әлемдік экономика, қаржы, есеп және аудит, менеджмент, мемлекеттік және жергілікті басқару, мемлекеттік аудит) немесе құқық (құқықтану, халықаралық құқық) бағалау өлшемшарттарына сәйкес келуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
-[...15 lines deleted...]
-      3) жоғары және (немесе) жоғары оқу орнынан кейінгі білім: экономика (экономика, әлемдік экономика, қаржы, есеп және аудит, менеджмент, мемлекеттік және жергілікті басқару, мемлекеттік аудит) немесе құқық (құқықтану, халықаралық құқық) бағалау өлшемшарттарына сәйкес келуі тиіс.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кандидаттарды іріктеу тексеру комиссиясының төрағасы мен мүшелерінің бос және (немесе) уақытша бос лауазымдарына жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
-[...15 lines deleted...]
-      4. Кандидаттарды іріктеу тексеру комиссиясының төрағасы мен мүшелерінің бос және (немесе) уақытша бос лауазымдарына жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Тексеру комиссиясы төрағасы және мүшелерінің лауазымдарына кандидаттарды іріктеу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Тексеру комиссиясы төрағасы және мүшелерінің лауазымдарына кандидаттарды іріктеу қағидалары</w:t>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кандидаттарды сапалы іріктеуді қамтамасыз ету мақсатында Жоғары аудиторлық палатада комиссия құрылады, оның жұмыс органы – Жоғары аудиторлық палатаның персоналды басқару қызметі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
-[...15 lines deleted...]
-      5. Кандидаттарды сапалы іріктеуді қамтамасыз ету мақсатында Жоғары аудиторлық палатада комиссия құрылады, оның жұмыс органы – Жоғары аудиторлық палатаның персоналды басқару қызметі.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғары аудиторлық палатаның Төрағасы кемінде жеті адамнан тұратын Комиссияның дербес құрамын бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
-[...15 lines deleted...]
-      Жоғары аудиторлық палатаның Төрағасы кемінде жеті адамнан тұратын Комиссияның дербес құрамын бекітеді.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия хатшысының міндеті дауыс беру құқығынсыз оның мүшесі болып табылмайтын жұмыс органының мемлекеттік қызметшісіне жүктеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
-[...15 lines deleted...]
-      Комиссия хатшысының міндеті дауыс беру құқығынсыз оның мүшесі болып табылмайтын жұмыс органының мемлекеттік қызметшісіне жүктеледі.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тексеру комиссиясының төрағасы және мүшесі лауазымдарына кандидаттарды іріктеуді өткізу туралы хабарландыру Жоғары аудиторлық палатаның интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
-[...15 lines deleted...]
-      6. Тексеру комиссиясының төрағасы және мүшесі лауазымдарына кандидаттарды іріктеуді өткізу туралы хабарландыру Жоғары аудиторлық палатаның интернет-ресурсында орналастырылады.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тексеру комиссиясының төрағасы және мүшесі (мүшелері) лауазымдарына кандидаттарды іріктеуге қатысуға ниет білдірген адамдар хабарландыру жарияланған күннен бастап он жұмыс күні ішінде хабарландыруда көрсетілген электрондық пошта мекенжайына Жоғары аудиторлық палатаға мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
-[...15 lines deleted...]
-      7. Тексеру комиссиясының төрағасы және мүшесі (мүшелері) лауазымдарына кандидаттарды іріктеуге қатысуға ниет білдірген адамдар хабарландыру жарияланған күннен бастап он жұмыс күні ішінде хабарландыруда көрсетілген электрондық пошта мекенжайына Жоғары аудиторлық палатаға мынадай құжаттарды:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидаларға қосымшаға сәйкес нысан бойынша өтінішті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
-[...15 lines deleted...]
-      1) осы Қағидаларға қосымшаға сәйкес нысан бойынша өтінішті;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Білім туралы құжаттардың және оларға қосымшалардың көшірмелерін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
-[...15 lines deleted...]
-      2) Білім туралы құжаттардың және оларға қосымшалардың көшірмелерін;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Еңбек қызметін растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметшілер үшін "Мемлекеттік қызметті өткерудің кейбір мәселелері туралы" Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі Төрағасының 2021 жылғы 10 қыркүйектегі № 158 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24350 болып тіркелген) сәйкес ресімделген қызметтік тізім;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік аудитор сертификатының және (немесе) бухгалтерлік есеп және аудит саласындағы халықаралық біліктілік туралы сертификаттың көшірмесін ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
-[...15 lines deleted...]
-      4) мемлекеттік аудитор сертификатының және (немесе) бухгалтерлік есеп және аудит саласындағы халықаралық біліктілік туралы сертификаттың көшірмесін ұсынады.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Құжаттарды қарау, қабылдау не оларды қабылдаудан бас тарту мерзімі құжаттарды қабылдау аяқталған күннен бастап үш жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жұмыс органы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген өлшемшарттарына кандидаттардың материалдарын қарастырып, құжаттардың қабылданғаны және іріктеуге жіберілгені туралы немесе оларды қабылдаудан дәлелді жазбаша бас тарту туралы хабарламаны кандидаттың электрондық поштасына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құжаттарды толық көлемде ұсынбаған және (немесе) құжаттар осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келмеген жағдайда, құжаттарды қабылдау үшін белгіленген мерзім кезеңінде бұзушылықтарды жойған кезде кандидатқа оларды қайта ұсынуға жол беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жұмыс органы кандидаттардың келіп түскен материалдарын комиссия мүшелеріне қарау үшін отырыс өткізілетін күнге дейін кемінде жеті жұмыс күні бұрын жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
-[...15 lines deleted...]
-      9. Жұмыс органы кандидаттардың келіп түскен материалдарын комиссия мүшелеріне қарау үшін отырыс өткізілетін күнге дейін кемінде жеті жұмыс күні бұрын жібереді.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Комиссия мүшелері кандидаттардың кәсіби және жеке қасиеттерін, соның ішінде отырыста әңгімелесу өткізу жолымен және осы Қағидалардың 3-тармағында белгіленген өлшемшарттарды ескере отырып зерделейді, тексеру комиссияларының төрағасы және мүшелері лауазымдарына іріктелген кандидаттарды ұсынады не дәлелді негіздемені көрсете отырып бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
-[...15 lines deleted...]
-      10. Комиссия мүшелері кандидаттардың кәсіби және жеке қасиеттерін, соның ішінде отырыста әңгімелесу өткізу жолымен және осы Қағидалардың 3-тармағында белгіленген өлшемшарттарды ескере отырып зерделейді, тексеру комиссияларының төрағасы және мүшелері лауазымдарына іріктелген кандидаттарды ұсынады не дәлелді негіздемені көрсете отырып бас тарту туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Іріктеуге жіберілген кандидаттар әңгімелесу өткізілетін күн туралы әңгімелесу өткізілетін күнге дейін жеті жұмыс күнінен кешіктірілмей хабардар етіледі. Хабарлама телефон арқылы, ақпаратты қатысушылардың электрондық мекенжайлары мен ұялы телефондарына жіберу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
-[...15 lines deleted...]
-      Іріктеуге жіберілген кандидаттар әңгімелесу өткізілетін күн туралы әңгімелесу өткізілетін күнге дейін жеті жұмыс күнінен кешіктірілмей хабардар етіледі. Хабарлама телефон арқылы, ақпаратты қатысушылардың электрондық мекенжайлары мен ұялы телефондарына жіберу арқылы жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидаттарды іріктеу кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
-[...15 lines deleted...]
-      Кандидаттарды іріктеу кезінде:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 3-тармағында көзделген бағалау өлшемшарттарына сәйкестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
-[...15 lines deleted...]
-      1) осы Қағидалардың 3-тармағында көзделген бағалау өлшемшарттарына сәйкестігі;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыртқы және ішкі мемлекеттік аудит және қаржылық бақылау органдарының қызметін реттейтін нормативтік құқықтық актілерді білімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
-[...15 lines deleted...]
-      2) сыртқы және ішкі мемлекеттік аудит және қаржылық бақылау органдарының қызметін реттейтін нормативтік құқықтық актілерді білімі;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кәсіби қайта даярлау және біліктілікті арттыру мәліметтері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
-[...15 lines deleted...]
-      3) кәсіби қайта даярлау және біліктілікті арттыру мәліметтері;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) арнаулы мемлекеттік және құқық қорғау органдарынан ақпарат (болған жағдайда) ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
-[...15 lines deleted...]
-      4) арнаулы мемлекеттік және құқық қорғау органдарынан ақпарат (болған жағдайда) ескеріледі.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Комиссия шешімдерді ашық дауыс беру арқылы қабылдайды. Комиссия отырысы, егер оған мүшелердің кемінде үштен екісі қатысса, заңды деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
-[...15 lines deleted...]
-      11. Комиссия шешімдерді ашық дауыс беру арқылы қабылдайды. Комиссия отырысы, егер оған мүшелердің кемінде үштен екісі қатысса, заңды деп есептеледі.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер комиссия отырысына қатысқан мүшелер арасынан көпшілік дауыс берсе, шешім қабылданды деп есептеледі. Дауыстар тең болған кезде комиссия төрағасы дауыс берген шешім қабылданды деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
-[...15 lines deleted...]
-      Егер комиссия отырысына қатысқан мүшелер арасынан көпшілік дауыс берсе, шешім қабылданды деп есептеледі. Дауыстар тең болған кезде комиссия төрағасы дауыс берген шешім қабылданды деп есептеледі.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Комиссияның шешімі хаттама түрінде еркін нысанда қағаз түрінде ресімделеді, оған комиссия төрағасы мен оның отырысына қатысқан мүшелері, сондай-ақ хаттамалауды жүзеге асыратын хатшы қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
-[...15 lines deleted...]
-      12. Комиссияның шешімі хаттама түрінде еркін нысанда қағаз түрінде ресімделеді, оған комиссия төрағасы мен оның отырысына қатысқан мүшелері, сондай-ақ хаттамалауды жүзеге асыратын хатшы қол қояды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның қабылданған шешімі тексеру комиссиялары мүшелерінің лауазымына кандидаттар үшін іріктеудің нәтижесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Персоналды басқару қызметі тексеру комиссияларының төрағасы мен мүшелерінің лауазымдарына кандидаттарды электрондық пошталарына хабарлама жіберу арқылы комиссияның шешімі туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.06.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
-[...15 lines deleted...]
-      13. Персоналды басқару қызметі тексеру комиссияларының төрағасы мен мүшелерінің лауазымдарына кандидаттарды электрондық пошталарына хабарлама жіберу арқылы комиссияның шешімі туралы хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тексеру комиссиясының мүшесі лауазымына кандидаттарды іріктеу нәтижелері іріктеу өткізілген күннен бастап үш жұмыс күні ішінде Жоғары аудиторлық палатаның интернет-ресурсына орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.06.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
-[...15 lines deleted...]
-      14. Тексеру комиссиясының мүшесі лауазымына кандидаттарды іріктеу нәтижелері іріктеу өткізілген күннен бастап үш жұмыс күні ішінде Жоғары аудиторлық палатаның интернет-ресурсына орналастырылады.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Тексеру комиссиясының төрағасы Жоғары аудиторлық палатамен келісу бойынша тексеру комиссиясының мүшелері лауазымына іріктелгендер арасынан кандидатты астананың, облыстың, республикалық маңызы бар қаланың мәслихатына Заңның 47-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тағайындау үшін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.06.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 29.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 9-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1. Тексеру комиссияларының төрағасы лауазымына кандидаттар Комиссия іріктегеннен кейін қосымша Жоғары аудиторлық палатаның Төрағасымен әңгімелесуден өтеді, бұл жөнінде олар әңгімелесу өтетін күнге дейін жеті жұмыс күні бұрын хабарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-1-тармақпен толықтырылды – ҚР Жоғары аудиторлық палатасының 26.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тексеру комиссияларының төрағасы лауазымына кандидаттарды іріктеу нәтижелері Жоғары аудиторлық палатаның Төрағасымен әңгімелесу өткен күннен бастап үш жұмыс күні ішінде Жоғары аудиторлық палатаның интернет-ресурсына орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.06.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Жоғары аудиторлық палатасының 26.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) нормативтік қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="45"/>
-[...97 lines deleted...]
-      16. Тексеру комиссияларының төрағасы лауазымына кандидаттарды іріктеу нәтижелері Жоғары аудиторлық палатаның Төрағасымен әңгімелесу өткен күннен бастап үш жұмыс күні ішінде Жоғары аудиторлық палатаның интернет-ресурсына орналастырылады.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Кандидатты іріктеуге қатысудан бас тарту немесе оның кез келген кезеңінен шығару үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:p>
-[...77 lines deleted...]
-      17. Кандидатты іріктеуге қатысудан бас тарту немесе оның кез келген кезеңінен шығару үшін:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кандидаттың дәйексіз ақпаратты және (немесе) құжаттарды ұсынуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) кандидаттардың "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 16-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) арнаулы мемлекеттік және құқық қорғау органдарынан ақпараты (болған жағдайда) негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2487,268 +2529,268 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(мемлекеттік орган)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мені Тексеру комиссиясының төрағасы және мүшесі лауазымдарына кандидаттарды  іріктеуге қатысуға жіберуіңізді сұраймын.  Тексеру комиссияларының төрағасы мен мүшелерінің лауазымдарына кандидаттарды іріктеу қағидаларының және оларды бағалау өлшемшарттарының негізгі талаптарымен  таныстым, олармен келісемін және орындауға міндеттеме аламын.  Менің жеке мәліметтерімді жинауға және өңдеуге рұқсатымды білдіремін.  Ұсынылып отырған құжаттарымның дәйектілігіне жауап беремін.  Қоса берілген құжаттар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
-[...15 lines deleted...]
-      Мені Тексеру комиссиясының төрағасы және мүшесі лауазымдарына кандидаттарды  іріктеуге қатысуға жіберуіңізді сұраймын.  Тексеру комиссияларының төрағасы мен мүшелерінің лауазымдарына кандидаттарды іріктеу қағидаларының және оларды бағалау өлшемшарттарының негізгі талаптарымен  таныстым, олармен келісемін және орындауға міндеттеме аламын.  Менің жеке мәліметтерімді жинауға және өңдеуге рұқсатымды білдіремін.  Ұсынылып отырған құжаттарымның дәйектілігіне жауап беремін.  Қоса берілген құжаттар:</w:t>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z67" w:id="55"/>
-[...15 lines deleted...]
-      ______________________</w:t>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекен жайы: ______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
-[...15 lines deleted...]
-      Мекен жайы: ______________________</w:t>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс телефоны: ________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z69" w:id="57"/>
-[...15 lines deleted...]
-      Байланыс телефоны: ________________</w:t>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      e-maіl: ______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
-[...15 lines deleted...]
-      e-maіl: ______________________</w:t>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН: ______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
-[...15 lines deleted...]
-      ЖСН: ______________________</w:t>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________ _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
-[...15 lines deleted...]
-      _________ _________________________</w:t>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (Тегі, аты, әкесінің аты (болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z73" w:id="61"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2786,55 +2828,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3160,31 +3202,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>