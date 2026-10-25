--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="207179d" w14:textId="207179d">
+    <w:p w14:paraId="299b5d3" w14:textId="299b5d3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,853 +93,521 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Энергия үнемдеу және энергия тиімділігін арттыру мәселелері бойынша жергілікті атқарушы органдар қызметін бағалау тетігін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2014 жылғы 12 желтоқсандағы № 264 бұйрығына және "Мемлекеттік мекемелердің энергия тұтыну мониторингінің қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 5 желтоқсандағы № 684 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2024 жылғы 10 қыркүйектегі № 323 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 12 қыркүйекте № 35049 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2024 жылғы 10 қыркүйектегі № 323 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 12 қыркүйекте № 35049 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 423</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Энергия үнемдеу және энергия тиімділігін арттыру мәселелері бойынша жергілікті атқарушы органдар қызметін бағалау тетігін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2014 жылғы 12 желтоқсандағы № 264 </w:t>
+      2. "Мемлекеттік мекемелердің энергия тұтыну мониторингінің қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2022 жылғы 5 желтоқсандағы № 684 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10160 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31071 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынандай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Энергия үнемдеу және энергия тиімділігін арттыру туралы" Қазақстан Республикасының Заңы 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-5) тармақшасына</w:t>
+        <w:t>6-16) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Энергия үнемдеу және энергия тиімділігін арттыру мәселелері бойынша жергілікті атқарушы органдардың қызметін бағалау </w:t>
-[...9 lines deleted...]
-        <w:t>тетігінде</w:t>
+      Мемлекеттік мекемелердің энергия тұтыну мониторингінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымша</w:t>
+        <w:t>қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшаға</w:t>
+        <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...339 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="1"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z13" w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z14" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z15" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Өнеркәсіп және құрылыс вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z16" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1369,2877 +1037,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 323 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...206 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="6"/>
-[...64 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Әкімшілік дереккөздер нысанының индексі: 1-ОДЭПЭ </w:t>
-[...2547 lines deleted...]
-      ____________________________</w:t>
+      Ескерту. 1-қосымшаның күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 423</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4275,625 +1153,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Энергия үнемдеу және</w:t>
-[...573 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Бұйрыққа </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -4999,68 +1302,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жинауға арналған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="19"/>
+    <w:bookmarkStart w:name="z36" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұсынылады: Қазақстан Республикасының Өнеркәсіп және құрылыс министрлігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректердің нысаны интернет - ресурста орналастырылған: Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің (https://www.gov.kz/memleket/entities/mps?lang=kk).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6381,70 +2684,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Нысанды толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Атауы ____________________________ Мекенжай_________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6801,396 +3104,364 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">арналған нысанға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="21"/>
+    <w:bookmarkStart w:name="z39" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жылытылатын алаңның бір шаршы метріне нақты үлестік энергия тұтыну туралы ақпарат" әкімшілік деректер нысанын толтыру жөніндегі түсіндірме (1-ФУЭОП, жылдық)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z40" w:id="22"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z40" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z41" w:id="23"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z41" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсініктеме (бұдан әрі – Түсініктеме) "Жылытылатын алаңның бір шаршы метріне нақты үлестік энергия тұтыну туралы ақпарат" әкімшілік деректерін жинауға арналған нысанды (бұдан әрі-нысан) толтыру бойынша бірыңғай тәртіпті айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z42" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Нысан "Энергия үнемдеу және энергия тиімділігін арттыру туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-16) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z43" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысан жыл сайын 1 тамызға дейін ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z44" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанға бірінші басшы немесе есепке қол қоюға уәкілетті адамдар және жауапты тұлға қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z45" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z46" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "1" бағанда нөмір "№" реті бойынша толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z47" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "2" бағанда мемлекеттік мекеменің атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z48" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "3" бағанда мемлекеттік мекеменің мекенжайы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z49" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "4" бағанда өлшем бірлігі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "5" бағанда 1 шаршы метріне нақты қуат тұтынуы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z51" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) "6" бағанда "Энергия тұтыну нормативтерін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 31 наурыздағы № 394 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11319 болып тіркелген) сәйкес 1 шаршы метріне энергия тұтыну нормативі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="32"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z52" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) "7" бағанда қажет болған жағдайда ескертпе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7570,31 +3841,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>