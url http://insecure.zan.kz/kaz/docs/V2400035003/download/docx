--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4ed65f7" w14:textId="4ed65f7">
+    <w:p w14:paraId="215f30a" w14:textId="215f30a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Орталықтандырылған мемлекеттік сатып алуды бірыңғай мемлекеттік сатып алуды ұйымдастырушылар жүзеге асыратын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбелерін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы министрінің 2024 жылғы 28 тамыздағы № 589 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 29 тамызда № 35003 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы министрінің 2024 жылғы 28 тамыздағы № 589 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 29 тамызда № 35003 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -152,562 +152,512 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.01.2025 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік сатып алу туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13-тармағына сәйкес БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес орталықтандырылған мемлекеттік сатып алуды республикалық маңызы бар бірыңғай мемлекеттік сатып алуды ұйымдастырушы жүзеге асыратын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес орталықтандырылған мемлекеттік сатып алуды облыстық бірыңғай мемлекеттік сатып алуды ұйымдастырушы жүзеге асыратын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес орталықтандырылған мемлекеттік сатып алуды астана мен республикалық маңызы бар қалалардың бірыңғай мемлекеттік сатып алуды ұйымдастырушысы жүзеге асыратын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес орталықтандырылған мемлекеттік сатып алуды облыс ауданы, облыстық маңызы бар қалалар, облыстық маңызы бар қаладағы ауданның бірыңғай мемлекеттік сатып алуды ұйымдастырушысы жүзеге асыратын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді – ҚР Қаржы министрінің м.а. 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік сатып алу туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 13-тармағына сәйкес БҰЙЫРАМЫН:</w:t>
+      2. Қазақстан Республикасы Қаржы министрлігінің кейбір бұйрықтарының күші осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Қоса беріліп отырған: </w:t>
+        <w:t>
+      3. Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік сатып алу және квазимемлекеттік секторының сатып алу заңнамасы департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес орталықтандырылған мемлекеттік сатып алуды республикалық маңызы бар бірыңғай мемлекеттік сатып алуды ұйымдастырушы жүзеге асыратын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі;</w:t>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес орталықтандырылған мемлекеттік сатып алуды облыстық бірыңғай мемлекеттік сатып алуды ұйымдастырушы жүзеге асыратын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі;</w:t>
+        <w:t>
+      2) осы бұйрықтың Қазақстан Республикасы Қаржы министрлігінің интернет-ресурсында орналастырылуын;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) осы бұйрыққа </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес орталықтандырылған мемлекеттік сатып алуды республикалық маңызы бар қалалар мен астананың бірыңғай мемлекеттік сатып алуды ұйымдастырушысы жүзеге асыратын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі;</w:t>
+      3) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтердің Қазақстан Республикасы Қаржы министрлігінің Заң қызметі департаментіне ұсынылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...229 lines deleted...]
-        </w:rPr>
         <w:t>
       4. Осы бұйрық 2025 жылғы 1 қаңтардан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -816,68 +766,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Такиев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -969,68 +901,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 589 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="5"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орталықтандырылған мемлекеттік сатып алуды республикалық маңызы бар бірыңғай мемлекеттік сатып алуды ұйымдастырушы жүзеге асыратын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1546,108 +1478,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тапсырыс берушілер орталық атқарушы және өзге де орталық мемлекеттік органдар (ведомстволар мен олардың аумақтық бөлімшелері, республикалық заңды тұлғалар, сондай-ақ дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы мемлекетке тиесілі заңды тұлғалар және олармен үлестес заңды тұлғалар) болып табылатын конкурс өткізуге бөлінген лот сомасының республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген жиырма мың еселенген айлық есептік көрсеткіштен асқан кездегі көрсетілетін қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="6"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z22" w:id="7"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Осы Тізбе бойынша мемлекеттік сатып алуды ұйымдастыру және өткізу "Қазақстан Республикасы Президентінің Іс Басқармасы" мемлекеттік мекемесі, оның ведомстволары және олардың ведомстволық бағынысты ұйымдары жүзеге асыратын мемлекеттік сатып алуларды қоспағанда, электрондық сатып алу арқылы өткізілетін тауарларды, жұмыстар мен көрсетілетін қызметтерді мемлекеттік сатып алуға қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1739,68 +1653,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 589 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="8"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орталықтандырылған мемлекеттік сатып алуды облыстық бірыңғай мемлекеттік сатып алуды ұйымдастырушы жүзеге асыратын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2778,108 +2692,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы Тізбенің 2.1, 2.2 және 2.4-тармақтарына сәйкес мемлекеттік сатып алу жүзеге асырылатын жұмыстар бойынша инжинирингтік қызметтер (техникалық қадағалау және жобаларды басқару жөніндегі қызметтер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="9"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z26" w:id="10"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Осы Тізбеде көрсетілген тауарларды, жұмыстар мен көрсетілетін қызметтерді ұйымдастыруды және өткізуді облыс, облыс ауданы, облыстық маңызы бар қала, облыстық мәні бар қаладағы ауданның тиісті әкімдігіне ведомстволық бағынысты тапсырыс берушілер үшін мемлекеттік сатып алудың бірыңғай ұйымдастырушылары жүзеге асырады (оның ішінде облыстық және аудандық коммуналдық заңды тұлғалар, сондай-ақ дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу пайыздан астамы мемлекетке тиесілі заңды тұлғалар және олармен үлестес заңды тұлғалар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2971,68 +2867,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 589 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="11"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Орталықтандырылған мемлекеттік сатып алуды республикалық маңызы бар қалалар мен астананың бірыңғай мемлекеттік сатып алуды ұйымдастырушысы жүзеге асыратын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі*</w:t>
+        <w:t xml:space="preserve"> Орталықтандырылған мемлекеттік сатып алуды астана мен республикалық маңызы бар қалалардың бірыңғай мемлекеттік сатып алуды ұйымдастырушысы жүзеге асыратын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Қаржы министрінің м.а. 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3702,106 +3636,66 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің екі мың еселенген мөлшерінен конкурс өткізуге бөлінген лот сомасы асатын инжинирингтік қызметтер (техникалық қадағалау және жобаларды басқару жөніндегі қызметтер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе:</w:t>
-[...38 lines deleted...]
-</w:t>
+      Ескертпе: * Осы Тізбеде көрсетілген тауарларды, жұмыстар мен көрсетілетін қызметтерді мемлекеттік сатып алуды ұйымдастыруды және өткізуді астана мен республикалық маңызы бар қаланың тиісті әкімдігіне ведомстволық бағынысты тапсырыс берушілер үшін мемлекеттік сатып алуды бірыңғай ұйымдастырушылар жүзеге асырады (оның ішінде коммуналдық заңды тұлғалар, сондай-ақ дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу және одан да көп пайызы мемлекетке тиесілі заңды тұлғалар және олармен үлестес заңды тұлғалар).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3895,68 +3789,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 589 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="14"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орталықтандырылған мемлекеттік сатып алуды облыс ауданы, облыстық маңызы бар қалалар, облыстық маңызы бар қаладағы ауданның бірыңғай мемлекеттік сатып алуды ұйымдастырушысы жүзеге асыратын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбесі*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4703,108 +4597,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы Тізбенің 2.1 және 2.3-тармақтарына сәйкес мемлекеттік сатып алу жүзеге асырылатын жұмыстар бойынша инжинирингтік қызметтер (техникалық қадағалау және жобаларды басқару жөніндегі қызметтер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="15"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Осы Тізбеде көрсетілген тауарларды, жұмыстар мен көрсетілетін қызметтерді ұйымдастыруды және өткізуді облыс ауданы, облыстық маңызы бар қала, облыстық маңызы бар қаладағы ауданның тиісті әкімдігінің ведомстволық бағынысты тапсырыс берушілері үшін мемлекеттік сатып алудың бірыңғай ұйымдастырушылары жүзеге асырады (оның ішінде аудандық коммуналдық заңды тұлғалар, сондай-ақ дауыс беретін акцияларының (жарғылық капиталға қатысу үлестерінің) елу пайыздан астамы мемлекетке тиесілі заңды тұлғалар және олармен үлестес заңды тұлғалар).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4896,335 +4772,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 589 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="17"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Қаржы министрлігінің күші жойылған кейбір бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасы Қаржы министрінің 2018 жылғы 29 желтоқсандағы № 1127 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мемлекеттік сатып алуды бірыңғай мемлекеттік сатып алуды ұйымдастырушылар жүзеге асыратын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбелерін анықтау туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18120 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Премьер-Министрінің Бірінші орынбасары – Қазақстан Республикасы Қаржы министрінің 2019 жылғы 28 ақпандағы № 157 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мемлекеттік сатып алуды бірыңғай мемлекеттік сатып алуды ұйымдастырушылар жүзеге асыратын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбелерін анықтау туралы" Қазақстан Республикасы Қаржы министрінің 2015 жылғы 29 желтоқсандағы № 1127 бұйрығына өзгерістер мен толықтырулар енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18358 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қазақстан Республикасы Премьер-Министрінің орынбасары – Қаржы министрінің 2022 жылғы 14 қыркүйектегі № 955 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мемлекеттік сатып алуды бірыңғай мемлекеттік сатып алуды ұйымдастырушылар жүзеге асыратын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбелерін анықтау туралы" Қазақстан Республикасы Қаржы министрінің 2018 жылғы 29 желтоқсандағы № 1127 бұйрығына өзгерістер енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29558 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Премьер-Министрінің орынбасары – Қаржы министрінің 2024 жылғы 10 қаңтардағы № 6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Мемлекеттік сатып алуды бірыңғай мемлекеттік сатып алуды ұйымдастырушылар жүзеге асыратын тауарлардың, жұмыстардың, көрсетілетін қызметтердің тізбелерін анықтау туралы" Қазақстан Республикасы Қаржы министрінің 2018 жылғы 29 желтоқсандағы № 1127 бұйрығына өзгерістер енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33902 болып тіркелген).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5550,31 +5373,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>