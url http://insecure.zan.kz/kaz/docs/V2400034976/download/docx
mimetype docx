--- v1 (2026-07-27)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ceceffb" w14:textId="ceceffb">
+    <w:p w14:paraId="378ba0a" w14:textId="378ba0a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2040,924 +2040,846 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесіне сәйкес, мемлекеттік бақылаудың тиісті саласының ерекшелігі ескеріле отырып, реттеуші мемлекеттік органның тәуекел дәрежесін бағалау өлшемшарттарында белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Субъективті өлшемшарттар көрсеткіштерінің маңыздылығы бойынша үлес салмағы мемлекеттік бақылаудың әрбір саласындағы бақылау субъектілерінің (объектілерінің) әрбір біртекті тобы үшін тәуекелді бағалаудағы көрсеткіштің маңыздылығына байланысты айқындалады. Субъективті өлшемшарттар көрсеткіштерінің жол берілетін мәндері Қазақстан Республикасының нормативтік құқықтық актілерімен регламенттеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Қазақстан Республикасының заңнамалық актілеріне сәйкес ерекшелік пен құпиялылықты ескере отырып, цифрлық жүйелерді пайдаланатын мемлекеттік органдарға арналған тәуекелдерді бағалау және басқару жүйесін қалыптастыру ерекшеліктері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-параграфтың тақырыбы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 60 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу тізімдерін қалыптастыратын цифрлық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 60 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...63 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-параграф. Қазақстан Республикасының заңнамалық актілеріне сәйкес ерекшелік пен құпиялылықты ескере отырып, ақпараттық жүйелерді пайдаланатын мемлекеттік органдарға арналған тәуекелдерді бағалау және басқару жүйесін қалыптастыру ерекшеліктері</w:t>
-[...139 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Осы Өлшемшарттардың 3, 4-тармақтарына сәйкес бақылау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесі көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (R) есептеу бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін, бақылау субъектілеріне (объектілеріне) (SP) бару арқылы алдыңғы тексерулер мен профилактикалық бақылаудың нәтижелері бойынша және осы Өлшемшарттарыдың 10-тармағына (SC) сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін қорытындылау 71-ден 100 балға дейінгі диапазонда берілген мәндерді кейін қалыпқа келтіру жолымен автоматтандырылған режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rарал = SP + SC, мұндағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rарал – субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – осы Өлшемшарттардың 10-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептеу мемлекеттік бақылаудың әрбір саласындағы бақылаудың әрбір субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте бағаланатын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бақылау субъектілеріне (объектілеріне) бару арқылы алдыңғы тексерулер мен профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 71-ден 100-ге дейінгі балмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Өлшемшарттардың 8-тармағында көрсетілген ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне тәуекел дәрежесінің көрсеткіші 100 балл теңестіріледі және оған қатысты бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өрескел бұзушылықтар анықталмаған кезде бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші елеулі және болмашы дәрежедегі бұзушылықтар бойынша жиынтық көрсеткішпен есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Елеулі бұзушылықтар көрсеткішін айқындау кезінде 0,7 коэффициенті қолданылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған көрсеткіш мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРз = (SР2 х 100/SР1) х 0,7, мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРз – елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР1 – елеулі бұзушылықтардың талап етілетін саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР2 – анықталған елеулі бұзушылықтардың саны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Болмашы бұзушылықтардың көрсеткішін айқындау кезінде 0,3 коэффициенті қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған көрсеткіш мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн = (SР2 х 100/SР1) х 0,3, мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – болмашы бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР1 – болмашы бұзушылықтардың талап етілетін саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР2 – анықталған болмашы бұзушылықтардың саны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші (SР) 0-ден 100 балға дейінгі шәкіл бойынша есептеледі және мына формула бойынша елеулі және болмашы бұзушылықтардың көрсеткіштерін қосу арқылы айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР = SРз + SРн, мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРз – елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – болмашы бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Осы Өлшемшарттардың 10-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2692400" cy="825500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -2993,170 +2915,170 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       xi – субъективті өлшемшарт көрсеткіші, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       wi – субъективті өлшем көрсеткішінің үлес салмағы xi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – көрсеткіштер саны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Өлшемшарттардың 10-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формула әдісін пайдалана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1524000" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -3192,149 +3114,149 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R – бақылау жеке субъектісінің (объектісінің) субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші (қорытынды),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmax – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкіл бойынша ең жоғары ықтимал мән (шәкілдің жоғарғы шекарасы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmin – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкіл бойынша ең төменгі ықтимал мән (шәкілдің төменгі шекарасы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Rарал – осы Өлшемшарттардың 12-тармағына сәйкес есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тексеру парақтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Тексеру парағы бақылау субъектілерінің (объектілерінің) біртекті топтары үшін жасалады және Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3349,187 +3271,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес талаптарды қамтиды және Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>143-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағында айқындалған шарттарды сақтай отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Тексеру парақтары осы Бұйрыққа 2-қосымшаға сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="99"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3693,139 +3499,145 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тәуекел дәрежесін бағалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өлшемшарттарына</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>өлшемшарттарға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік қамсыздандыру, оның ішінде әлеуметтік төлемдердің уақтылы және дұрыс тағайындалуы, Мемлекеттік корпорацияның алушыға әлеуметтік төлемдерді уақтылы және толық аударуы бөлігінде міндетті әлеуметтік сақтандыру саласындағы талаптарды бұзу дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 60 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4404,51 +4216,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елеулі</w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4630,51 +4442,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елеулі</w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4856,51 +4668,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елеулі</w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5082,51 +4894,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елеулі</w:t>
+Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5159,89 +4971,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияның "Орталықтандырылған Дерекқор" автоматтандырылған ақпараттық жүйеда зейнетақылар мен жәрдемақылар төлеу жөніндегі уәкілетті органдағы банктік шоттарға есепке жатқызу жолымен алушыға зейнетақы, жәрдемақылар мен әлеуметтік төлемдерді уақтылы және толық аударуын сақтау</w:t>
+Мемлекеттік корпорацияның "Орталықтандырылған Дерекқор" автоматтандырылған цифрлық жүйеде зейнетақылар мен жәрдемақылар төлеу жөніндегі уәкілетті органдағы банктік шоттарға есепке жатқызу жолымен алушыға зейнетақы, жәрдемақылар мен әлеуметтік төлемдерді уақтылы және толық аударуын сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5290,89 +5084,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Орталықтандырылған Дерекқор" автоматтандырылған ақпараттық жүйедағы зейнетақы, жәрдемақылар мен әлеуметтік төлемдерді алушылар бойынша бірдей мәліметтердің Е-макет автоматтандырылған ақпараттық жүйеде сәйкес келуі</w:t>
+"Орталықтандырылған Дерекқор" автоматтандырылған цифрлық жүйедегі зейнетақы, жәрдемақылар мен әлеуметтік төлемдерді алушылар бойынша бірдей мәліметтердің "Е-макет" автоматтандырылған цифрлық жүйесіне сәйкес келуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -5576,112 +5352,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өлшемшарттарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік қамсыздандыру, оның ішінде әлеуметтік төлемдердің уақтылы және дұрыс тағайындалуы, Мемлекеттік корпорацияның алушыға әлеуметтік төлемдерді уақтылы және толық аударуы бөлігінде міндетті әлеуметтік сақтандыру саласындағы субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындау үшін субъективті өлшемшарттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 218</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 60 (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бірлескен бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
@@ -8502,578 +8291,338 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уақытымен тағайындамау /100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...108 lines deleted...]
-              <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорацияның "Орталықтандырылған Дерекқор" автоматтандырылған цифрлық жүйеде зейнетақылар мен жәрдемақылар төлеу жөніндегі уәкілетті органдағы банктік шоттарға есепке жатқызу жолымен алушыға зейнетақы, жәрдемақылар мен әлеуметтік төлемдерді уақтылы және толық аударуын сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақылау субъектісі ұсынатын есептілік және мәліметтерді мониторингтеу нәтижелері/Мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уақтылы төлеу / 0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уақытымен төлемеу/100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияның "Орталықтандырылған Дерекқор" автоматтандырылған ақпараттық жүйеде зейнетақылар мен жәрдемақылар төлеу жөніндегі уәкілетті органдағы банктік шоттарға есепке жатқызу жолымен алушыға зейнетақы, жәрдемақылар мен әлеуметтік төлемдерді уақтылы және толық аударуын сақтау</w:t>
-[...340 lines deleted...]
-"Орталықтандырылған Дерекқор" автоматтандырылған ақпараттық жүйедегі зейнетақы, жәрдемақылар мен әлеуметтік төлемдерді алушылар бойынша бірдей мәліметтердің "Е-макет" автоматтандырылған ақпараттық жүйесіне сәйкес келуі</w:t>
+"Орталықтандырылған Дерекқор" автоматтандырылған цифрлық жүйедегі зейнетақы, жәрдемақылар мен әлеуметтік төлемдерді алушылар бойынша бірдей мәліметтердің "Е-макет" автоматтандырылған цифрлық жүйесіне сәйкес келуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9179,155 +8728,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уақытымен төлемеу/100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...103 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9361,264 +8805,461 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бірлескен бұйрығына</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Премьер-Министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орынбасары – Ұлттық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>экономика министрі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 жылғы 23 тамыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 68</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен 2024 жылғы 20 тамыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 322</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлескен бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік қамсыздандыру, оның ішінде әлеуметтік төлемдердің уақтылы және дұрыс тағайындалуы, Мемлекеттік корпорацияның алушыға әлеуметтік төлемдерді уақтылы және толық аударуы бөлігінде міндетті әлеуметтік сақтандыру саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-[...6 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 60 (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z115" w:id="103"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Субъектіге (объектіге) бару арқылы тексеруді/ профилактикалық бақылауды тағайындаған мемлекеттік орган</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="102"/>
+      Мемлекеттік корпорация және Қор филиалдарына қатысты бақылау субъектілерінің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(объектілерінің) біртекті тобының атауы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="103"/>
+      Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы профилактикалық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бақылауды тағайындаған мемлекеттік орган</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Субъектіге (объектіге) бару арқылы тексеруді/ профилактикалық бақылауды тағайындау туралы акт _____</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z118" w:id="104"/>
+      Тексеруді/ бақылау субъектісіне (объектісіне) бару арқылы профилактикалық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бақылауды тағайындау туралы акт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________ №, күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ___________________________________________________________</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="105"/>
+      Бақылау субъектісінің (объектісінің) атауы _________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бақылау субъектісінің (объектісінің) атауы _____________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="106"/>
+      Бақылау субъектісінің (объектісінің) (жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес-сәйкестендіру нөмірі _____________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бақылау субъектісінің (объектісінің) бизнес сәйкестендіру нөмірі __________</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
+      Орналасқан жерінің мекенжайы ___________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9958,51 +9599,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаңа туған баланы (балаларды) асырап алуға байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлемдерді тағайындау және жүзеге асыру – жаңа туған баланы (балаларды) асырап алған қызметкерлерге еңбекке уақытша жарамсыздық туралы парақта көрсетілген демалыс күнінен бастап</w:t>
+Жаңа туған баланы (балаларды) асырап алуға байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлемдерді тағайындау және жүзеге асыру – жаңа туған баланы (балаларды) асырап алған қызметкерлерге еңбекке уақытша жарамсыздық туралы парақта көрсетілген демалыс күнінен бастап</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10521,52 +10162,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Жұмысынан айырылу жағдайы бойынша әлеуметтік төлемдерді тоқтата тұру, қайта бастау және тоқтату </w:t>
+              <w:t>
+Жұмысынан айырылу жағдайы бойынша әлеуметтік төлемдерді тоқтата тұру, қайта бастау және тоқтату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10803,52 +10444,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Еңбекке қабілеттіліктен айырылу жағдайы бойынша әлеуметтік төлемді тоқтата тұру, қайта бастау және тоқтату </w:t>
+              <w:t>
+Еңбекке қабілеттіліктен айырылу жағдайы бойынша әлеуметтік төлемді тоқтата тұру, қайта бастау және тоқтату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10944,52 +10585,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Асыраушысынан айырылу жағдайы бойынша әлеуметтік төлемдерді тағайындау және жүзеге асыру  </w:t>
+              <w:t>
+Асыраушысынан айырылу жағдайы бойынша әлеуметтік төлемдерді тағайындау және жүзеге асыру </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11085,52 +10726,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Асыраушысынан айырылу жағдайы бойынша әлеуметтік төлемдерді тоқтата тұру, қайта бастау және тоқтату </w:t>
+              <w:t>
+Асыраушысынан айырылу жағдайы бойынша әлеуметтік төлемдерді тоқтата тұру, қайта бастау және тоқтату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11227,51 +10868,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияның "Орталықтандырылған Дерекқор" автоматтандырылған ақпараттық жүйеда зейнетақылар мен жәрдемақылар төлеу жөніндегі уәкілетті органдағы банктік шоттарға есепке жатқызу жолымен алушыға зейнетақы, жәрдемақылар мен әлеуметтік төлемдерді уақтылы және толық аударуын сақтау</w:t>
+Мемлекеттік корпорацияның "Орталықтандырылған Дерекқор" автоматтандырылған цифрлық жүйеде зейнетақылар мен жәрдемақылар төлеу жөніндегі уәкілетті органдағы банктік шоттарға есепке жатқызу жолымен алушыға зейнетақы, жәрдемақылар мен әлеуметтік төлемдерді уақтылы және толық аударуын сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11367,52 +11008,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-"Орталықтандырылған Дерекқор" автоматтандырылған ақпараттық жүйедағы зейнетақы, жәрдемақылар мен әлеуметтік төлемдерді алушылар бойынша бірдей мәліметтердің "Е-макет" автоматтандырылған ақпараттық жүйемен сәйкес келуі </w:t>
+              <w:t>
+"Орталықтандырылған Дерекқор" автоматтандырылған цифрлық жүйедегі зейнетақы, жәрдемақылар мен әлеуметтік төлемдерді алушылар бойынша бірдей мәліметтердің "Е-макет" автоматтандырылған цифрлық жүйесіне сәйкес келуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11444,153 +11085,196 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z123" w:id="109"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лауазымды адам (адамдар) ________________________________________</w:t>
-[...91 lines deleted...]
-        <w:t xml:space="preserve">                         (тегі, аты, әкесінің аты (бар болса), лауазымы) (қолы)</w:t>
+      Лауазымды адам (-дар) _________________ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лауазымы қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бақылау субъектісінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лауазымы қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -11598,55 +11282,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11972,31 +11656,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>