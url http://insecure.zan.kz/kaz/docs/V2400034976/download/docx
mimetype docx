--- v0 (2025-10-01)
+++ v1 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eef3c4a" w14:textId="eef3c4a">
+    <w:p w14:paraId="ceceffb" w14:textId="ceceffb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік қамсыздандыру, оның ішінде әлеуметтік төлемдердің уақтылы және дұрыс тағайындалуы, Мемлекеттік корпорацияның алушыға әлеуметтік төлемдерді уақтылы және толық аударуы бөлігінде міндетті әлеуметтік сақтандыру саласындағы тәуекел дәрежесін бағалау өлшемшарттарын және тексеру парақтарын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2024 жылғы 20 тамыздағы № 322 және Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2024 жылғы 23 тамыздағы № 68 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 26 тамызда № 34976 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2024 жылғы 20 тамыздағы № 322 және Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2024 жылғы 23 тамыздағы № 68 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 26 тамызда № 34976 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Кәсіпкерлік кодексі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -377,68 +377,50 @@
         <w:t>
       3. Осы бірлескен бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -454,76 +436,93 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Қазақстан Республикасы</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Премьер-Министрінің орынбасары –</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ұлттық экономика министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -735,82 +734,66 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________А. Сарбасов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛГЕН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -833,68 +816,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Құқықтық статистика және</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>арнайы есепке алу жөніндегі комитеті</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1027,87 +992,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның жоғарғы оң жақ бұрышында орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік қамсыздандыру, оның ішінде әлеуметтік төлемдердің уақтылы және дұрыс тағайындалуы, Мемлекеттік корпорацияның алушыға әлеуметтік төлемдерді уақтылы және толық аударуы бөлігінде міндетті әлеуметтік сақтандыру саласындағы тәуекел дәрежесін бағалау өлшемшарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы әлеуметтік қамсыздандыру, оның ішінде әлеуметтік төлемдердің уақтылы және дұрыс тағайындалуы, Мемлекеттік корпорацияның алушыға әлеуметтік төлемдерді уақтылы және толық аударуы бөлігінде міндетті әлеуметтік сақтандыру саласындағы тәуекел дәрежесін бағалау өлшемшарттары (бұдан әрі – Өлшемшарттар) Қазақстан Республикасының Кәсіпкерлік кодексі (бұдан әрі – Кодекс) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1202,1541 +1205,1759 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17371 болып тіркелген) және Қазақстан Республикасы Ұлттық экономика министрі міндетін атқарушының 2022 жылғы 22 маусымдағы № 48 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28577 болып тіркелген) бекітілген Реттеуші мемлекеттік органдардың тәуекелдерді бағалау және басқару жүйесін қалыптастыру қағидаларына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Өлшемшарттарда мынадай ұғымдар пайдаланылды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әлеуметтік қамсыздандыру, оның ішінде әлеуметтік төлемдердің уақтылы және дұрыс тағайындалуы бөлігінде міндетті әлеуметтік сақтандыру саласындағы тәуекел (бұдан әрі – тәуекел) – "Мемлекеттік әлеуметтік сақтандыру қоры" акционерлік қоғамы (бұдан әрі – Қор) филиалдарының тексеру субъектісінің қызметі нәтижесінде әлеуметтік төлемге жүгінген адамдардың заңды мүдделеріне зиян келтіру ықтималдығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) бақылау субъектілері – Қордың әлеуметтік қамсыздандыру, оның ішінде әлеуметтік төлемдердің уақтылы және дұрыс тағайындалуы бөлігінде міндетті әлеуметтік сақтандыру саласындағы қызметті жүзеге асыратын филиалдары; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) балл – тәуекелді есептеудің сандық өлшемі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) деректерді қалыпқа келтіру – әртүрлі шәкілдерде өлшенген мәндерді шартты түрде жалпы шәкілге келтіруді көздейтін статистикалық рәсім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) елеулі бұзушылықтар – әлеуметтік төлемдердің уақтылы және дұрыс тағайындалуы бөлігінде міндетті әлеуметтік сақтандыру саласындағы нормативтік құқықтық актілерде белгіленген талаптарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуметтік төлемдерді тағайындау (тағайындаудан бас тарту), қайта бастау, тоқтата тұру және тоқтату үшін қосымша құжаттар ұсыну қажеттігі туралы өтініш берушіні хабардар ету мерзімдерін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуметтік төлемдерді тағайындау (тағайындаудан бас тарту), қайта қарау туралы сот шешімін орындау тәртібін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуметтік төлемдерді тағайындау, қайта есептеу, тоқтата тұру, қайта бастау, тоқтату және тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау тәртібін бұзу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өрескел бұзушылық – әлеуметтік төлемдердің уақтылы және дұрыс тағайындалуы бөлігінде міндетті әлеуметтік сақтандыру саласындағы нормативтік құқықтық актілерде белгіленген талаптарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әлеуметтік төлемдерді тағайындау немесе бас тарту заңдылығын бұзу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тәуекел дәрежесін бағалау өлшемшарттары – бақылау субъектісінің тікелей қызметімен, салалық даму ерекшеліктерімен және осы дамуға әсер ететін факторлармен байланысты, бақылау субъектілерін (объектілерін) тәуекелдің әртүрлі дәрежелеріне жатқызуға мүмкіндік беретін сандық және сапалық көрсеткіштердің жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тәуекел дәрежесін бағалаудың объективті өлшемшарттары (бұдан әрі – объективті өлшемшарттар) – белгілі бір қызмет саласында тәуекел дәрежесіне байланысты және жеке бақылау субъектісіне (объектісіне) тікелей байланыссыз бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) тәуекел дәрежесін бағалаудың субъективті өлшемшарттары (бұдан әрі – субъективті өлшемшарттар) Өлшемшарттарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нақты бақылау субъектісінің (объектісінің) қызметі нәтижелеріне байланысты бақылау субъектілерін (объектілерін) іріктеу үшін пайдаланылатын тәуекел дәрежесін бағалау өлшемшарттары; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тәуекелдерді бағалау және басқару жүйесі – тиісті қызмет салаларында тәуекелдің жол берілетін деңгейін қамтамасыз ете отырып, кәсіпкерлік еркіндігін шектеудің ең төменгі ықтимал дәрежесі мақсатында бақылау субъектісіне бару арқылы профилактикалық бақылауды және (немесе) талаптарға сәйкестігін тексерулерді кейіннен жүзеге асыру үшін бақылау субъектілерін тәуекел дәрежелері бойынша бөлу арқылы қолайсыз факторлардың туындау ықтималдығын азайтуға бағытталған, сондай-ақ нақты бақылау субъектісі (объектісі) үшін тәуекел деңгейін өзгертуге бағытталған басқарушылық шешімдерді қабылдау және (немесе) осындай бақылау субъектісін (объектісін) бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылаудан және (немесе) талаптарға сәйкестігін тексеруден босату процесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) тексеру парағы – әлеуметтік қамсыздандыру, оның ішінде әлеуметтік төлемдердің уақтылы және дұрыс тағайындалуы, Мемлекеттік корпорацияның алушыға әлеуметтік төлемдерді уақтылы және толық аударуы бөлігінде міндетті әлеуметтік сақтандыру саласындағы бақылау субъектілерінің (объектілерінің) қызметіне, жеке және заңды тұлғалардың, мемлекеттің заңды мүдделерін сақтауға қойылатын талаптардың тізбесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Бақылау субъектілерін (объектілерін) профилактикалық бақылау жүргізу кезінде тәуекелдерді бағалау және басқару жүйесін қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылауды жүзеге асыру кезінде тәуекелдерді басқару мақсаттары үшін бақылау субъектілеріне (объектілеріне) профилактикалық бақылау жүргізу үшін тәуекел дәрежесін бағалау өлшемшарттары кезең-кезеңімен жүзеге асырылатын объективті және субъективті өлшемшарттарды айқындау (шешімдерді мультиөлшемшартты талдау) арқылы қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ықтимал тәуекел мен проблеманың маңыздылығына, бұзушылықтың біржолғы немесе жүйелі сипатына, әрбір ақпарат көзі бойынша бұрын қабылданған шешімдерді талдауға байланысты бақылау субъектілерінің (объектілерінің) қызметіне қойылатын талаптар өрескел, елеулі бұзушылық дәрежелеріне сәйкес келеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылық дәрежесі (өрескел, елеулі) субъективті өлшемшарттар бойынша өрескел, елеулі бұзушылықтардың белгіленген анықтамаларына сәйкес беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Объективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Объективті өлшемшарттарды айқындау тәуекелді айқындау жолымен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тәуекелдің жоғары дәрежесіне әлеуметтік төлемдерді тағайындау, қайта есептеу, тоқтата тұру, қайта бастау, тоқтату және тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау қызметтерін ұсынатын Қордың филиалдары жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Субъективті өлшемшарттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Субъективті өлшемшарттарды айқындау мынадай кезеңдерді қолдана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дерекқорды қалыптастыру және ақпарат жинау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпаратты талдау және тәуекелдерді бағалау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тәуекел дәрежесін бағалау үшін мынадай ақпарат көздері пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бақылау субъектісі ұсынатын есептілік пен мәліметтер мониторингінің нәтижелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) бақылау субъектілеріне (объектілеріне) барудың алдыңғы тексерулер мен профилактикалық бақылау нәтижелері; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қолда бар ақпарат көздерінің негізінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Еңбек және әлеуметтік қорғау комитетінің аумақтық бөлімшелері талдауға және бағалауға жататын субъективті өлшемшарттар бойынша деректерді қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Талдау және бағалау кезінде бақылаудың нақты субъектісіне (объектісіне) қатысты бұрын ескерілген және пайдаланылған субъективті өлшемшарттардың деректері не Қазақстан Республикасының заңнамасына сәйкес талап қою мерзімі өткен деректер қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Жүргізілген профилактикалық бақылаудың қорытындылары бойынша берілген бұзушылықтарды толық көлемде жойған бақылау субъектілеріне қатысты кезекті мемлекеттік бақылау кезеңіне тізімдерді қалыптастыру кезінде оларды енгізуге жол берілмейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қолданылатын ақпарат көздерінің басымдығын және осы Өлшемшарттардың 3-тарауында айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу тәртібіне сәйкес субъективті өлшемшарттар көрсеткішінің маңыздылығын негізге ала отырып, субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші 0-ден 100 балға дейінгі шәкіл бойынша есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіштері бойынша бақылау субъектісіне (объектісіне) мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) жоғары тәуекел дәрежесіне – 71-ден 100 балға дейін қоса алғанда, тәуекел дәрежесінің көрсеткіші кезінде. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қолданылатын ақпарат көздерінің басымдығы және субъективті өлшемшарттар көрсеткіштерінің маңыздылығы осы Өлшемшарттарға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындауға арналған субъективті өлшемшарттар тізбесіне сәйкес, мемлекеттік бақылаудың тиісті саласының ерекшелігі ескеріле отырып, реттеуші мемлекеттік органның тәуекел дәрежесін бағалау өлшемшарттарында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Субъективті өлшемшарттар көрсеткіштерінің маңыздылығы бойынша үлес салмағы мемлекеттік бақылаудың әрбір саласындағы бақылау субъектілерінің (объектілерінің) әрбір біртекті тобы үшін тәуекелді бағалаудағы көрсеткіштің маңыздылығына байланысты айқындалады. Субъективті өлшемшарттар көрсеткіштерінің жол берілетін мәндері Қазақстан Республикасының нормативтік құқықтық актілерімен регламенттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-параграфтың тақырыбы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Қазақстан Республикасының заңнамалық актілеріне сәйкес ерекшелік пен құпиялылықты ескере отырып, ақпараттық жүйелерді пайдаланатын мемлекеттік органдарға арналған тәуекелдерді бағалау және басқару жүйесін қалыптастыру ерекшеліктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тәуекелдерді бағалау және басқару жүйесі бақылау субъектілерін (объектілерін) тәуекелдің нақты дәрежелеріне жатқызатын және бақылау іс-шараларын жүргізу тізімдерін қалыптастыратын ақпараттық жүйелерді пайдалана отырып жүргізіледі, сондай-ақ мемлекеттік статистикаға, ведомстволық статистикалық байқаудың қорытындыларына, сондай-ақ ақпараттық құралдарға негізделеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Субъективті өлшемшарттар бойынша тәуекел дәрежесін есептеу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Осы Өлшемшарттардың 3, 4-тармақтарына сәйкес бақылау субъектісін тәуекел дәрежесіне жатқызу үшін тәуекел дәрежесі көрсеткішін есептеудің мынадай тәртібі қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін (R) есептеу бұзушылықтар бойынша тәуекел дәрежесінің көрсеткішін, бақылау субъектілеріне (объектілеріне) (SP) бару арқылы алдыңғы тексерулер мен профилактикалық бақылаудың нәтижелері бойынша және осы Өлшемшарттарыдың 10-тармағына (SC) сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін қорытындылау 71-ден 100 балға дейінгі диапазонда берілген мәндерді кейін қалыпқа келтіру жолымен автоматтандырылған режимде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rарал = SP + SC, мұндағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rарал – субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – осы Өлшемшарттардың 10-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептеу мемлекеттік бақылаудың әрбір саласындағы бақылаудың әрбір субъектісі (объектісі) бойынша жүргізіледі. Бұл ретте бағаланатын бақылау субъектілерінің (объектілерінің) тізбесі деректерді кейіннен қалыпқа келтіру үшін іріктеу жиынтығын (іріктемені) құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бақылау субъектілеріне (объектілеріне) бару арқылы алдыңғы тексерулер мен профилактикалық бақылау нәтижелері бойынша алынған деректер бойынша 71-ден 100-ге дейінгі балмен бағаланатын бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Өлшемшарттардың 8-тармағында көрсетілген ақпарат көздерінің кез келгені бойынша бір өрескел бұзушылық анықталған кезде бақылау субъектісіне тәуекел дәрежесінің көрсеткіші 100 балл теңестіріледі және оған қатысты бақылау субъектісіне (объектісіне) бара отырып профилактикалық бақылау жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өрескел бұзушылықтар анықталмаған кезде бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші елеулі және болмашы дәрежедегі бұзушылықтар бойынша жиынтық көрсеткішпен есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Елеулі бұзушылықтар көрсеткішін айқындау кезінде 0,7 коэффициенті қолданылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған көрсеткіш мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРз = (SР2 х 100/SР1) х 0,7, мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРз – елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР1 – елеулі бұзушылықтардың талап етілетін саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР2 – анықталған елеулі бұзушылықтардың саны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Болмашы бұзушылықтардың көрсеткішін айқындау кезінде 0,3 коэффициенті қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған көрсеткіш мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн = (SР2 х 100/SР1) х 0,3, мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – болмашы бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР1 – болмашы бұзушылықтардың талап етілетін саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР2 – анықталған болмашы бұзушылықтардың саны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші (SР) 0-ден 100 балға дейінгі шәкіл бойынша есептеледі және мына формула бойынша елеулі және болмашы бұзушылықтардың көрсеткіштерін қосу арқылы айқындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР = SРз + SРн, мұндағы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – бұзушылықтар бойынша тәуекел дәрежесінің көрсеткіші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРз – елеулі бұзушылықтардың көрсеткіші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – болмашы бұзушылықтардың көрсеткіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұзушылықтар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Осы Өлшемшарттардың 10-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткішін есептеу 0-ден 100 балға дейінгі шәкіл бойынша жүргізіледі және мынадай формула бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2692400" cy="825500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -2772,170 +2993,170 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       xi – субъективті өлшемшарт көрсеткіші, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       wi – субъективті өлшем көрсеткішінің үлес салмағы xi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – көрсеткіштер саны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Өлшемшарттардың 10-тармағына сәйкес айқындалған субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің алынған мәні субъективті өлшемшарттар бойынша тәуекел дәрежесі көрсеткішінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. R көрсеткіші бойынша субъектілер (объектілер) бойынша есептелген мәндер 0-ден 100 балға дейінгі диапазонға қалыпқа келтіріледі. Деректерді қалыпқа келтіру әрбір іріктемелі жиынтық (іріктеме) бойынша мынадай формула әдісін пайдалана отырып жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1524000" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -2971,149 +3192,149 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R – бақылау жеке субъектісінің (объектісінің) субъективті өлшемшарттар бойынша тәуекел дәрежесінің көрсеткіші (қорытынды),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmax – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкіл бойынша ең жоғары ықтимал мән (шәкілдің жоғарғы шекарасы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rmin – бір іріктемелі жиынтыққа (іріктемеге) кіретін субъектілер (объектілер) бойынша субъективті өлшемшарттар бойынша тәуекел дәрежесінің шәкіл бойынша ең төменгі ықтимал мән (шәкілдің төменгі шекарасы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Rарал – осы Өлшемшарттардың 12-тармағына сәйкес есептелген субъективті өлшемшарттар бойынша тәуекел дәрежесінің аралық көрсеткіші. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Тексеру парақтары</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z104" w:id="96"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Тексеру парағы бақылау субъектілерінің (объектілерінің) біртекті топтары үшін жасалады және Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3128,71 +3349,187 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес талаптарды қамтиды және Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>143-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағында айқындалған шарттарды сақтай отырып жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Тексеру парақтары осы Бұйрыққа 2-қосымшаға сәйкес нысан бойынша қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3427,68 +3764,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік қамсыздандыру, оның ішінде әлеуметтік төлемдердің уақтылы және дұрыс тағайындалуы, Мемлекеттік корпорацияның алушыға әлеуметтік төлемдерді уақтылы және толық аударуы бөлігінде міндетті әлеуметтік сақтандыру саласындағы талаптарды бұзу дәрежесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5013,57 +5350,50 @@
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өрескел</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5123,64 +5453,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оның ішінде әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төлемдердің уақтылы және</w:t>
+              <w:t>төлемдердің уақтылы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дұрыс тағайындалуы,</w:t>
+              <w:t>және дұрыс тағайындалуы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мемлекеттік корпорацияның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5227,87 +5557,132 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тәуекел дәрежесін бағалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өлшемшарттарына</w:t>
+              <w:t>өлшемшарттарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік қамсыздандыру, оның ішінде әлеуметтік төлемдердің уақтылы және дұрыс тағайындалуы, Мемлекеттік корпорацияның алушыға әлеуметтік төлемдерді уақтылы және толық аударуы бөлігінде міндетті әлеуметтік сақтандыру саласындағы субъективті өлшемшарттар бойынша тәуекел дәрежесін айқындау үшін субъективті өлшемшарттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5420,86 +5795,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Субъективті өлшемшарттар көрсеткіші бойынша ақпарат дереккөзі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z112" w:id="101"/>
-[...34 lines deleted...]
-wi</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңыздылығы бойынша үлес салмағы, балл (сомада 100 балдан аспауға тиіс), wi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6075,51 +6430,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6296,51 +6651,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6517,51 +6872,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6738,51 +7093,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6959,51 +7314,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7180,51 +7535,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7401,51 +7756,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7622,51 +7977,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7843,51 +8198,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8064,51 +8419,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8147,338 +8502,578 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уақытымен тағайындамау /100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-Уақытымен төлеумеу/100%</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11-жол жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 218</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорацияның "Орталықтандырылған Дерекқор" автоматтандырылған ақпараттық жүйеде зейнетақылар мен жәрдемақылар төлеу жөніндегі уәкілетті органдағы банктік шоттарға есепке жатқызу жолымен алушыға зейнетақы, жәрдемақылар мен әлеуметтік төлемдерді уақтылы және толық аударуын сақтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақылау субъектісі ұсынатын есептілік және мәліметтерді мониторингтеу нәтижелері/Мемлекеттік органдар мен ұйымдар ұсынатын мәліметтерді талдау нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уақтылы төлеу / 0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уақытымен төлемеу/100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12-жол жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 218</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Орталықтандырылған Дерекқор" автоматтандырылған ақпараттық жүйедағы зейнетақы, жәрдемақылар мен әлеуметтік төлемдерді алушылар бойынша бірдей мәліметтердің "Е-макет" автоматтандырылған ақпараттық жүйемен сәйкес келуі</w:t>
+"Орталықтандырылған Дерекқор" автоматтандырылған ақпараттық жүйедегі зейнетақы, жәрдемақылар мен әлеуметтік төлемдерді алушылар бойынша бірдей мәліметтердің "Е-макет" автоматтандырылған ақпараттық жүйесіне сәйкес келуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8506,51 +9101,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8578,62 +9173,160 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уақытымен төлеумеу/100%</w:t>
+Уақытымен төлемеу/100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Премьер-Министрінің орынбасары – Ұлттық экономика министрінің 29.05.2026 № 60 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -8687,261 +9380,245 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бірлескен бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік қамсыздандыру, оның ішінде әлеуметтік төлемдердің уақтылы және дұрыс тағайындалуы, Мемлекеттік корпорацияның алушыға әлеуметтік төлемдерді уақтылы және толық аударуы бөлігінде міндетті әлеуметтік сақтандыру саласындағы тексеру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z115" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектіге (объектіге) бару арқылы тексеруді/ профилактикалық бақылауды тағайындаған мемлекеттік орган</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z116" w:id="104"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z116" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z117" w:id="105"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z117" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Субъектіге (объектіге) бару арқылы тексеруді/ профилактикалық бақылауды тағайындау туралы акт _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z118" w:id="104"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         №, күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="106"/>
+    <w:bookmarkStart w:name="z119" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау субъектісінің (объектісінің) атауы _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z120" w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z120" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау субъектісінің (объектісінің) бизнес сәйкестендіру нөмірі __________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z121" w:id="108"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z121" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z122" w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z122" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орналасқан жерінің мекенжайы ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10765,177 +11442,140 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...5 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z123" w:id="109"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лауазымды адам (адамдар) ________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (лауазымы) (қолы) (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z124" w:id="110"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (лауазымы) (қолы) (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z125" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексерілетін субъектінің басшысы ___________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                         (тегі, аты, әкесінің аты (бар болса), лауазымы) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
@@ -10958,55 +11598,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11332,31 +11972,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>