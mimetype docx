--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="80cfd56" w14:textId="80cfd56">
+    <w:p w14:paraId="34fee2c" w14:textId="34fee2c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1710,377 +1710,233 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...164 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Коллекторлық агенттік борышкерлер Коллекторлық қызмет туралы заңның 6-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> екінші бөлігіне сәйкес берешекті реттеу үшін берген өтініштердің және оларды қарау нәтижелерінің есебін Қағидаларға </w:t>
+        <w:t xml:space="preserve"> үшінші бөлігіне сәйкес берешекті реттеу үшін берген өтініштердің және оларды қарау нәтижелерінің есебін Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша берешекті реттеудің қолданылған шараларын және берешекті өтеу талаптарын өзгертуден бас тарту себептерін көрсете отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 26.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (01.05.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мерзімді әскери қызметтің әскери қызметшілері (бұдан әрі – борышкер-әскери қызметші) бойынша негізгі борыш және берешекті өтеу талаптарын өзгерту туралы шешім қабылдау уақытында негізгі борыштың қалдығына есептелген сыйақы бойынша мерзімді әскери қызмет өткеру мерзімін және ол аяқталғаннан кейін күнтізбелік 60 (алпыс) күнді қамтитын кезеңге төлемдерді кейінге қалдыру шартқа немесе кепіл шартына қосымша келісімдерге қол қоймай, шарт бойынша мерзімді ұлғайту және төлемдер мөлшерін сақтау түрінде жаңа төлемдер кестесін белгілеу арқылы ұсынылады, бұл туралы борышкер-әскери қызметшіге шартта көзделген тәсілмен және (немесе) Коллекторлық қызмет туралы заңның 6-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Төлемдерді кейінге қалдырудан бас тартқан кезде борышкер-әскери қызметші (сенімхат бойынша борышкер-әскери қызметшінің мүддесі үшін әрекет ететін үшінші тұлға) коллекторлық агенттіктің хабарламасын алған күннен бастап күнтізбелік 14 (он төрт) күн ішінде шартта көзделген тәсілмен және (немесе) Коллекторлық қызмет туралы заңның 6-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2231,188 +2087,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Коллекторлық агенттіктің берешекті реттеу жөнінде шешім қабылдау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Коллекторлық агенттіктің берешекті өтеу талаптарын өзгерту туралы шешім қабылдауы коллекторлық агенттіктің атқарушы органы бекітетін ішкі құжаттарға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттіктің ішкі құжаттарында, бұлармен шектелмей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) берешекті реттеу туралы шешім қабылдау процесіне қатысатын коллекторлық агенттіктің лауазымды адамдарының, бөлімшелері мен қызметкерлерінің құрылымы, міндеттері, функциялары мен өкілеттіктері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) берешекті реттеуге бағытталған қызметті жүзеге асыру барысында коллекторлық агенттік қызметкерлерінің борышкермен және (немесе) оның өкілімен іс-әрекетінің әдеп стандарттары мен іс-қимыл нормалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) борышкердің берешекті өтеу талаптарына өзгерістер енгізу рәсімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мынадай тұлғаларды қоса алғанда, бірақ олармен шектелмей, борышкерлер санаттарының тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек ұтқырлығы орталығында жұмыссыз ретінде тіркелген не орташа айлық кірісі төмендеген тұлғалар (міндеттеме бойынша барлық борышкерлердің жиынтық орташа айлық кірісі);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2605,90 +2461,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оларға қатысты жазатайым оқиға, үшінші тұлғалардың құқыққа қайшы әрекеттері (айналымдағы тауарларды немесе борышкер кәсіпкерлік қызметті жүзеге асыру үшін пайдаланған өзге де мүлікті ұрлау), өрт, су басу салдарынан материалдық залал келтірілген, шартта тіркеу немесе тұру мекенжайы ретінде көрсетілген мекенжай бойынша борышкердің жылжымайтын мүлкі жойылған немесе дүлей күштің, яғни осы жағдайлар кезінде төтенше және алдын алуға болмайтын мән-жайлардың (дүлей құбылыстар, әскери іс-қимылдар, төтенше жағдай) салдарынан берешекті өтеу талаптарының орындалмауы орын алған мән-жайлар белгіленген тұлғалар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Борышкердің орташа айлық кірісінің (шарт бойынша барлық борышкерлердің жиынтық орташа айлық кірісінің) төмендеуі деп борышкердің өтінішпен жүгінген айының алдындағы екі айдағы борышкердің орташа айлық кірісінің (шарт бойынша барлық борышкерлердің жиынтық орташа айлық кірісінің) борышкердің өтінішпен жүгінген айының алдындағы алты айға есептелген борышкердің орташа айлық кірісімен (борышкерлердің жиынтық орташа айлық кірісімен) салыстырғанда 30 (отыз) пайыздан аса төмендеуі түсініледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) борышкердің санатын растау үшін қажетті құжаттар тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) борышкерлер санаттарын және берешекті өтеу талаптарының орындалмауына әкеп соққан мән-жайларды ескере отыратын, берешекті реттеу шараларын қамтитын шешім қабылдау матрицасы, оның ішінде, бірақ олармен шектелмей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі борыш және (немесе) сыйақы бойынша төлемдерді кейінге қалдыруға немесе бөліп төлеуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2807,108 +2663,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кепілге салынған мүлікті коллекторлық агенттікке беру жолымен міндеттемені орындаудың орнына бас тарту төлемін беруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       міндеттемені сатып алушыға бере отырып, ипотека мәні болып табылатын жылжымайтын мүлікті сату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Берешекті өтеу талаптарын өзгерту туралы шешім қабылдау шешім қабылдау матрицасының нәтижелері негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешімдер қабылдау матрицасы берешекті өтеу талаптарының орындалмауына әкеп соқтырған мән-жайлар құжаттамалық расталған жағдайда борышкердің санатына, әлеуметтік және қаржылық жағдайына байланысты борыш жүктемесін төмендетуге бағытталған берешекті реттеудің бір және (немесе) бірнеше шараларын қолдануға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Шешімдер қабылдау матрицасы борышкер үшін оларды жақсарту талаптарында коллекторлық агенттіктің берешекті өтеу талаптарын біржақты тәртіппен өзгертуге мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалардың мақсаттары үшін берешекті өтеу талаптарын жақсарту деп:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3013,70 +2869,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Коллекторлық агенттік қолданған жақсартатын талаптардан бас тартқан кезде, борышкер коллекторлық агенттіктің хабарламасын алған күннен бастап күнтізбелік 14 (он төрт) күн ішінде Коллекторлық қызмет туралы заңның 6-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бас тарту туралы өтініш жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қағидалардың 7-тармағының 4) және 5) тармақшаларында көзделген ақпарат, сондай-ақ коллекторлық агенттік ұсынатын берешекті реттеу шаралары коллекторлық агенттіктің ресми интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3181,68 +3037,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________ мырза (ханымға)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мекенжайы: ________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Берешекті өтеу талаптарын өзгертуден бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "_______________" ЖШС (бұдан әрі – Коллекторлық агенттік) Сіздің </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3738,68 +3594,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қолданылған берешекті реттеу шараларын және берешекті өтеу талаптарын өзгертуден бас тарту себептерін көрсете отырып борышкерлердің берешекті реттеу үшін берген өтініштерін және оларды қарау нәтижелерін есепке алу (есепті жылдың басынан бастап өсу ретімен)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 26.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25447,68 +25303,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____ жылғы 1___ жағдай бойынша (коллекторлық агенттіктің атауы) банктік қарыз шартының және (немесе) микрокредит беру туралы шарттың талаптарына енгізілген өзгерістер туралы ақпарат (есепті жылдың басынан бастап өсу ретімен)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша алып тасталды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 26.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25638,68 +25494,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____ жылғы 1________ жағдай бойынша (коллекторлық агенттіктің атауы) берешекті өтеу талаптарын өзгертуден бас тарту себептері туралы (есепті жылдың басынан бастап) ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша алып тасталды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 26.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25743,55 +25599,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26117,31 +25973,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>