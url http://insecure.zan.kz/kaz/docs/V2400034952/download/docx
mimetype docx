--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="34fee2c" w14:textId="34fee2c">
+    <w:p w14:paraId="408668d" w14:textId="408668d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1710,52 +1710,502 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпнесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-3-тармағының бірінші бөлігі жаңа редакцияда көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа енгізіледі) қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-3. Банктер, микроқаржы қызметін жүзеге асыратын ұйымдар болып табылатын екі және одан да көп кредиторлар алдында мерзімі өткен берешегі болған кезде (ломбардтарды қоспағанда), банктік қарыз шарты бойынша немесе микрокредит беру туралы шарт бойынша талап ету құқықтары берілген коллекторлық агенттіктер (бұдан әрі - кредиторлар), мүлік кепілімен қамтамасыз етілмеген тұтынушылық банктік қарыздар және тұтынушылық микрокредиттер бойынша қарыз алушы берешекті ұжымдық реттеу үшін қаржы омбудсманы қызметінің жанында жұмыс істейтін ұжымдық реттеу платформасы арқылы жүгінуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берешекті ұжымдық реттеу деп қарыз алушының банктер, микроқаржы ұйымдары не коллекторлық агенттіктер болып табылатын екі немесе одан көп кредитор алдындағы кепіл мүлкімен қамтамасыз етілмеген тұтынушылық банктік қарыздар мен тұтынушылық микрокредиттер бойынша мерзімі өткен берешегін реттеуге осы барлық кредитордың қатысуын көздейтін сотқа дейінгі реттеу рәсімі түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z56" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Берешекті ұжымдық реттеу "Банктік қарыз шартының және микрокредит беру туралы шарттың талаптарына өзгерістерді қарау қағидаларын, қарыз алушы жеке тұлғаның банктік қарыз шартының және микрокредит беру туралы шарттың талаптарына өзгерістер енгізу туралы өтінішіне қоса берілетін құжаттардың тізбесін, сондай-ақ банктің және микроқаржылық қызметті жүзеге асыратын ұйымның, уәкілетті органның қарыз алушы жеке тұлғалардың банктік қарыз шартының және микрокредит беру туралы шарттың талаптарына өзгерістер енгізу туралы өтініштерін қарау нәтижелері туралы уәкілетті органға хабарлау тәртібін бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 28 сәуірдегі № 83 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 38583 болып тіркелген) көзделген тәртіппен және талаптармен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z57" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы тармақтың мақсаттары үшін тұтынушылық кредит деп "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34) тармақшасына сәйкес тұтынушылық банктік қарыз және "Микроқаржылық қызмет туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-2) тармақшасына сәйкес тұтынушылық микрокредит түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 4-3-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-4. Ұжымдық реттеуге жататын берешектің өлшемшарттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z59" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) банктер, микроқаржы ұйымдары не коллекторлық агенттіктер болып табылатын екі және одан да көп кредитор алдындағы кепіл мүлкімен қамтамасыз етілмеген тұтынушылық банктік қарыздар және тұтынушылық микрокредиттер бойынша мерзімі өткен берешек қатарынан күнтізбелік 90 (тоқсан) күннен асады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z60" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қарыз алушының берешегі берешекті ұжымдық реттеу туралы өтініш берудің алдындағы 12 (он екі) ай ішінде ұжымдық реттеу рәсімінің мәні болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z61" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қарыз алушы берешекті ұжымдық реттеу туралы өтініш берген күні "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы туралы" Қазақстан Республикасының Заңында көзделген тәртіппен қарыз алушыға қатысты төлем қабілеттілігін қалпына келтіру, соттан тыс немесе сот банкроттығы рәсімін қолдану туралы қозғалған істің болмауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z62" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берешекті ұжымдық реттеу рәсіміне қатысушылар болып табылатын кредиторлардың талаптары бойынша берешекті өндіріп алу туралы заңды күшіне енген сот актілерінің не нотариустың атқарушылық жазбаларының, сондай-ақ олардың негізінде қозғалған атқарушылық істің болуы қарыз алушының атқарушылық әрекеттер жасау шығыстарын төлеген және жеке сот орындаушысы қызметінің ақысын төлеген жағдайда, оны көрсетілген рәсімге жіберуге кедергі болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 4-4-тармақпен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 27.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Коллекторлық агенттік борышкерлер Коллекторлық қызмет туралы заңның 6-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1770,51 +2220,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші бөлігіне сәйкес берешекті реттеу үшін берген өтініштердің және оларды қарау нәтижелерінің есебін Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша берешекті реттеудің қолданылған шараларын және берешекті өтеу талаптарын өзгертуден бас тарту себептерін көрсете отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1853,90 +2303,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мерзімді әскери қызметтің әскери қызметшілері (бұдан әрі – борышкер-әскери қызметші) бойынша негізгі борыш және берешекті өтеу талаптарын өзгерту туралы шешім қабылдау уақытында негізгі борыштың қалдығына есептелген сыйақы бойынша мерзімді әскери қызмет өткеру мерзімін және ол аяқталғаннан кейін күнтізбелік 60 (алпыс) күнді қамтитын кезеңге төлемдерді кейінге қалдыру шартқа немесе кепіл шартына қосымша келісімдерге қол қоймай, шарт бойынша мерзімді ұлғайту және төлемдер мөлшерін сақтау түрінде жаңа төлемдер кестесін белгілеу арқылы ұсынылады, бұл туралы борышкер-әскери қызметшіге шартта көзделген тәсілмен және (немесе) Коллекторлық қызмет туралы заңның 6-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Төлемдерді кейінге қалдырудан бас тартқан кезде борышкер-әскери қызметші (сенімхат бойынша борышкер-әскери қызметшінің мүддесі үшін әрекет ететін үшінші тұлға) коллекторлық агенттіктің хабарламасын алған күннен бастап күнтізбелік 14 (он төрт) күн ішінде шартта көзделген тәсілмен және (немесе) Коллекторлық қызмет туралы заңның 6-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2087,188 +2537,188 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Коллекторлық агенттіктің берешекті реттеу жөнінде шешім қабылдау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z30" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Коллекторлық агенттіктің берешекті өтеу талаптарын өзгерту туралы шешім қабылдауы коллекторлық агенттіктің атқарушы органы бекітетін ішкі құжаттарға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z31" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коллекторлық агенттіктің ішкі құжаттарында, бұлармен шектелмей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z32" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) берешекті реттеу туралы шешім қабылдау процесіне қатысатын коллекторлық агенттіктің лауазымды адамдарының, бөлімшелері мен қызметкерлерінің құрылымы, міндеттері, функциялары мен өкілеттіктері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z33" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) берешекті реттеуге бағытталған қызметті жүзеге асыру барысында коллекторлық агенттік қызметкерлерінің борышкермен және (немесе) оның өкілімен іс-әрекетінің әдеп стандарттары мен іс-қимыл нормалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z34" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) борышкердің берешекті өтеу талаптарына өзгерістер енгізу рәсімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z35" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мынадай тұлғаларды қоса алғанда, бірақ олармен шектелмей, борышкерлер санаттарының тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек ұтқырлығы орталығында жұмыссыз ретінде тіркелген не орташа айлық кірісі төмендеген тұлғалар (міндеттеме бойынша барлық борышкерлердің жиынтық орташа айлық кірісі);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2461,90 +2911,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оларға қатысты жазатайым оқиға, үшінші тұлғалардың құқыққа қайшы әрекеттері (айналымдағы тауарларды немесе борышкер кәсіпкерлік қызметті жүзеге асыру үшін пайдаланған өзге де мүлікті ұрлау), өрт, су басу салдарынан материалдық залал келтірілген, шартта тіркеу немесе тұру мекенжайы ретінде көрсетілген мекенжай бойынша борышкердің жылжымайтын мүлкі жойылған немесе дүлей күштің, яғни осы жағдайлар кезінде төтенше және алдын алуға болмайтын мән-жайлардың (дүлей құбылыстар, әскери іс-қимылдар, төтенше жағдай) салдарынан берешекті өтеу талаптарының орындалмауы орын алған мән-жайлар белгіленген тұлғалар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Борышкердің орташа айлық кірісінің (шарт бойынша барлық борышкерлердің жиынтық орташа айлық кірісінің) төмендеуі деп борышкердің өтінішпен жүгінген айының алдындағы екі айдағы борышкердің орташа айлық кірісінің (шарт бойынша барлық борышкерлердің жиынтық орташа айлық кірісінің) борышкердің өтінішпен жүгінген айының алдындағы алты айға есептелген борышкердің орташа айлық кірісімен (борышкерлердің жиынтық орташа айлық кірісімен) салыстырғанда 30 (отыз) пайыздан аса төмендеуі түсініледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkStart w:name="z36" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) борышкердің санатын растау үшін қажетті құжаттар тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z37" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) борышкерлер санаттарын және берешекті өтеу талаптарының орындалмауына әкеп соққан мән-жайларды ескере отыратын, берешекті реттеу шараларын қамтитын шешім қабылдау матрицасы, оның ішінде, бірақ олармен шектелмей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі борыш және (немесе) сыйақы бойынша төлемдерді кейінге қалдыруға немесе бөліп төлеуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2663,108 +3113,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кепілге салынған мүлікті коллекторлық агенттікке беру жолымен міндеттемені орындаудың орнына бас тарту төлемін беруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       міндеттемені сатып алушыға бере отырып, ипотека мәні болып табылатын жылжымайтын мүлікті сату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Берешекті өтеу талаптарын өзгерту туралы шешім қабылдау шешім қабылдау матрицасының нәтижелері негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шешімдер қабылдау матрицасы берешекті өтеу талаптарының орындалмауына әкеп соқтырған мән-жайлар құжаттамалық расталған жағдайда борышкердің санатына, әлеуметтік және қаржылық жағдайына байланысты борыш жүктемесін төмендетуге бағытталған берешекті реттеудің бір және (немесе) бірнеше шараларын қолдануға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Шешімдер қабылдау матрицасы борышкер үшін оларды жақсарту талаптарында коллекторлық агенттіктің берешекті өтеу талаптарын біржақты тәртіппен өзгертуге мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағидалардың мақсаттары үшін берешекті өтеу талаптарын жақсарту деп:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2869,70 +3319,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Коллекторлық агенттік қолданған жақсартатын талаптардан бас тартқан кезде, борышкер коллекторлық агенттіктің хабарламасын алған күннен бастап күнтізбелік 14 (он төрт) күн ішінде Коллекторлық қызмет туралы заңның 6-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бас тарту туралы өтініш жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қағидалардың 7-тармағының 4) және 5) тармақшаларында көзделген ақпарат, сондай-ақ коллекторлық агенттік ұсынатын берешекті реттеу шаралары коллекторлық агенттіктің ресми интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3037,68 +3487,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________ мырза (ханымға)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мекенжайы: ________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Берешекті өтеу талаптарын өзгертуден бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "_______________" ЖШС (бұдан әрі – Коллекторлық агенттік) Сіздің </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3594,68 +4044,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:bookmarkStart w:name="z44" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қолданылған берешекті реттеу шараларын және берешекті өтеу талаптарын өзгертуден бас тарту себептерін көрсете отырып борышкерлердің берешекті реттеу үшін берген өтініштерін және оларды қарау нәтижелерін есепке алу (есепті жылдың басынан бастап өсу ретімен)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 26.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25303,68 +25753,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____ жылғы 1___ жағдай бойынша (коллекторлық агенттіктің атауы) банктік қарыз шартының және (немесе) микрокредит беру туралы шарттың талаптарына енгізілген өзгерістер туралы ақпарат (есепті жылдың басынан бастап өсу ретімен)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша алып тасталды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 26.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25494,68 +25944,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____ жылғы 1________ жағдай бойынша (коллекторлық агенттіктің атауы) берешекті өтеу талаптарын өзгертуден бас тарту себептері туралы (есепті жылдың басынан бастап) ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша алып тасталды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 26.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25599,55 +26049,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25973,31 +26423,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>