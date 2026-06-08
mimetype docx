--- v0 (2025-10-03)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7c183d2" w14:textId="7c183d2">
+    <w:p w14:paraId="2326640" w14:textId="2326640">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемелерін, капиталының мөлшерін және Ашық валюталық позицияны есептеу қағидалары мен оның лимиттерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 13 қыркүйектегі № 170 қаулысына және "Пруденциялық нормативтердi және микроқаржылық қызметті жүзеге асыратын ұйымның сақтауы мiндеттi өзге де нормалар мен лимиттердi, оларды есептеу әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 14 қарашадағы № 192 қаулысына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 16 тамыздағы № 63 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 19 тамызда № 34945 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 16 тамыздағы № 63 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 19 тамызда № 34945 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -189,1863 +189,517 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемелерін, капиталының мөлшерін және Ашық валюталық позицияны есептеу қағидалары мен оның лимиттерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 13 қыркүйектегі № 170 </w:t>
+      2. "Пруденциялық нормативтердi және микроқаржылық қызметті жүзеге асыратын ұйымның сақтауы мiндеттi өзге де нормалар мен лимиттердi, оларды есептеу әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 14 қарашадағы № 192 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15886 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін: </w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19629 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z12" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемелерінде, капиталының </w:t>
-[...9 lines deleted...]
-        <w:t>мөлшерінде</w:t>
+      көрсетілген қаулымен бекітілген Пруденциялық нормативтер және микроқаржылық қызметті жүзеге асыратын ұйымның сақтауы мiндеттi өзге де нормалар мен лимиттерде, оларды есептеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>әдістемесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...19 lines deleted...]
-        <w:t>2-тармақтар</w:t>
+        <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...162 lines deleted...]
-      меншiктi капитал жеткiлiктiлiгінің коэффициенті; </w:t>
+    <w:bookmarkStart w:name="z14" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Пруденциялық нормативтердің және микроқаржылық қызметті жүзеге асыратын ұйымның сақтауы міндетті өзге де нормалар мен лимиттердің құрамына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) микроқаржы ұйымы үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жарғылық капиталдың ең төменгі мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншікті капиталдың ең төменгі мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншікті капиталдың жеткіліктілігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бір қарыз алушыға келетін тәуекелдің ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өтімділік коэффициенттері;</w:t>
-[...1182 lines deleted...]
-      "2. Пруденциялық нормативтердің және микроқаржылық қызметті жүзеге асыратын ұйымның сақтауы міндетті өзге де нормалар мен лимиттердің құрамына:</w:t>
+      левередж коэффициенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарыз алушының кірісіне қатысты борыш коэффициенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредиттік серіктестік үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жарғылық капиталдың ең төменгі мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      меншікті капиталдың ең төменгі мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      левередж коэффициенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ломбард үшін – жарғылық капиталдың ең төменгі мөлшері кіреді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 4-тараумен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p>
-[...231 lines deleted...]
-      мынадай мазмұндағы 4-тараумен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z16" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4-тарау. Микроқаржы ұйымы қарыз алушысының кірісіне қатысты борыш коэффициенті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Микроқаржы ұйымы (кредиттік серіктестік пен ломбардты қоспағанда):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2256,166 +910,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       ҚЖЖТ – қарыз алушының жылдық жиынтық табысы қарыз алушының өтініш берген күнінің алдындағы соңғы 6 (алты) айдағы, Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19670 болып тіркелген, Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 28 қарашадағы № 215 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Микроқаржылық қызметті жүзеге асыратын ұйым қарыз алушысының борыштық жүктемесінің коэффициентін есептеу қағидаларын және шекті мәнінің 6-тармағының екінші бөлігінде көрсетілген өлшемшарттар негізінде айқындалған қарыз алушының жалақысының және (немесе) табыстарының өзге де түрлерінің орташа айлық сомасын 12-ге көбейтіп есептеледі.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қаржы ұйымдарының әдіснамасы және пруденциялық реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
-[...15 lines deleted...]
-      1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2831,18287 +1469,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 63 Қаулыға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...141 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
-[...18091 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21145,3823 +1585,123 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Салымдардың кредиттiк</w:t>
-[...713 lines deleted...]
-              </w:rPr>
               <w:t>Қаулыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...154 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
-[...2881 lines deleted...]
-</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -24969,55 +1709,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>