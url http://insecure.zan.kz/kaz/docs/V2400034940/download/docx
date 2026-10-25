--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6795bff" w14:textId="6795bff">
+    <w:p w14:paraId="e1e6e95" w14:textId="e1e6e95">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ғарыш қызметі саласындағы әкімшілік деректерді жинақтауға арналған нысандарды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 15 тамыздағы № 493/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 19 тамызда № 34940 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 15 тамыздағы № 493/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 19 тамызда № 34940 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -492,315 +493,589 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасының жерін қашықтықтан зондтаудың алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер";</w:t>
+        <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасының Жерді қашықтықтан зондтаудың орта шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) алып тасталды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Бәйтерек" ғарыштық зымыран кешенін құрудың аяқталу деңгейі бойынша мәліметтер";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) алып тасталды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13) алып тасталды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14) алып тасталды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасының Жерді қашықтықтан зондтаудың жоғары шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkStart w:name="z171" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12) осы бұйрыққа </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Заңды және жеке тұлғалар үшін орташа рұқсатты Жерді қашықтықтан зондтаудың қолжетімді деректерінің көлемі бойынша мәліметтер";</w:t>
+      16) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасының ғарыштық байланыс жүйесін құрудың аяқталу деңгейі бойынша мәліметтер";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:bookmarkStart w:name="z172" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13) осы бұйрыққа </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "Қазақстан Республикасының және жақын шет елдердің аумағында "KazSat" сериялы ғарыш аппараттарының транспондерлік сыйымдылығын ұсыну жөніндегі қызметтер көлемі бойынша мәліметтер";</w:t>
+      17) осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Кешенді және ұшу сынақтарының барлық кезеңдерінен өткен "Бәйтерек" ғарыш зымыран кешені бойынша мәліметтер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес "KazSTSat ғарыш аппаратының тәжірибелік пайдалану деңгейі бойынша мәліметтер" ғарыш қызметі саласындағы әкімшілік деректерді жинауға арналған нысандар бекітілсін.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Аэроғарыш комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Аэроғарыш комитеті заңнамада белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -815,91 +1090,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтер ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1192,90 +1467,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Цифрлық даму, инновациялар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және аэроғарыш өнеркәсібі </w:t>
+              <w:t>және аэроғарыш</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрі</w:t>
+              <w:t>өнеркәсібі министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 15 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1335,265 +1610,408 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді жинауға</w:t>
+              <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған нысан</w:t>
+              <w:t>жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Технологиялардың дайындық деңгейін арттыру (технологияларды енгізу және өндіру үшін әзірленген және берілген саны) бойынша мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: "Технологиялардың дайындық деңгейін арттыру (технологияларды енгізу және өндіру үшін әзірленген және берілген саны) бойынша мәліметтер"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 1-ТДД</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: жылдық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 202_ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Ghalam" жауапкершілігі шектеулі серіктестігі, "Ұлттық ғарыштық зерттеулер мен технологиялар орталығы" акционерлік қоғамы, "В.Г. Фесенков атындағы астрофизикалық институт" жауапкершілігі шектеулі серіктестігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есептік кезеңнен кейінгі жылдың 15 сәуірінен кешіктірмей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5270500" cy="444500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5270500" cy="444500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...172 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: қағаз жеткізгіште.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1608,195 +2026,245 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әзірлеменің аты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әзірлеменің аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Іске асыру мерзімі (жыл)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іске асыру мерзімі (жыл)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Орындалу жағдайы (%)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайыздық қатынаста орындалу мәртебесі (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Іске асыру барысы туралы ақпарат</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іске асыру барысы туралы ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2112,248 +2580,194 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...196 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Атауы ______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы _________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ___________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Орындаушы_________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               тегі, аты және әкесінің аты (ол болған жағдайда), қолы, телефоны</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе оның міндетін атқарушы тұлға </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   тегі, аты және әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды қоспағанда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2387,307 +2801,294 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Ғарыш қызметі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саласындағы әкімшілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">деректерді өтеусіз негізде </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жинауға арналған </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>"Технологиялардың дайындық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">деңгейін арттыру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(технологияларды енгізу және </w:t>
+              <w:t>(технологияларды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өндіру үшін әзірленген және </w:t>
+              <w:t>енгізу және өндіру үшін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>берілген саны) бойынша</w:t>
+              <w:t>әзірленген және берілген саны)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мәліметтер" ғарыш қызметі</w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve">арналған нысанға </w:t>
+              <w:t>бойынша мәліметтер" нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z174" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді жинауға арналған "Технологиялардың дайындық деңгейін арттыру (технологияларды енгізу және өндіру үшін әзірленген және берілген саны) бойынша мәліметтер" нысанын толтыру бойынша түсініктеме</w:t>
-[...101 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Технологиялардың дайындық деңгейін арттыру (технологияларды енгізу және өндіру үшін әзірленген және берілген саны) бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 1-ТДД, жылдық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Технологиялардың дайындық деңгейін арттыру (технологияларды енгізу және өндіру үшін әзірленген және берілген саны) бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. нысанның 2-бағанында әзірленіп жатқан әзірлеменің аты көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. нысанның 3-бағанында іске асыру мерзімі (жыл) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. нысанның 4-бағанында пайыздық қатынаста орындалу мәртебесі (%) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. нысанның 5-бағанында іске асыру барысы туралы ақпарат көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2721,116 +3122,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Цифрлық даму, инновациялар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және аэроғарыш өнеркәсібі</w:t>
+              <w:t>және аэроғарыш</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">министрі </w:t>
+              <w:t>өнеркәсібі министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 жылғы 15 тамыздағы </w:t>
+              <w:t>2024 жылғы 15 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 493/НҚ бұйрығына </w:t>
+              <w:t>№ 493/НҚ бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2864,265 +3265,408 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді жинауға</w:t>
+              <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған нысан</w:t>
+              <w:t>жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстандық ғарыш аппараттарынан Жерді қашықтықтан зондтау түсірілімінің кезеңділігі мен қамтылуын ұлғайту бойынша мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: "Қазақстандық ғарыш аппараттарынан Жерді қашықтықтан зондтау түсірілімінің кезеңділігі мен қамтылуын ұлғайту бойынша мәліметтер"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 2-ЖҚЗ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: жылдық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 202_ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Қазақстан Ғарыш Сапары" Ұлттық компаниясы" акционерлік қоғамы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есепті кезеңнен кейінгі жылдың 15 сәуірінен кешіктірмей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5359400" cy="520700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5359400" cy="520700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...172 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: қағаз жеткізгіште</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3138,231 +3682,331 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жерді қашықтықтан зондтау ғарыш жүйесі атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жерді қашықтықтан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зондтау ғарыш жүйесі атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жерді қашықтықтан зондтау ғарыш жүйесі өнімділігі (миллион шаршы километр)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жерді қашықтықтан зондтау ғарыш </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүйесі өнімділігі (миллион шаршы километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кезеңдегі тәулік саны (жыл)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кезеңдегі тәулік саны (жыл)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жүйенің сенімділік коэффициенті (өлшемсіз)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жүйенің сенімділік </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>коэффициенті (өлшемсіз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жылына жүргізілген ғарыштық түсірілім көлемі (миллион шаршы километр)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жылына жүргізілген ғарыштық </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түсірілім көлемі (миллион шаршы километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3746,248 +4390,194 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...196 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Атауы _______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ___________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы_________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                тегі, аты және әкесінің аты (ол болған жағдайда), қолы, телефоны</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе оның міндетін атқарушы тұлға </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               тегі, аты және әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды қоспағанда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4021,343 +4611,312 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Қазақстандық ғарыш </w:t>
+              <w:t>Ғарыш қызметі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аппараттарынан</w:t>
+              <w:t>саласындағы әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жерді қашықтықтан зондтау</w:t>
+              <w:t>деректерді өтеусіз негізде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>түсірілімінің кезеңділігі мен</w:t>
+              <w:t xml:space="preserve">жинауға арналған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қамтылуын ұлғайту бойынша</w:t>
+              <w:t>"Қазақстандық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мәліметтер" ғарыш қызметі</w:t>
+              <w:t>ғарыш аппараттарынан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласындағы әкімшілік</w:t>
+              <w:t>Жерді қашықтықтан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">деректерді жинауға </w:t>
+              <w:t>зондтау түсірілімінің кезеңділігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">арналған нысанға </w:t>
+              <w:t>мен қамтылуын ұлғайту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>бойынша мәліметтер"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z176" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді жинауға арналған "Қазақстандық ғарыш аппараттарынан Жерді қашықтықтан зондтау түсірілімінің кезеңділігі мен қамтылуын ұлғайту бойынша мәліметтер" нысанын толтыру бойынша түсініктеме</w:t>
-[...137 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Қазақстандық ғарыш аппараттарынан Жерді қашықтықтан зондтау түсірілімінің кезеңділігі мен қамтылуын ұлғайту бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 2-ЖҚЗ, жылдық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Қазақстандық ғарыш аппараттарынан Жерді қашықтықтан зондтау түсірілімінің кезеңділігі мен қамтылуын ұлғайту бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. нысанның 2-бағанында Қазақстан Республикасының Жерді қашықтықтан зондтау ғарыш жүйесінің атауы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. нысанның 3-бағанында Қазақстан Республикасының Жерді қашықтықтан зондтау ғарыш жүйесінің өнімділігі (миллион шаршы километр) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. нысанның 4-бағанында кезеңдегі тәулік саны (жыл) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. нысанның 5-бағанында Қазақстан Республикасының Жерді қашықтықтан зондтау ғарыш жүйесінің қолданылатын сенімділік коэффициенті (өлшемсіз) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. нысанның 6-бағанында есепті жылы жүргізілген ғарыштық түсірілім көлемі (миллион шаршы километр) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4391,116 +4950,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Цифрлық даму, инновациялар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және аэроғарыш өнеркәсібі</w:t>
+              <w:t>және аэроғарыш</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">министрі </w:t>
+              <w:t>өнеркәсібі министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 жылғы 15 тамыздағы </w:t>
+              <w:t>2024 жылғы 15 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 493/НҚ бұйрығына </w:t>
+              <w:t>№ 493/НҚ бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4534,209 +5093,208 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді жинауға</w:t>
-[...64 lines deleted...]
-              <w:t>арналған нысан</w:t>
+              <w:t>Әкімшілік деректерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экономика салаларын ғарыштық мониторингтің цифрлық платформаларымен 100% қамту бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...65 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Индексі: 3-ҒМ </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: "Экономика салаларын ғарыштық мониторингтің цифрлық платформаларымен 100% қамту бойынша мәліметтер"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 3-ҒМ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: жылдық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4746,89 +5304,197 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 202_ жыл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпаратты ұсынатын тұлғалар тобы: "Қазақстан Ғарыш Сапары" Ұлттық компаниясы" акционерлік қоғамы</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="36"/>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Қазақстан Ғарыш Сапары" Ұлттық компаниясы" акционерлік қоғамы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есепті кезеңнен кейінгі жылдың 15 сәуірінен кешіктірмей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5359400" cy="469900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5359400" cy="469900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: қағаз жеткізгіште</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4841,159 +5507,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдалануға берілген ғарыштық мониторингтің</w:t>
-[...17 lines deleted...]
-цифрлық платформаларының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдалануға берілген ғарыштық мониторингтің цифрлық платформаларының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пайдалануға берілген ғарыштық мониторингтің</w:t>
-[...17 lines deleted...]
-цифрлық платформаларының саны (бірлік)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдалануға берілген ғарыштық мониторингтің цифрлық платформаларының саны (бірлік)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5173,262 +5833,192 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...160 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Атауы ______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы _________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ___________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы_________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  тегі, аты және әкесінің аты (ол болған жағдайда), қолы, телефоны </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе оның міндетін атқарушы тұлға </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         тегі, аты және әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды қоспағанда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5464,238 +6054,232 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Экономика салаларын</w:t>
+              <w:t>Ғарыш қызметі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ғарыштық мониторингтің </w:t>
+              <w:t>саласындағы әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">цифрлық платформаларымен </w:t>
+              <w:t>деректерді өтеусіз негізде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">100% қамту бойынша </w:t>
+              <w:t>жинауға арналған "Экономика</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мәліметтер" ғарыш қызметі</w:t>
+              <w:t>салаларын ғарыштық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласындағы әкімшілік</w:t>
+              <w:t>мониторингтің цифрлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">деректерді жинауға </w:t>
+              <w:t>платформаларымен 100%</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">арналған нысанға </w:t>
+              <w:t>қамту бойынша мәліметтер"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkStart w:name="z178" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді жинауға арналған "Экономика салаларын ғарыштық мониторингтің цифрлық платформаларымен қамту бойынша мәліметтер" нысанын толтыру бойынша түсініктеме</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Экономика салаларын ғарыштық мониторингтің цифрлық платформаларымен 100% қамту бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 3-ҒМ, жылдық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Экономика салаларын ғарыштық мониторингтің цифрлық платформаларымен 100% қамту бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. нысанның 2-бағанында пайдалануға берілген ғарыштық мониторингтің цифрлық платформаларының атауы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. нысанның 3-бағанында пайдалануға берілген ғарыштық мониторингтің цифрлық платформаларының саны (бірлік) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5729,90 +6313,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық даму, инновациялар</w:t>
+              <w:t xml:space="preserve"> Цифрлық даму, инновациялар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және аэроғарыш өнеркәсібі </w:t>
+              <w:t xml:space="preserve"> және аэроғарыш </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрі</w:t>
+              <w:t xml:space="preserve">өнеркәсібі министрінің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 15 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5872,249 +6456,408 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді жинауға</w:t>
+              <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған нысан</w:t>
+              <w:t>жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> KazSat жерсеріктік байланыс жүйесінің өткізу қабілеттілігін ұлғайту бойынша мәліметтер</w:t>
-[...68 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> "KazSat" спутниктік байланыс жүйесінің өткізу қабілеттілігін ұлғайту бойынша мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Индекс: 4-ЖБЖ </w:t>
-[...74 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="42"/>
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: "KazSat" спутниктік байланыс жүйесінің өткізу қабілеттілігін ұлғайту бойынша мәліметтер"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 4-ЖБЖ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: жылдық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 202_ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Республикалық ғарыштық байланыс орталығы" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есепті кезеңнен кейінгі жылдың 15 сәуірінен кешіктірмей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5359400" cy="469900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5359400" cy="469900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: қағаз жеткізгіште</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6127,123 +6870,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"KazSat" жерсеріктік байланыс жүйесінің өткізу қабілеттілігі (Жоспар)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"KazSat" спутниктік байланыс жүйесінің өткізу қабілеттілігі (Жоспар) (Гбит/с)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"KazSat" жерсеріктік байланыс жүйесінің өткізу қабілеттілігі (Нақты)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"KazSat" спутниктік байланыс жүйесінің өткізу қабілеттілігі (Нақты) (Гбит/с)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6423,262 +7196,192 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...160 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Атауы ______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы _________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ___________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы_________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     тегі, аты және әкесінің аты (ол болған жағдайда), қолы, телефоны </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе оның міндетін атқарушы тұлға </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    тегі, аты және әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды қоспағанда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6714,212 +7417,219 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"KazSat жерсеріктік байланыс</w:t>
+              <w:t>Ғарыш қызметі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүйесінің өткізу қабілеттілігін</w:t>
+              <w:t>саласындағы әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұлғайту бойынша мәліметтер"</w:t>
+              <w:t>деректерді өтеусіз негізде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ғарыш қызметі саласындағы</w:t>
+              <w:t>жинауға арналған "KazSat</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік деректерді жинауға</w:t>
+              <w:t>спутниктік байланыс жүйесінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">арналған нысанға </w:t>
+              <w:t>өткізу қабілеттілігін ұлғайту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>бойынша мәліметтер"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:bookmarkStart w:name="z180" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді жинауға арналған "KazSat жерсеріктік байланыс жүйесінің өткізу қабілеттілігін ұлғайту бойынша мәліметтер" нысанын толтыру бойынша түсініктеме</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "KazSat спутниктік байланыс жүйесінің өткізу қабілеттілігін ұлғайту бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 4-ЖБЖ, жылдық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "KazSat спутниктік байланыс жүйесінің өткізу қабілеттілігін ұлғайту бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. нысанның 2-бағанында "KazSat" спутниктік байланыс жүйесінің өткізу қабілеттілігі (Жоспар) (Гбит/с) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. нысанның 3-бағанында "KazSat" спутниктік байланыс жүйесінің өткізу қабілеттілігі (Нақты) (Гбит/с) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6953,116 +7663,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Цифрлық даму, инновациялар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және аэроғарыш өнеркәсібі</w:t>
+              <w:t>және аэроғарыш</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">министрі </w:t>
+              <w:t>өнеркәсібі министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 жылғы 15 тамыздағы </w:t>
+              <w:t>2024 жылғы 15 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 493/НҚ бұйрығына </w:t>
+              <w:t>№ 493/НҚ бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7096,249 +7806,408 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді жинауға</w:t>
+              <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған нысан</w:t>
+              <w:t>жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғарыш техникасы мен технологиялар өндірісі көлемінің ұлғаюы (жинақтаушы) бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...83 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Кезеңділік: жылдық </w:t>
-[...56 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="48"/>
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: "Ғарыш техникасы мен технологиялар өндірісі көлемінің ұлғаюы (жинақтаушы) бойынша мәліметтер"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 5-ҒТТ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: жылдық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 202_ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұынатын тұлғалар тобы: "Ghalam" жауапкершілігі шектеулі серіктестігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есептік кезеңнен кейінгі жылдың 15 сәуірінен кешіктірмей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5359400" cy="469900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5359400" cy="469900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: қағаз жеткізгіште</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7354,231 +8223,291 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобаның аты</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жобаның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобаның іске асыру мерзімі (жыл)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жобаны іске асыру мерзімі (жыл)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобаның құны (мың тенге)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жобаның құны (мың тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобаның орындалу жағдайы (%)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жобаның орындалу жағдайы (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобаны іске асыру барысы туралы ақпарат</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жобаны іске асыру барысы туралы ақпарат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7962,262 +8891,192 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...160 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Атауы _______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы ___________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы _________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      тегі, аты және әкесінің аты (ол болған жағдайда), қолы, телефоны </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Басшы немесе оның міндетін атқарушы тұлға </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      тегі, аты және әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды қоспағанда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8253,285 +9112,286 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Ғарыш техникасы мен </w:t>
+              <w:t>Ғарыш қызметі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">технологиялар өндірісі </w:t>
+              <w:t>саласындағы әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көлемінің ұлғаюы (жинақтаушы)</w:t>
+              <w:t>деректерді өтеусіз негізде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бойынша мәліметтер" ғарыш</w:t>
+              <w:t>жинауға арналған "Ғарыш</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметі саласындағы әкімшілік</w:t>
+              <w:t>техникасы мен технологиялар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">деректерді жинауға </w:t>
+              <w:t>өндірісі көлемінің ұлғаюы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">арналған нысанға </w:t>
+              <w:t>(жинақтаушы) бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер" нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:bookmarkStart w:name="z182" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді жинауға арналған "Ғарыш техникасы мен технологиялар өндірісі көлемінің ұлғаюы (жинақтаушы) бойынша мәліметтер" нысанын толтыру бойынша түсініктеме</w:t>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Ғарыш техникасы мен технологиялар өндірісі көлемінің ұлғаюы (жинақтаушы) бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 5-ҒТТ, жылдық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Ғарыш техникасы мен технологиялар өндірісі көлемінің ұлғаюы (жинақтаушы) бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. нысанның 2-бағанында әзірленіп жатқан жобаның атауы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. нысанның 3-бағанында жобаны іске асыру мерзімі (жыл) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. нысанның 4-бағанында жобаның құны (мың теңге) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. нысанның 5-бағанында жобаның орындалу жағдайы (%) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. нысанның 6-бағанында жобаны іске асыру барысы туралы ақпарат көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8565,116 +9425,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Цифрлық даму, инновациялар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және аэроғарыш өнеркәсібі</w:t>
+              <w:t>және аэроғарыш</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">министрі </w:t>
+              <w:t>өнеркәсібі министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 жылғы 15 тамыздағы </w:t>
+              <w:t>2024 жылғы 15 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 493/НҚ бұйрығына </w:t>
+              <w:t>№ 493/НҚ бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8708,249 +9568,408 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді жинауға</w:t>
+              <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған нысан</w:t>
+              <w:t>жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="56"/>
+    <w:bookmarkStart w:name="z76" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аса жеңіл класты зымыран тасығышты жасау жөніндегі жобаның аяқталу деңгейі бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...65 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Индексі: 6-АЖК ЗТ </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: "Аса жеңіл класты зымыран тасығышты жасау жөніндегі жобаның аяқталу деңгейі бойынша мәліметтер"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 6-АЖК ЗТ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: жылдық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="57"/>
+        <w:t>
+      Есепті кезең: 202_ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Ұлттық ғарыштық зерттеулер мен технологиялар орталығы" акционерлік қоғамы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есепті жылдан кейінгі жылдың 15 сәуірінен кешіктірмей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5359400" cy="469900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5359400" cy="469900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: қағаз жеткізгіште</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8963,123 +9982,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Технологиялар дайындық деңгейі (%)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Технологиялар дайындық деңгейі (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аса жеңіл класты зымыран тасығышты жасау жөніндегі жоба шеңберінде әзірленген технологиялардың саны (бірлік)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аса жеңіл класты зымыран тасығышты жасау жөніндегі жоба шеңберінде әзірленген технологиялардың саны (бірлік)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9259,262 +10308,192 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...160 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Атауы_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы_________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     тегі, аты және әкесінің аты (ол болған жағдайда), қолы, телефоны </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе оның міндетін атқарушы тұлға </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      тегі, аты және әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды қоспағанда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9550,225 +10529,232 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Аса жеңіл класты зымыран</w:t>
+              <w:t>Ғарыш қызметі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тасығышты жасау жөніндегі </w:t>
+              <w:t>саласындағы әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жобаның аяқталу деңгейі </w:t>
+              <w:t>деректерді өтеусіз негізде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бойынша мәліметтер"</w:t>
+              <w:t>жинауға арналған "Аса жеңіл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ғарыш қызметі саласындағы</w:t>
+              <w:t>класты зымыран тасығышты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкімшілік деректерді жинауға</w:t>
+              <w:t>жасау жөніндегі жобаның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">арналған нысанға </w:t>
+              <w:t>аяқталу деңгейі бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер" нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="58"/>
+    <w:bookmarkStart w:name="z184" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді жинауға арналған "Аса жеңіл класты зымыран тасығышты жасау жөніндегі жобаның аяқталу деңгейі бойынша мәліметтер" нысанын толтыру бойынша түсініктеме</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Аса жеңіл класты зымыран тасығышты жасау жөніндегі жобаның аяқталу деңгейі бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 6-АЖК ЗТ, жылдық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Аса жеңіл класты зымыран тасығышты жасау жөніндегі жобаның аяқталу деңгейі бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. нысанның 2-бағанында технологиялар дайындық деңгейі (%) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. нысанның 3-бағанында аса жеңіл класты тасымалдағыш зымырандар жасау жөніндегі жоба шеңберінде әзірленген технологиялардың саны (бірлік) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9802,116 +10788,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық даму, инновациялар</w:t>
+              <w:t xml:space="preserve"> Цифрлық даму, инновациялар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және аэроғарыш өнеркәсібі</w:t>
+              <w:t xml:space="preserve"> және аэроғарыш </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">министрі </w:t>
+              <w:t>өнеркәсібі министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 жылғы 15 тамыздағы </w:t>
+              <w:t>2024 жылғы 15 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 493/НҚ бұйрығына </w:t>
+              <w:t>№ 493/НҚ бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9945,249 +10931,408 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді жинауға</w:t>
+              <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған нысан</w:t>
+              <w:t>жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="62"/>
+    <w:bookmarkStart w:name="z85" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстардың жалпы көлеміндегі тәжірибелік-конструкторлық жұмыстардың үлесі бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ұсынылады: Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігіне </w:t>
-[...53 lines deleted...]
-      Индекс: 7-ТКЖ </w:t>
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: "Ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстардың жалпы көлеміндегі тәжірибелік-конструкторлық жұмыстардың үлесі бойынша мәліметтер"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 7-ТКЖ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: жылдық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="63"/>
+        <w:t>
+      Есепті кезең: 202_ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Ұлттық ғарыштық зерттеулер мен технологиялар орталығы" акционерлік қоғамы, "Ghalam" жауапкершілігі шектеулі серіктестігі, "В.Г. Фесенков атындағы астрофизикалық институт" жауапкершілігі шектеулі серіктестігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есепті жылдан кейінгі жылдың 15 ақпанынан кешіктірмей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5359400" cy="469900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5359400" cy="469900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: қағаз жеткізгіште</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10201,159 +11346,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті жылдағы үш жылдық бағдарламаның тәжірбиелік-конструкторлық жұмыс саны (бірлік)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті жылдағы үш жылдық бағдарламаның тәжірбиелік-конструкторлық жұмыс саны (бірлік)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті жылдағы үш жылдық бағдарламаның ғылыми зерттеу және тәжірбиелік-конструкторлық жұмыс саны (бірлік)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті жылдағы үш жылдық бағдарламаның ғылыми зерттеу және тәжірбиелік-конструкторлық жұмыс саны (бірлік)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстардың жалпы көлеміндегі тәжірибелік-конструкторлық жұмыстардың үлесі (%)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстардың жалпы көлеміндегі тәжірибелік-конструкторлық жұмыстардың үлесі (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10601,262 +11786,192 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...160 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Атауы_______________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы__________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       тегі, аты және әкесінің аты (ол болған жағдайда), қолы, телефоны </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе оның міндетін атқарушы тұлға </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   тегі, аты және әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды қоспағанда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10892,271 +12007,289 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Ғылыми-зерттеу және </w:t>
+              <w:t>Ғарыш қызметі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тәжірибелік- конструкторлық </w:t>
+              <w:t>саласындағы әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>деректерді өтеусіз негізде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Ғылыми-зерттеу және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тәжірибелік-конструкторлық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">жұмыстардың жалпы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көлеміндегі тәжірибелік-</w:t>
+              <w:t>көлеміндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">конструкторлық жұмыстардың </w:t>
+              <w:t>тәжірибелік-конструкторлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үлесі бойынша мәліметтер" </w:t>
+              <w:t>жұмыстардың үлесі бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ғарыш қызметі саласындағы </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">арналған нысанға </w:t>
+              <w:t>мәліметтер" нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="64"/>
+    <w:bookmarkStart w:name="z186" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді жинауға арналған "Ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстардың жалпы көлеміндегі тәжірибелік-конструкторлық жұмыстардың үлесі бойынша мәліметтер" нысанын толтыру бойынша түсініктеме</w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстардың жалпы көлеміндегі тәжірибелік-конструкторлық жұмыстардың үлесі бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 7-ТКЖ, жылдық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстардың жалпы көлеміндегі тәжірибелік-конструкторлық жұмыстардың үлесі бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. нысанның 2-бағанында есепті жылдағы үш жылдық бағдарламаның тәжірбиелік-конструкторлық жұмыс саны (бірлік) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. нысанның 3-бағанында есепті жылдағы үш жылдық бағдарламаның ғылыми зерттеу және тәжірбиелік-конструкторлық жұмыс саны (бірлік) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. нысанның 4-бағанында ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстардың жалпы көлеміндегі тәжірибелік-конструкторлық жұмыстардың үлесі (%) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11190,90 +12323,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Цифрлық даму, инновациялар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және аэроғарыш өнеркәсібі </w:t>
+              <w:t>және аэроғарыш</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>министрі</w:t>
+              <w:t>өнеркәсібі министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 15 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11333,249 +12466,408 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді жинауға</w:t>
+              <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған нысан</w:t>
+              <w:t>жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="69"/>
+    <w:bookmarkStart w:name="z95" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жерді қашықтықтан зондтау деректері негізінде мемлекеттік органдар мен ұйымдарға ғарыш түсірілімдерін және кеңістіктік деректер инфрақұрылымын ұсыну жөніндегі қызметтер көлемі бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...29 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Әкімшілік деректер нысаны интернет-ресурста орналастырылған: https://www.gov.kz </w:t>
-[...53 lines deleted...]
-      Кезеңділік: жылдық </w:t>
+      Ескерту. 8-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: "Жерді қашықтықтан зондтау деректері негізінде мемлекеттік органдар мен ұйымдарға ғарыш түсірілімдерін және кеңістіктік деректер инфрақұрылымын ұсыну жөніндегі қызметтер көлемі бойынша мәліметтер"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 8-КДИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: жылдық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 202_ жыл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпаратты ұсынатын тұлғалар тобы: "Қазақстан Ғарыш Сапары" Ұлттық компаниясы" акционерлік қоғамы.</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="70"/>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Қазақстан Ғарыш Сапары" Ұлттық компаниясы" акционерлік қоғамы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынудың мерзімі: жыл сайын, есептік кезеңнен кейінгі жылдың 15 ақпанынан кешіктірмей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5359400" cy="469900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5359400" cy="469900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: қағаз жеткізгіште</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11591,231 +12883,341 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2018 жылдан бастап есепті кезеңге дейін Жерді қашықтықтан зондтау ғарыш аппараттарынан мемлекеттік органдарға берілген деректер көлемі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 жылдан бастап есепті кезеңге дейін Жерді қашықтықтан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зондтау ғарыш аппараттарынан мемлекеттік органдарға берілген деректер көлемі (мың шаршы километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті жылы мемлекеттік органдарға берілген шикі ғарыштық суреттердің көлемі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Есепті жылы мемлекеттік органдарға берілген шикі ғарыштық </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түсірілімдердің көлемі (мың шаршы километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті жылы L-3, L-5 өңдеу деңгейімен, оның ішінде мемлекеттік органдардың міндеттерін шешу үшін шетелдік ғарыш аппараттарынан (Maxar, Planet) ғарыштық мониторинг шеңберінде іске асырылған ғарыштық суреттердің көлемі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Есепті жылы L-3, L-5 өңдеу деңгейімен, оның ішінде мемлекеттік </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органдардың міндеттерін шешу үшін шетелдік ғарыш аппараттарынан (Maxar, Planet) ғарыштық мониторинг шеңберінде іске асырылған ғарыштық түсірілімдердің көлемі (мың шаршы километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік органдардың міндеттерін шешу үшін есепті кезеңдегі кеңістіктік деректер инфрақұрылымының көлемі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мемлекеттік органдардың міндеттерін шешу үшін есепті кезеңдегі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кеңістіктік деректер инфрақұрылымының көлемі (мың шаршы километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жерді қашықтықтан зондтау деректері негізінде мемлекеттік органдар мен ұйымдарға ғарыштық суреттерді және кеңістіктік деректер инфрақұрылымын ұсыну жөніндегі қызметтер көлемі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жерді қашықтықтан зондтау деректері негізінде </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік органдар мен ұйымдарға ғарыштық түсірілімдерді және кеңістіктік деректер инфрақұрылымын ұсыну жөніндегі қызметтер көлемі (мың шаршы километр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12199,262 +13601,192 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...160 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Атауы _______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы_________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы__________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        тегі, аты және әкесінің аты (ол болған жағдайда), қолы, телефоны </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе оның міндетін атқарушы тұлға </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   тегі, аты және әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды қоспағанда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12490,324 +13822,325 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Жерді қашықтықтан зондтау</w:t>
+              <w:t>Ғарыш қызметі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деректері негізінде мемлекеттік</w:t>
+              <w:t>саласындағы әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органдар мен ұйымдарға ғарыш</w:t>
+              <w:t>деректерді өтеусіз негізде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>жинауға арналған "Жерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қашықтықтан зондтау деректері</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізінде мемлекеттік органдар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен ұйымдарға ғарыш</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>түсірілімдерін және кеңістіктік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>деректер инфрақұрылымын</w:t>
+              <w:t xml:space="preserve">деректер инфрақұрылымын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ұсыну жөніндегі қызметтер </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көлемі бойынша мәліметтер" </w:t>
+              <w:t>көлемі бойынша мәліметтер"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ғарыш қызметі саласындағы </w:t>
-[...38 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="71"/>
+    <w:bookmarkStart w:name="z188" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді жинауға арналған "Жерді қашықтықтан зондтау деректері негізінде мемлекеттік органдар мен ұйымдарға ғарыш түсірілімдерін және кеңістіктік деректер инфрақұрылымын ұсыну жөніндегі қызметтер көлемі бойынша мәліметтер" нысанын толтыру бойынша түсініктеме</w:t>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
+        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Жерді қашықтықтан зондтау деректері негізінде мемлекеттік органдар мен ұйымдарға ғарыш түсірілімдерін және кеңістіктік деректер инфрақұрылымын ұсыну жөніндегі қызметтер көлемі бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 8-КДИ, жылдық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Жерді қашықтықтан зондтау деректері негізінде мемлекеттік органдар мен ұйымдарға ғарыш түсірілімдерін және кеңістіктік деректер инфрақұрылымын ұсыну жөніндегі қызметтер көлемі бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. нысанның 2-бағанында 2018 жылдан бастап есепті кезеңге дейін Жерді қашықтықтан зондтау ғарыш аппараттарынан мемлекеттік органдарға берілген деректер көлемі (мың шаршы километр) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. нысанның 3-бағанында Есепті жылы мемлекеттік органдарға берілген шикі ғарыштық түсірілімдердің көлемі (мың шаршы километр) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. нысанның 4-бағанында Есепті жылы L-3, L-5 өңдеу деңгейімен, оның ішінде мемлекеттік органдардың міндеттерін шешу үшін шетелдік ғарыш аппараттарынан (Maxar, Planet) ғарыштық мониторинг шеңберінде іске асырылған ғарыштық түсірілімдердің көлемі (мың шаршы километр) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. нысанның 5-бағанында мемлекеттік органдардың міндеттерін шешу үшін есепті кезеңдегі кеңістіктік деректер инфрақұрылымының көлемі (мың шаршы километр) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. нысанның 6-бағанында Жерді қашықтықтан зондтау деректері негізінде мемлекеттік органдар мен ұйымдарға ғарыштық түсірілімдерді және кеңістіктік деректер инфрақұрылымын ұсыну жөніндегі қызметтердің көлемі (мың шаршы километр) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12841,116 +14174,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Цифрлық даму, инновациялар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және аэроғарыш өнеркәсібі</w:t>
+              <w:t>және аэроғарыш</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">министрі </w:t>
+              <w:t>өнеркәсібі министрі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 жылғы 15 тамыздағы </w:t>
+              <w:t>2024 жылғы 15 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 493/НҚ бұйрығына </w:t>
+              <w:t>№ 493/НҚ бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12984,262 +14317,408 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Әкімшілік деректерді </w:t>
+              <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жинақтауға арналған </w:t>
+              <w:t>жинауға арналған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z107" w:id="78"/>
+    <w:bookmarkStart w:name="z107" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының Жерді қашықтықтан зондтаудың алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер</w:t>
-[...68 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Қазақстан Республикасының Жерді қашықтықтан зондтаудың орта шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Индексі: 9-ЖҚЗ АС </w:t>
-[...17 lines deleted...]
-      Кезеңділік: жылдық </w:t>
+      Ескерту. 9-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: "Қазақстан Республикасының Жерді қашықтықтан зондтаудың орта шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 9- ЖҚЗ ОШ АС</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: жылдық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 202_ жыл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпаратты ұсынатын тұлғалар тобы: "Ghalam" жауапкершілігі шектеулі серіктестігі</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="79"/>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Ghalam" жауапкершілігі шектеулі серіктестігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынудың мерзімі: жыл сайын, есептік кезеңнен кейінгі жылдың 15 ақпаннан кешіктірмей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5359400" cy="469900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5359400" cy="469900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:bookmarkEnd w:id="79"/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: қағаз жеткізгіште</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -13255,231 +14734,291 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобаның атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жобаның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті жылы Жерді қашықтықтан зондтаудың алмастырушы спутниктерін құруға арналған шығындар (жобаға есепті жылға арналған республикалық бюджеттен бөлінген сомаға тең (миллиард тенге)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті жылы Жерді қашықтықтан зондтаудың орта шешімді алмастырушы спутниктерін құруға арналған шығындар (жобаға есепті жылға арналған республикалық бюджеттен бөлінген сомаға тең) (миллион теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жерді қашықтықтан зондтаудың алмастырушы спутниктерін құру жөніндегі жобаның толық құны (миллиард тенге)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жерді қашықтықтан зондтаудың 0орта шешімді алмастырушы спутниктерін құру жөніндегі жобаның толық құны (миллион теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өткен жылғы аяқталу деңгейі (%)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өткен жылғы аяқталу деңгейі (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Жерді қашықтықтан зондтаудың алмастырушы спутниктерін құрудың аяқталу деңгейі (%)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының Жерді қашықтықтан зондтаудың орта шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13863,262 +15402,192 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...160 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Атауы________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы ___________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы__________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    тегі, аты және әкесінің аты (ол болған жағдайда), қолы, телефоны </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе оның міндетін атқарушы тұлға </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        тегі, аты және әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды қоспағанда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14154,298 +15623,299 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Қазақстан Республикасының</w:t>
+              <w:t>Ғарыш қызметі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жерді қашықтықтан зондтаудың</w:t>
+              <w:t>саласындағы әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">алмастырушы спутниктерін </w:t>
+              <w:t>деректерді өтеусіз негізде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">құрудың аяқталу деңгейі </w:t>
+              <w:t>жинауға арналған "Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бойынша мәліметтер"</w:t>
+              <w:t>Республикасының Жерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ғарыш қызметі саласындағы </w:t>
+              <w:t>қашықтықтан зондтаудың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әкімшілік деректерді жинауға </w:t>
+              <w:t>орта шешімді алмастырушы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">арналған нысанға </w:t>
+              <w:t>спутниктерін құрудың аяқталу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қосымша</w:t>
+              <w:t>деңгейі бойынша мәліметтер"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="80"/>
+    <w:bookmarkStart w:name="z190" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді жинауға арналған "Қазақстан Республикасының Жерді қашықтықтан зондтаудың алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер" нысанды толтыру бойынша түсініктеме</w:t>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
+        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Қазақстан Республикасының Жерді қашықтықтан зондтаудың орта шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 9-ЖҚЗ ОШ АС, жылдық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Қазақстан Республикасының Жерді қашықтықтан зондтаудың орта шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. нысанның 2-бағанында жоба атауы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. нысанның 3-бағанында есепті жылы Жерді қашықтықтан зондтаудың орта шешімді алмастырушы спутниктерін құруға арналған шығындар (жобаға есепті жылға арналған республикалық бюджеттен бөлінген сомаға тең) (миллион теңге) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. нысанның 4-бағанында Жерді қашықтықтан зондтаудың орта шешімді алмастырушы спутниктерін құру жөніндегі жобаның толық құны (миллион теңге) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. нысанның 5-бағанында өткен жылғы аяқталу деңгейі (%) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. нысанның 6-бағанында Қазақстан Республикасының Жерді қашықтықтан зондтаудың орта шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі (%) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14641,794 +16111,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="87"/>
+    <w:bookmarkStart w:name="z119" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Спутниктік технологияларды қолдана отырып, ақпараттық-коммуникациялық жүйелерге кең жолақты қолжетімділікпен қамтамасыз етілген, халық саны аз ауылдық елді мекендер саны бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...65 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Индексі: 10 - АЕМ </w:t>
-[...655 lines deleted...]
-        <w:t xml:space="preserve"> келтірілген.</w:t>
+      Ескерту. 10-қосымша алып тасталды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15464,381 +16244,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Спутниктік технологияларды</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қолдана отырып, ақпараттық-</w:t>
+              <w:t>Цифрлық даму, инновациялар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">коммуникациялық жүйелерге </w:t>
+              <w:t>және аэроғарыш</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кең жолақты қолжетімділікпен </w:t>
-[...290 lines deleted...]
-              <w:t>министрі</w:t>
+              <w:t>өнеркәсібі министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 15 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15898,249 +16387,408 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді жинауға</w:t>
+              <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған нысан</w:t>
+              <w:t>жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="93"/>
+    <w:bookmarkStart w:name="z128" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Бәйтерек" ғарыштық зымыран кешенін құрудың аяқталу деңгейі бойынша мәліметтер</w:t>
-[...32 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> "Бәйтерек" ғарыш зымыран кешенін құрудың аяқталу деңгейі бойынша мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Әкімшілік деректер нысаны интернет-ресурста орналастырылған: https://www.gov.kz </w:t>
-[...53 lines deleted...]
-      Кезеңділік: жылдық </w:t>
+      Ескерту. 11-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: "Бәйтерек" ғарыш зымыран кешенін құрудың аяқталу деңгейі бойынша мәліметтер"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 11-ҒЗК</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: жылдық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 202_ жыл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпаратты ұсынатын тұлғалар тобы: "Бәйтерек" Қазақстан-Ресей бiрлескен кәсiпорны" акционерлiк қоғамы</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="94"/>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Бәйтерек" Қазақстан-Ресей бiрлескен кәсiпорны" акционерлiк қоғамы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есептік кезеңнен кейінгі жылдың 15 ақпанынан кешіктірмей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5359400" cy="469900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5359400" cy="469900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:bookmarkEnd w:id="94"/>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: қағаз жеткізгіште</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -16156,231 +16804,291 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобаның атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жобаның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті жылы "Бәйтерек" ғарыштық зымыран кешенін құруға арналған шығындар (жобаға есепті жылға арналған республикалық бюджеттен бөлінген сомаға тең) (миллиард тенге)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті жылы "Бәйтерек" ғарыш зымыран кешенін құруға арналған шығындар (жобаға есепті жылға арналған республикалық бюджеттен бөлінген сомаға тең) (миллион теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Бәйтерек" ғарыштық зымыран кешенін құру жөніндегі жобаның толық құны (миллиард тенге)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Бәйтерек" ғарыш зымыран кешенін құру жөніндегі жобаның толық құны (миллион теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өткен жылғы аяқталу деңгейі (%)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өткен жылғы аяқталу деңгейі (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Бәйтерек" ғарыштық зымыран кешенін құрудың аяқталу деңгейі (%)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Бәйтерек" ғарыш зымыран кешенін құрудың аяқталу деңгейі (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16764,248 +17472,194 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...196 lines deleted...]
-    <w:bookmarkEnd w:id="95"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Атауы _______________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы__________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     тегі, аты және әкесінің аты (ол болған жағдайда), қолы, телефоны </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе оның міндетін атқарушы тұлға </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      тегі, аты және әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды қоспағанда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17039,272 +17693,273 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Бәйтерек" ғарыштық зымыран</w:t>
+              <w:t>Ғарыш қызметі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кешенін құрудың аяқталу </w:t>
+              <w:t>саласындағы әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">деңгейі бойынша мәліметтер" </w:t>
+              <w:t>деректерді өтеусіз негізде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ғарыш қызметі саласындағы </w:t>
+              <w:t>жинауға арналған "Бәйтерек"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">әкімшілік деректерді жинауға </w:t>
+              <w:t>ғарыш зымыран кешенін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>арналған нысанға</w:t>
+              <w:t>құрудың аяқталу деңгейі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>бойынша мәліметтер"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="96"/>
+    <w:bookmarkStart w:name="z192" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді жинауға арналған "Бәйтерек" ғарыштық зымыран кешенін құрудың аяқталу деңгейі бойынша мәліметтер" нысанды толтыру бойынша түсініктеме</w:t>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
+        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Бәйтерек" ғарыш зымыран кешенін құрудың аяқталу деңгейі бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 11-ҒЗК, жылдық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Бәйтерек" ғарыш зымыран кешенін құрудың аяқталу деңгейі бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. нысанның 2-бағанында жоба атауы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. нысанның 3-бағанында есепті жылы "Бәйтерек" ғарыш зымыран кешенін құруға арналған шығындар (жобаға есепті жылға арналған республикалық бюджеттен бөлінген сомаға тең) (миллион теңге) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. нысанның 4-бағанында "Бәйтерек" ғарыш зымыран кешенін құру жөніндегі жобаның толық құны (миллион теңге) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. нысанның 5-бағанында өткен жылғы аяқталу деңгейі (%) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. нысанның 6-бағанында "Бәйтерек" ғарыш зымыран кешенін құрудың аяқталу деңгейі (%) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17552,230 +18207,4840 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="103"/>
+    <w:bookmarkStart w:name="z140" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңды және жеке тұлғалар үшін орташа рұқсатты Жерді қашықтықтан зондтаудың қолжетімді деректерінің көлемі бойынша мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...29 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Әкімшілік деректер нысаны интернет-ресурста орналастырылған: https://www.gov.kz </w:t>
-[...49 lines deleted...]
-          <w:color w:val="000000"/>
+      Ескерту. 12-қосымша алып тасталды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық даму, инновациялар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және аэроғарыш өнеркәсібі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">министрі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 жылғы 15 тамыздағы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 493/НҚ бұйрығына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді жинауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z150" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының және жақын шет елдердің аумағында "KazSat" сериялы ғарыш аппараттарының транспондерлік сыйымдылығын ұсыну жөніндегі қызметтер көлемі бойынша мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Кезеңділік: жылдық </w:t>
-[...56 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="104"/>
+      Ескерту. 13-қосымша алып тасталды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық даму, инновациялар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және аэроғарыш</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өнеркәсібі министрі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 жылғы 15 тамыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 493/НҚ бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді жинауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z160" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Орташа ажыратымдылықтағы Жерді қашықтықтан зондтаудың қол жетімді деректерінің көлемі (миллион шаршы километр)</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="104"/>
+        <w:t xml:space="preserve"> KazSTSat ғарыш аппаратының тәжірибелік пайдалану деңгейі бойынша мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 14-қосымша алып тасталды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Цифрлық даму, инновациялар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және аэроғарыш </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өнеркәсібі министрінің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 жылғы 15 тамыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 493/НҚ бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z194" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының Жерді қашықтықтан зондтаудың жоғары шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрық 15-қосымшамен толықтырылды – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: "Қазақстан Республикасының Жерді қашықтықтан зондтаудың жоғары шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 15-ЖҚЗ ЖШ АС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: жылдық.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 202_ жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Ghalam" жауапкершілігі шектеулі серіктестігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есептік кезеңнен кейінгі жылдың 15 ақпанынан кешіктірмей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5359400" cy="469900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5359400" cy="469900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: қағаз жеткізгіште.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жобаның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының Жерді қашықтықтан зондтаудың жоғары шешімді алмастырушы спутниктерін құруды аяқтауға арналған шығындар (миллион теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының Жерді қашықтықтан зондтаудың жоғары шешімді алмастырушы спутниктерін құрудың толық құны (миллион теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алдыңғы жылы аяқталу деңгейі (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының Жерді қашықтықтан зондтаудың жоғары шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Атауы ____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны _________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы ______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Орындаушы______________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тегі, аты және әкесінің аты (ол болған жағдайда), қолы, телефоны </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе оның міндетін атқарушы тұлға  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  тегі, аты және әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды қоспағанда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ғарыш қызметі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саласындағы әкімшілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деректерді өтеусіз негізде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған "Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасының Жерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қашықтықтан зондтаудың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоғары шешімді алмастырушы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>спутниктерін құрудың аяқталу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деңгейі бойынша мәліметтер"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанына қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z196" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Қазақстан Республикасының Жерді қашықтықтан зондтаудың жоғары шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер" нысанын толтыру бойынша түсіндірме (нысанның индексі 15-ЖҚЗ ЖШ АС, жылдық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Қазақстан Республикасының Жерді қашықтықтан зондтаудың жоғары шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. нысанның 2-бағанында жоба атауы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. нысанның 3-бағанында Қазақстан Республикасының Жерді қашықтықтан зондтаудың жоғары шешімді алмастырушы спутниктерін құруды аяқтауға арналған шығындар (миллион теңге) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. нысанның 4-бағанында Қазақстан Республикасының Жерді қашықтықтан зондтаудың жоғары шешімді алмастырушы спутниктерін құрудың толық құны (миллион теңге) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. нысанның 5-бағанында өткен жылғы аяқталу деңгейі (%) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. нысанның 6-бағанында Қазақстан Республикасының Жерді қашықтықтан зондтаудың жоғары шешімді алмастырушы спутниктерін құрудың аяқталу деңгейі (%) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Цифрлық даму, инновациялар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және аэроғарыш </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өнеркәсібі министрі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 жылғы 15 тамыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 493/НҚ бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z198" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының ғарыштық байланыс жүйесін құрудың аяқталу деңгейі бойынша мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрық 16-қосымшамен толықтырылды – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: "Қазақстан Республикасының ғарыштық байланыс жүйесін құрудың аяқталу деңгейі бойынша мәліметтер".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 16-ҒБЖ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: жылдық.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 202_ жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Республикалық ғарыштық байланыс орталығы" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есептік кезеңнен кейінгі жылдың 15 ақпанынан кешіктірмей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5359400" cy="469900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5359400" cy="469900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: қағаз жеткізгіште.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жобаның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті жылы Қазақстан Республикасының ғарыштық байланыс жүйесін құруға арналған шығындар (есепті кезеңге республикалық бюджеттен жобаға бөлінген сомаға тең) (миллион теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының ғарыштық байланыс жүйесін құру жобасының жалпы құны (миллион теңге)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өткен жылғы аяқталу деңгейі (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының ғарыштық байланыс жүйесін құрудың аяқталу деңгейі (%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Атауы ______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы _________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ___________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы _________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  тегі, аты және әкесінің аты (ол болған жағдайда), қолы, телефоны </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе оның міндетін атқарушы тұлға  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  тегі, аты және әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғаларды қоспағанда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ғарыш қызметі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саласындағы әкімшілік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деректерді өтеусіз негізде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған "Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасының ғарыштық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланыс жүйесін құрудың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аяқталу деңгейі"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанына қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z200" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Қазақстан Республикасының ғарыштық байланыс жүйесін құрудың аяқталу деңгейі" нысанын толтыру бойынша түсіндірме (нысанның индексі 16-ҒБЖ, жылдық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Қазақстан Республикасының ғарыштық байланыс жүйесін құрудың аяқталу деңгейі" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. нысанның 2-бағанында жобаның атауы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. нысанның 3-бағанында есепті жылы Қазақстан Республикасының ғарыштық байланыс жүйесін құруға арналған шығындар (есепті кезеңге республикалық бюджеттен жобаға бөлінген сомаға тең) (миллион теңге) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. нысанның 4-бағанында Қазақстан Республикасының ғарыштық байланыс жүйесін құру жобасының жалпы құны (миллион теңге) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. нысанның 5-бағанында Өткен жылғы аяқталу деңгейі (%) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6.нысанның 6-бағанында Қазақстан Республикасының ғарыштық байланыс жүйесін құрудың аяқталу деңгейі (%) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Цифрлық даму, инновациялар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және аэроғарыш </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өнеркәсібі министрінің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 жылғы 15 тамыздағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 493/НҚ бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z202" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кешенді және ұшу сынақтарының барлық кезеңдерінен өткен "Бәйтерек" ғарыш зымыран кешені бойынша мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрық 17-қосымшамен толықтырылды – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет-ресурста орналастырылған: https://www.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: "Кешенді және ұшу сынақтарының барлық кезеңдерінен өткен "Бәйтерек" ғарыш зымыран кешені бойынша мәліметтер".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): 17-КҰС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: жылдық.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 202_ жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: "Бәйтерек" бірлескен кәсіпорны" акционерлік қоғамы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есептік кезеңнен кейінгі жылдың 15 ақпанынан кешіктірмей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5359400" cy="469900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5359400" cy="469900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: қағаз жеткізгіште.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның негізгі бөлігі:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -17789,159 +23054,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ағымдағы жылы орташа шешімдегі Жерді қашықтықтан зондтаудың жинақталған деректерінің көлемі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жоба атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алдыңғы кезеңдегі орташа шешімдегі Жерді қашықтықтан зондтаудың қолжетімді деректерінің көлемі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жобаны іске асыру мерзімі (жыл)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңды және жеке тұлғалар үшін орта шешімдегі Жерді қашықтықтан зондтаудың қолжетімді деректер көлемі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кешенді және ұшу сынақтарының барлық кезеңдерінен өткен "Бәйтерек" ғарыш зымыран кешені бойынша мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18189,248 +23494,194 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...196 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Атауы ______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы _________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны ___________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы ________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Орындаушы _________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                тегі, аты және әкесінің аты (ол болған жағдайда), қолы, телефоны </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы немесе оның міндетін атқарушы тұлға </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           тегі, аты және әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлік субъектілер болып табылатын тұлғаларды қоспағанда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18464,3184 +23715,304 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Заңды және жеке тұлғалар </w:t>
+              <w:t>Ғарыш қызметі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үшін орташа рұқсатты </w:t>
+              <w:t>саласындағы әкімшілік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жерді қашықтықтан</w:t>
+              <w:t>деректерді өтеусіз негізде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">зондтаудың қолжетімді </w:t>
+              <w:t>жинауға арналған "Кешенді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">деректерінің көлемі бойынша </w:t>
+              <w:t>және ұшу сынақтарының барлық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мәліметтер" ғарыш қызметі </w:t>
+              <w:t>кезеңдерінен өткен "Бәйтерек"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласындағы әкімшілік</w:t>
+              <w:t>ғарыш зымыран кешені</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">деректерді жинауға </w:t>
+              <w:t>бойынша мәліметтер"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">арналған нысанға </w:t>
-[...12 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="106"/>
+    <w:bookmarkStart w:name="z204" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді жинауға арналған "Заңды және жеке тұлғалар үшін орташа рұқсатты Жерді қашықтықтан зондтаудың қолжетімді деректерінің көлемі бойынша мәліметтер" нысанды толтыру бойынша түсініктеме</w:t>
-[...2941 lines deleted...]
-    <w:bookmarkEnd w:id="126"/>
+        <w:t xml:space="preserve"> Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Кешенді және ұшу сынақтарының барлық кезеңдерінен өткен "Бәйтерек" ғарыш зымыран кешені бойынша мәліметтер"нысанын толтыру бойынша түсіндірме (нысанның индексі 17-КҰС, жылдық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ғарыш қызметі саласындағы әкімшілік деректерді өтеусіз негізде жинауға арналған "Кешенді және ұшу сынақтарының барлық кезеңдерінен өткен "Бәйтерек" ғарыш зымыран кешені бойынша мәліметтер" нысанының (бұдан әрі – Нысан) 1-бағанында реттік нөмірі көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. нысанның 2-бағанында жобаның атауы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. нысанның 3-бағанында жобаны іске асыру мерзімі (жыл) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. нысанның 4-бағанында Кешенді және ұшу сынақтарының барлық кезеңдерінен өткен "Бәйтерек" ғарыш зымыран кешені бойынша мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21963,35 +24334,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>