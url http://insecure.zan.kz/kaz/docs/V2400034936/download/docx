--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bedccaf" w14:textId="bedccaf">
+    <w:p w14:paraId="82fa834" w14:textId="82fa834">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -788,3016 +788,2390 @@
         </w:rPr>
         <w:t xml:space="preserve"> он бірінші абзацына сәйкес әзірленген және оңайлатылған іс жүргізуді жүзеге асыру тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) атқарушылық іс жүргізудің мемлекеттік автоматтандырылған цифрлық жүйесі (бұдан әрі – АІЖМАЦЖ) – атқарушылық іс жүргізуді есепке алуды электронды нысанда жүзеге асыруға, сот орындаушысының процестік әрекеттерін автоматтандыруға, сондай-ақ атқарушылық іс жүргізу тараптарының атқарушылық іс жүргізу барысында деректер алуына арналған цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әкімшілік іс жүргізудің бірыңғай тізілімі (бұдан әрі – ӘІБТ) – әкімшілік құқық бұзушылықтар, оларды жасаған адамдар, олар бойынша қабылданған шешімдер туралы енгізілетін мәліметтер қамтылатын цифрлық жүйе, сондай-ақ әкімшілік құқық бұзушылық істерін цифрлық нысанда жүргізу жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Борышкерлердің бірыңғай тізілімі – атқарушылық іс жүргізу бойынша борышкерлер туралы мәліметтерді қамтитын деректердің біріздендірілген электрондық банкі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оңайлатылған іс жүргізу – аумақтық әділет орган (бұдан әрі – аумақтық орган) АІЖМАЦЖ-і арқылы жүзеге асыратын атқарушылық құжаттардың автоматтандырылған орындалуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оңайлатылған іс жүргізудегі қаулы – оңайлатылған іс жүргізу шеңберінде қабылданатын, аумақтық орган басшысының не оның орынбасарының электрондық цифрлық қолтаңбасы арқылы куәландырылған процестік шешім тіркелетін аумақтық органның процестік құжаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 772</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Атқарушылық құжатты оңайлатылған іс жүргізуге қабылдау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Атқарушылық құжаттар оңайлатылған іс жүргізу шеңберінде АІЖМАЦЖ-не ӘІБТ-ден, біріктірілген салықтық цифрлық жүйесі цифрлық жүйесінен, сондай-ақ Қазақстан Республикасы сот органдарының автоматтандырылған ақпараттық-талдау жүйесінен цифрлық нысанда келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Оңайлатылған іс жүргізу шеңберінде жеке тұлғадан қырық айлық есептік көрсеткішке дейінгі соманы өндіріп алу туралы мынадай атқарушылық құжаттар қабылданады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z69" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Әкiмшiлiк құқық бұзушылық туралы кодексiнде көзделген жағдайларда әкiмшiлiк құқық бұзушылық туралы iстер бойынша шығарылған сот қаулылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z70" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының Әкiмшiлiк құқық бұзушылық туралы кодексiнде көзделген жағдайларда әкiмшiлiк құқық бұзушылық туралы iстердi қарауға уәкiлеттi органның (лауазымды тұлғаның) қаулылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z71" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әкімшілік жаза қолдануға уәкілеттік берілген орган (лауазымды адам) берген айыппұл төлеу қажеттігі туралы нұсқамалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z72" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) берешекті өндіріп алу туралы салықтық бұйрық.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z73" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айлық есептік көрсеткіш республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Әділет министрінің 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 772</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. АІЖМАЦЖ-і арқылы цифрлық нысандағы атқарушылық құжаттың негізінде аумақтық орган оңайлатылған іс жүргізуді дереу қозғайды, ол жөнінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қаулы шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Борышкерге оңайлатылған іс жүргізуді қозғау туралы хабарлама Мобильді азаматтар базасында тіркелген ұялы байланыстың абоненттік нөмірі бойынша мәтіндік хабарлама жіберу арқылы не (және) цифрлық үкіметтің, сондай-ақ екінші деңгейдегі банктердің мобильді қосымшаларында push-хабарлама жіберу арқылы жүзеге асырылады. Хабархатта оңайлатылған іс жүргізуді қозғау туралы қаулымен танысуға және жүктеуге арналған сілтеме бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Борышкер оңайлатылған іс жүргізудің кез келген сатысында оңайлатылған іс жүргізуді қозғау туралы қаулымен танысқаннан кейін алынған сілтеме бойынша өтіп, АІЖМАЦЖ-де көрсетілген "Терезеде" "Келіспеймін" батырмасын басу арқылы оңайлатылған іс жүргізуде атқарушылық құжаттың талаптарын орындаудан бас тарта алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Борышкер оңайлатылған іс жүргізу шеңберінде атқарушылық құжаттың талаптарын орындаудан бас тарту не атқарушылық құжаттың талаптарын орындалуымен байланысты мәселелері бойынша тиісті жазбаша өтінішпен аумақтық органға жүгіне алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Борышкер сілтеме бойынша өту жолымен оңайлатылған іс жүргізу шеңберінде атқарушылық құжаттың талаптарын орындаудан бас тартқан жағдайда, аумақтық орган АІЖМАЦЖ-де Қазақстан Республикасы Әділет министрінің 2015 жылғы 29 желтоқсандағы № 652 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Атқарушылық құжаттарды жеке сот орындаушылары арасында атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесі арқылы бөлу қағидаларында (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12848 болып тіркелген) көзделген тәртіппен атқарушылық құжатты жеке сот орындаушысының орындауына беру туралы қаулысын (бұдан әрі – атқарушылық құжатты жеке сот орындаушысының орындауына беру туралы қаулы) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес дереу қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аумақтық органда борышкердің өтініші тіркелген күннен бастап үш жұмыс күні ішінде АІЖМАЦЖ-де атқарушылық құжатты жеке сот орындаушысының орындауына беру туралы қаулыны аумақтық орган қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мәжбүрлеп орындату шараларын қабылдау тәртібі және атқарушылық құжаттарды оңайлатылған іс жүргізуде орындау мерзімдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Оңайлатылған іс жүргізуді қозғағаннан кейін борышкер туралы мәліметтер автоматты түрде Борышкерлердің бірыңғай тізіліміне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Оңайлатылған іс жүргізу шеңберінде қабылданатын атқарушылық құжаттың орындалуын қамтамасыз ету жөніндегі шаралар мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) борышкердiң банктердегi, банк операцияларының жекелеген түрлерiн жүзеге асыратын ұйымдардағы ақшасына тыйым салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) борышкерге мүлікке билік ету бойынша белгілі бір әрекеттер жасауға тыйым салу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Аумақтық орган басшысының немесе оның орынбасарының ЭЦҚ-сы арқылы куәландырылған аумақтық органның АІЖМАЦЖ-де қалыптастырылған, банктердегі, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардағы банктік шоттардың нөмірлері және онда ақшаның бар-жоғы туралы ақпаратты талап ету және оларға тыйым салу туралы қаулысы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес банктерге, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға оңайлатылған іс жүргізу қозғалған күннен бастап күнтізбелік бес күн өткен соң АІЖМАЦЖ-і арқылы ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АІЖМАЦЖ-і мен банктердің және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың цифрлық жүйелері арасындағы оңайлатылған іс жүргізу шеңберінде өзара іс-қимыл цифрлық форматта жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Аумақтық органға оңайлатылған іс жүргізу шеңберінде АІЖМАЦЖ-де қалыптастырылған және аумақтық орган басшысының немесе оның орынбасарының ЭЦҚ-сы арқылы куәландырылған қаулысы негізінде, жеке тұлғаның банктік шоттарының бар-жоғы және олардың нөмірлері туралы, осы шоттарда өндіріп алынатын сома шегіндегі ақшаның бар-жоғы туралы, ал ақша жеткіліксіз болған жағдайда оңайлатылған іс жүргізу қозғалған кезден бастап осы шоттардағы ақша қозғалысы туралы мәліметтер беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. АІЖМАЦЖ-і арқылы алынған, оңайлатылған іс жүргізу шеңберіндегі аумақтық органның қаулысы негізінде атқарушылық құжаттың орындалуын қамтамасыз ету үшін тыйым салу кезінде тыйым салынатын ақша сомасы атқарушылық құжатта көрсетілген сомадан аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Оңайлатылған іс жүргізуді қозғағаннан кейін күнтізбелік он күн өткен соң, Бірыңғай нотариаттық цифрлық жүйеде АІЖМАЦЖ-і арқылы борышкерге мүлікке билік ету жөнінде белгілі бір іс-әрекеттер жасауға тыйым салынады, ол туралы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қаулы шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Банктердегі немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардағы борышкердің ақшасын өндіріп алу АІЖМАЦЖ-де қалыптастырылған аумақтық органның инкассолық өкімі негізінде жүзеге асырылады. Инкассолық өкім оңайлатылған іс жүргізу қозғалған күннен бастап күнтізбелік жиырма күн өткен соң цифрлық нысанда өндіріп алудың негізділігін растайтын атқарушылық құжаттарды қоса бере отырып, банкке немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Аумақтық орган оңайлатылған іс жүргізу шеңберіндегі инкассолық өкімді АІЖМАЦЖ-де сот орындаушысының ЭЦҚ-сы қол қойған борышкердің жалақысына және табысының өзге де түрлеріне өндіріп алу туралы қаулы және инкассолық өкім болған жағдайда қоймайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 510</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...181 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1258 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Атқарушылық құжатты оңайлатылған іс жүргізуде орындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-4-бабында көрсетілген мерзімдерде аяқталуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Оңайлатылған іс жүргізуді тоқтатудың негіздері мен салдары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Оңайлатылған іс жүргізу, егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) атқарушылық құжаттың талабы толық көлемде орындалса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тиісті органның атқарушылық құжатты беруге негіз болған шешімінің күші жойылса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) борышкер уәкілетті органның (лауазымды адамның) шешімі негізінде Қазақстан Республикасының заңнамасында белгіленген тәртіппен әкімшілік жауаптылықтан немесе қолданылған әкімшілік жазадан босатылса, тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Әділет министрінің 10.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 772</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (03.07.2026 бастап туындаған құқықтық қатынастарға қолданылады) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Борышкердің оңайлатылған іс жүргізу шеңберінде берешекті төлеуі АІЖМАЦЖ-мен интеграцияланған төлем жүйелері арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Оңайлатылған іс жүргізу тоқтатылған жағдайларда аумақтық орган АІЖМАЦЖ-де осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес дереу қаулы шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Оңайлатылған іс жүргізуді тоқтатумен бір мезгілде оңайлатылған іс жүргізудегі мәжбүрлеп орындату шаралары жойылады, бұл туралы оңайлатылған іс жүргізуді тоқтату туралы қаулыда көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Аумақтық орган оңайлатылған іс жүргізу тоқтатылған жағдайда, АІЖМАЦЖ-де орындалмаған инкассолық өкімдерді төлем құжатын кері қайтарып алу туралы өкімнің негізінде кері қайтарып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...101 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...113 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Атқарушылық құжатты оңайлатылған іс жүргізуден жеке сот орындаушысына берудің негіздері мен салдары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-4-бабында көзделген мерзім өтсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z52" w:id="34"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) борышкер оңайлатылған іс жүргізудегі атқарушылық құжаттың талаптарын орындаудан бас тартса, атқарушылық құжат оңайлатылған іс жүргізуден жеке сот орындаушысына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Аумақтық орган оңайлатылған іс жүргізу берілген жағдайда, АІЖМАЦЖ-де қойылған инкассолық өкімдерді төлем құжатын кері қайтарып алу туралы өкімнің негізінде кері қайтарып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атқарушылық құжаттың талаптары ішінара орындалған жағдайда оңайлатылған іс жүргізу шеңберінде өндіріп алынған сомалар туралы мәліметтер атқарушылық құжатпен бірге жеке сот орындаушысына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атқарушылық құжатты оңайлатылған іс жүргізуден жеке сот орындаушысына беру туралы банктерді, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарды хабардар ету цифрлық форматта жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Атқарушылық құжатты берген кезде аумақтық орган АІЖМАЦЖ-де атқарушылық құжатты жеке сот орындаушысының орындауына беру туралы қаулы шығарады. Жеке сот орындаушысы атқарушылық құжатты орындауға қабылдау туралы қаулы шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      23-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 510</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...253 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="35"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Атқарушылық құжаттың талаптары оңайлатылған іс жүргізу шеңберінде ішінара орындалған жағдайда, жеке сот орындаушысының қызметіне ақы төлеу Заңның 118-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген ережелер ескеріле отырып, жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z56" w:id="36"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Атқарушылық құжат оңайлатылған іс жүргізуден берілгеннен кейін оңайлатылған іс жүргізу шеңберінде қабылданған мәжбүрлеп орындату шараларының күшін жоюды жеке сот орындаушы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3831,594 +3205,828 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Оңайлатылған іс жүргізуді </w:t>
+              <w:t>Оңайлатылған іс жүргізуді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүзеге асыру қағидаларына </w:t>
+              <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оңайлатылған іс жүргізуді қозғау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> Оңайлатылған іс жүргізуді қозғау туралы  ҚАУЛЫ</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20__жылғы "___" ________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(облыс, қала атауы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Аумақтық органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (атқарушылық құжатты берген соттың не органның атауы көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "____" ______ атқарушылық іс жүргізудің мемлекеттік</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автоматтандырылған цифрлық жүйесіне келіп түскен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (атқарушылық іс жүргізудің мемлекеттік автоматтандырылған цифрлық жүйесіне</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келіп түскен күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (атқарушылық құжаттың талаптары, борышкерге қатысты деректер (тегі, аты, әкесінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты (ол болған жағдайда), жеке сәйкестендіру нөмірі көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (атқарушылық құжаттың атауы, атқарушылық құжаттың нөмірі мен күні көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарап,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АНЫҚТАДЫ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атқарушылық құжат атқарушылық құжаттарға қойылатын талаптарға сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атқарушылық құжаттың ұсыну мерзімі өтпеген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20__жылғы "___" ________                         ______________________ </w:t>
-[...393 lines deleted...]
-        <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
+      Жазылғанның негізінде, "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-2-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағын басшылыққа ала отырып,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Оңайлатылған іс жүргізу қозғалсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4445,52 +4053,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Атқарушылық құжатты қозғалған күннен бастап күнтізбелік 30 күн ішінде орындалмаған жағдайда, атқарушылық құжаты жеке сот орындаушысының мәжбүрлеп орындауына жіберілетіндігі туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (борышкердің тегі, аты және әкесінің аты (ол болған жағдайда)) ескертілсін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4537,118 +4145,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...66 lines deleted...]
-        <w:t>Электрондық цифрлық қолтаңбаның орны</w:t>
+        <w:t>
+      Аумақтық органның басшысы/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшысының орынбасары ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық цифрлық қолтаңбаның орны</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4716,68 +4294,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жүзеге асыру қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="37"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атқарушылық құжатты жеке сот орындаушысының орындауына беру туралы  ҚАУЛЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20__жылғы "__" ________                               ___________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5381,560 +4959,776 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Оңайлатылған іс жүргізуді </w:t>
+              <w:t>Оңайлатылған іс жүргізуді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүзеге асыру қағидаларына </w:t>
+              <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Банктердегі, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардағы банктік шоттардың нөмірлері және онда ақшаның бар-жоғы туралы ақпаратты талап ету және оларға тыйым салу туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> Банктердегі, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардағы банктік шоттардың нөмірлері және онда ақшаның бар-жоғы туралы ақпаратты талап ету және оларға тыйым салу туралы  ҚАУЛЫ</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20__жылғы "__" __________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(облыс, қала атауы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Аумақтық органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (атқарушылық құжаттың атауы, атқарушылық құжатты берген соттың не органның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы, берілген күні) негізінде қозғалған 20__ жылғы "____"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ____________ (атқарушылық құжаттың талаптары, борышкерге қатысты деректер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)) оңайлатылған іс жүргізу материалдарын қарап,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20__жылғы "__" ________                                     __________________ </w:t>
-[...17 lines deleted...]
-                                                                  (облыс, қала атауы)</w:t>
+      Атқарушылық құжаттың талаптарын орындау үшін оңайлатылған іс жүргізу шеңберінде "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" Қазақстан Республикасы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 1-1) тармақшасында көзделген атқарушылық құжаттардың орындалуын қамтамасыз ету жөнінде шара қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+      Жоғарыдағылардың негізінде, "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-3-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа ала отырып,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚАУЛЫ ЕТТІ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Аумақтық органның атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...268 lines deleted...]
-        </w:rPr>
         <w:t>
       борышкерге (тегі, аты, әкесінің аты (ол болған жағдайда), жеке сәйкестендіру нөмірі) қатысты банк шоттарының нөмірлері және ақшаның болуы туралы ақпарат берілсін және ___________ теңге көлемінде ақшаға тыйым салынсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қаулыны орындау үшін және осы қаулының орындалуы туралы ақпаратты _________________________ (аумақтық органның атауы) атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесі арқылы ұсынылу үшін екінші деңгейдегі банктерге және "Қазпошта" АҚ-ға жіберілсін.</w:t>
+      2. Қаулыны орындау үшін және осы қаулының орындалуы туралы ақпаратты _________________________ (аумақтық органның атауы) атқарушылық іс жүргізудің мемлекеттік автоматтандырылған цифрлық жүйесі арқылы ұсынылу үшін екінші деңгейдегі банктерге және "Қазпошта" АҚ-ға жіберілсін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қабылданған шешім туралы оңайлатылған іс жүргізу тараптарына хабардар етілсін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5963,118 +5757,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...66 lines deleted...]
-        <w:t>Электрондық цифрлық қолтаңбаның орны</w:t>
+        <w:t>
+      Аумақтық органның басшысы/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшысының орынбасары ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық цифрлық қолтаңбаның орны</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6110,828 +5874,958 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Оңайлатылған іс жүргізуді </w:t>
+              <w:t>Оңайлатылған іс жүргізуді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жүзеге асыру қағидаларына </w:t>
+              <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Борышкердің белгiлi бiр әрекеттер жасауына тыйым салу туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 510</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> Борышкердің белгiлi бiр әрекеттер жасауына тыйым салу туралы  ҚАУЛЫ</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20__жылғы "__" ________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қала, облыс атауы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Аумақтық органның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (атқарушылық құжаттың атауы, атқарушылық құжатты берген соттың немесе органның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы, берілген күні) негізінде қозғалған 20__ жылғы "____"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ____________ (атқарушылық құжаттың талаптары, борышкерге қатысты деректер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)) оңайлатылған іс жүргізу материалдарын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарап,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20__жылғы "__" ________                                     __________________ </w:t>
-[...17 lines deleted...]
-                                                                  (қала, облыс атауы)</w:t>
+      Атқарушылық құжаттың талаптарын орындау үшін оңайлатылған іс жүргізу шеңберінде "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 3) тармақшасында көзделген атқарушылық құжаттардың орындалуын қамтамасыз ету жөніндегі шара қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
-[...271 lines deleted...]
-        <w:t xml:space="preserve"> ҚАУЛЫ ЕТТІ:</w:t>
+      Жазылғанның негізінде, "Атқарушылық іс жүргізу және сот орындаушыларының мәртебесі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-3-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 3) тармақшасын басшылыққа ала отырып,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚАУЛЫ ЕТТІ:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Борышкерге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      салынсын.</w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борышкерге қатысты деректер (тегі, аты, әкесінің аты (ол болған жағдайда) мүлікке, мүліктік құқықтарға билік ету бойынша белгілі бір әрекеттер (мәмілелер) жасауға тыйым салынсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қаулының орындалуы туралы ақпарат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...72 lines deleted...]
-      3. Қаулы орындау үшін Бірыңғай нотариаттық ақпараттық жүйеге жолдансын.</w:t>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аумақтық органның атауы) атқарушылық іс жүргізудің мемлекеттік автоматтандырылған цифрлық жүйесі арқылы ұсынылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қаулы орындау үшін Бірыңғай нотариаттық цифрлық жүйеге жолдансын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қабылданған шешім туралы оңайлатылған іс жүргізу тараптарына хабарлансын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...104 lines deleted...]
-        <w:t>Электрондық цифрлық қолтаңбаның орны</w:t>
+        <w:t>
+      5. Қаулы шыққан күнінен бастап күшіне енеді және оған Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне сәйкес шағым жасалуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аумақтық органның басшысы/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшысының орынбасары ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық цифрлық қолтаңбаның орны</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6999,68 +6893,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жүзеге асыру қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="38"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оңайлатылған іс жүргізуді тоқтату туралы  ҚАУЛЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20__жылғы "__" ________                                     __________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7618,55 +7512,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7992,31 +7886,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>