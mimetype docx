--- v0 (2025-10-03)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="acc7e7c" w14:textId="acc7e7c">
+    <w:p w14:paraId="bedccaf" w14:textId="bedccaf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -788,1268 +788,3016 @@
         </w:rPr>
         <w:t xml:space="preserve"> он бірінші абзацына сәйкес әзірленген және оңайлатылған іс жүргізуді жүзеге асыру тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесі (бұдан әрі - АІЖМААЖ) – атқарушылық іс жүргізуді есепке алуды электрондық нысанда жүзеге асыруға, сот орындаушысының процестік әрекеттерін автоматтандыруға, сондай-ақ атқарушылық іс жүргізу тараптарының атқарушылық іс жүргізу барысында деректер алуына арналған ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әкімшілік іс жүргізудің бірыңғай тізілімі (бұдан әрі – ӘІБТ) – әкімшілік құқық бұзушылықтар, оларды жасаған адамдар, олар бойынша қабылданған шешімдер туралы енгізілетін мәліметтер қамтылатын ақпараттық жүйе, сондай-ақ әкімшілік құқық бұзушылық істерін электрондық нысанда жүргізу жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Борышкерлердің бірыңғай тізілімі – атқарушылық іс жүргізу бойынша борышкерлер туралы мәліметтерді қамтитын деректердің біріздендірілген электрондық банкі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      2) әкімшілік іс жүргізудің бірыңғай тізілімі (бұдан әрі – ӘІБТ) – әкімшілік құқық бұзушылықтар, оларды жасаған адамдар, олар бойынша қабылданған шешімдер туралы енгізілетін мәліметтер қамтылатын ақпараттық жүйе, сондай-ақ әкімшілік құқық бұзушылық істерін электрондық нысанда жүргізу жүзеге асырылады;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оңайлатылған іс жүргізу – аумақтық әділет орган (бұдан әрі – аумақтық орган) АІЖМААЖ-і арқылы жүзеге асыратын атқарушылық құжаттардың автоматтандырылған орындалуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оңайлатылған іс жүргізудегі қаулы – оңайлатылған іс жүргізу шеңберінде қабылданатын, аумақтық орган басшысының не оның орынбасарының электрондық цифрлық қолтаңбасы арқылы куәландырылған процестік шешім тіркелетін аумақтық органның процестік құжаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      3) Борышкерлердің бірыңғай тізілімі – атқарушылық іс жүргізу бойынша борышкерлер туралы мәліметтерді қамтитын деректердің біріздендірілген электрондық банкі;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      4) оңайлатылған іс жүргізу – аумақтық әділет орган (бұдан әрі – аумақтық орган) АІЖМААЖ-і арқылы жүзеге асыратын атқарушылық құжаттардың автоматтандырылған орындалуы;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Атқарушылық құжатты оңайлатылған іс жүргізуге қабылдау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      5) оңайлатылған іс жүргізудегі қаулы – оңайлатылған іс жүргізу шеңберінде қабылданатын, аумақтық орган басшысының не оның орынбасарының электрондық цифрлық қолтаңбасы арқылы куәландырылған процестік шешім тіркелетін аумақтық органның процестік құжаты;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Атқарушылық құжаттар оңайлатылған іс жүргізу шеңберінде АІЖМААЖ-не ӘІБТ-ден, біріктірілген салықтық ақпараттық жүйесі ақпараттық жүйесінен, сондай-ақ Қазақстан Республикасы сот органдарының автоматтандырылған ақпараттық-талдау жүйесінен электрондық нысанда келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Оңайлатылған іс жүргізу шеңберінде жеке тұлғадан жиырма айлық есептік көрсеткішке дейінгі соманы өндіріп алу туралы мынадай атқарушылық құжаттар қабылданады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      6) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Қазақстан Республикасының Әкiмшiлiк құқық бұзушылық туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексiнде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда әкiмшiлiк құқық бұзушылық туралы iстер бойынша шығарылған сот қаулылары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасының Әкiмшiлiк құқық бұзушылық туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексiнде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда әкiмшiлiк құқық бұзушылық туралы iстердi қарауға уәкiлеттi органның (лауазымды тұлғаның) қаулылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әкімшілік жаза қолдануға уәкілеттік берілген орган (лауазымды адам) берген айыппұл төлеу қажеттігі туралы нұсқамалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) берешекті өндіріп алу туралы салықтық бұйрық.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Айлық есептік көрсеткіш республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. АІЖМААЖ-і арқылы электрондық нысандағы атқарушылық құжаттың негізінде аумақтық орган оңайлатылған іс жүргізуді дереу қозғайды, ол жөнінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қаулы шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Борышкерге оңайлатылған іс жүргізуді қозғау туралы хабарлама Мобильді азаматтар базасында тіркелген ұялы байланыстың абоненттік нөмірі бойынша мәтіндік хабарлама жіберу арқылы не (және) электрондық үкіметтің, сондай-ақ екінші деңгейдегі банктердің мобильді қосымшаларында push-хабарлама жіберу арқылы жүзеге асырылады. Хабархатта оңайлатылған іс жүргізуді қозғау туралы қаулымен танысуға және жүктеуге арналған сілтеме бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Борышкер оңайлатылған іс жүргізудің кез келген сатысында оңайлатылған іс жүргізуді қозғау туралы қаулымен танысқаннан кейін алынған сілтеме бойынша өтіп, АІЖМААЖ-де көрсетілген "Терезеде" "Келіспеймін" батырмасын басу арқылы оңайлатылған іс жүргізуде атқарушылық құжаттың талаптарын орындаудан бас тарта алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Борышкер оңайлатылған іс жүргізу шеңберінде атқарушылық құжаттың талаптарын орындаудан бас тарту не атқарушылық құжаттың талаптарын орындалуымен байланысты мәселелері бойынша тиісті жазбаша өтінішпен аумақтық органға жүгіне алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Борышкер сілтеме бойынша өту жолымен оңайлатылған іс жүргізу шеңберінде атқарушылық құжаттың талаптарын орындаудан бас тартқан жағдайда, аумақтық орган АІЖМААЖ-де Қазақстан Республикасы Әділет министрінің 2015 жылғы 29 желтоқсандағы № 652 бұйрығымен бекітілген Атқарушылық құжаттарды жеке сот орындаушылары арасында атқарушылық іс жүргізудің мемлекеттік автоматтандырылған ақпараттық жүйесі арқылы бөлу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12848 болып тіркелген) көзделген тәртіппен атқарушылық құжатты жеке сот орындаушысының орындауына беру туралы қаулысын (бұдан әрі – атқарушылық құжатты жеке сот орындаушысының орындауына беру туралы қаулы) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес дереу қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аумақтық органда борышкердің өтініші тіркелген күннен бастап үш жұмыс күні ішінде АІЖМААЖ-де атқарушылық құжатты жеке сот орындаушысының орындауына беру туралы қаулыны аумақтық орган қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Атқарушылық құжатты оңайлатылған іс жүргізуге қабылдау тәртібі</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> көзделген жағдайларда әкiмшiлiк құқық бұзушылық туралы iстер бойынша шығарылған сот қаулылары;</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Мәжбүрлеп орындату шараларын қабылдау тәртібі және атқарушылық құжаттарды оңайлатылған іс жүргізуде орындау мерзімдері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> көзделген жағдайларда әкiмшiлiк құқық бұзушылық туралы iстердi қарауға уәкiлеттi органның (лауазымды тұлғаның) қаулылары;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Оңайлатылған іс жүргізуді қозғағаннан кейін борышкер туралы мәліметтер автоматты түрде Борышкерлердің бірыңғай тізіліміне енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      3) әкімшілік жаза қолдануға уәкілеттік берілген орган (лауазымды адам) берген айыппұл төлеу қажеттігі туралы нұсқамалар;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Оңайлатылған іс жүргізу шеңберінде қабылданатын атқарушылық құжаттың орындалуын қамтамасыз ету жөніндегі шаралар мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      4) берешекті өндіріп алу туралы салықтық бұйрық.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) борышкердiң банктердегi, банк операцияларының жекелеген түрлерiн жүзеге асыратын ұйымдардағы ақшасына тыйым салу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қаулы шығарылады.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) борышкерге мүлікке билік ету бойынша белгілі бір әрекеттер жасауға тыйым салу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      6. Борышкерге оңайлатылған іс жүргізуді қозғау туралы хабарлама Мобильді азаматтар базасында тіркелген ұялы байланыстың абоненттік нөмірі бойынша мәтіндік хабарлама жіберу арқылы не (және) электрондық үкіметтің, сондай-ақ екінші деңгейдегі банктердің мобильді қосымшаларында push-хабарлама жіберу арқылы жүзеге асырылады. Хабархатта оңайлатылған іс жүргізуді қозғау туралы қаулымен танысуға және жүктеуге арналған сілтеме бар.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Аумақтық орган басшысының немесе оның орынбасарының ЭЦҚ-сы арқылы куәландырылған аумақтық органның АІЖМААЖ-де қалыптастырылған, банктердегі, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардағы банктік шоттардың нөмірлері және онда ақшаның бар-жоғы туралы ақпаратты талап ету және оларға тыйым салу туралы қаулысы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес банктерге, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға оңайлатылған іс жүргізу қозғалған күннен бастап күнтізбелік бес күн өткен соң АІЖМААЖ-і арқылы ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      АІЖМААЖ-і мен банктердің және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың ақпараттық жүйелері арасындағы оңайлатылған іс жүргізу шеңберінде өзара іс-қимыл электрондық форматта жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Аумақтық органға оңайлатылған іс жүргізу шеңберінде АІЖМААЖ-де қалыптастырылған және аумақтық орган басшысының немесе оның орынбасарының ЭЦҚ-сы арқылы куәландырылған қаулысы негізінде, жеке тұлғаның банктік шоттарының бар-жоғы және олардың нөмірлері туралы, осы шоттарда өндіріп алынатын сома шегіндегі ақшаның бар-жоғы туралы, ал ақша жеткіліксіз болған жағдайда оңайлатылған іс жүргізу қозғалған кезден бастап осы шоттардағы ақша қозғалысы туралы мәліметтер беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. АІЖМААЖ-і арқылы алынған, оңайлатылған іс жүргізу шеңберіндегі аумақтық органның қаулысы негізінде атқарушылық құжаттың орындалуын қамтамасыз ету үшін тыйым салу кезінде тыйым салынатын ақша сомасы атқарушылық құжатта көрсетілген сомадан аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Оңайлатылған іс жүргізуді қозғағаннан кейін күнтізбелік он күн өткен соң, Бірыңғай нотариаттық ақпараттық жүйеде АІЖМААЖ-і арқылы борышкерге мүлікке билік ету жөнінде белгілі бір іс-әрекеттер жасауға тыйым салынады, ол туралы осы Қағидаларға 4-қосымшаға сәйкес қаулы шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Банктердегі немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардағы борышкердің ақшасын өндіріп алу АІЖМААЖ-де қалыптастырылған аумақтық органның инкассолық өкімі негізінде жүзеге асырылады. Инкассолық өкім оңайлатылған іс жүргізу қозғалған күннен бастап күнтізбелік жиырма күн өткен соң электрондық нысанда өндіріп алудың негізділігін растайтын атқарушылық құжаттарды қоса бере отырып, банкке немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Аумақтық орган оңайлатылған іс жүргізу шеңберіндегі инкассолық өкімді АІЖМААЖ-де сот орындаушысының ЭЦҚ-сы қол қойған борышкердің жалақысына және табысының өзге де түрлеріне өндіріп алу туралы қаулы және инкассолық өкім болған жағдайда қоймайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Атқарушылық құжатты оңайлатылған іс жүргізуде орындау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-4-бабында көрсетілген мерзімдерде аяқталуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...15 lines deleted...]
-      7. Борышкер оңайлатылған іс жүргізудің кез келген сатысында оңайлатылған іс жүргізуді қозғау туралы қаулымен танысқаннан кейін алынған сілтеме бойынша өтіп, АІЖМААЖ-де көрсетілген "Терезеде" "Келіспеймін" батырмасын басу арқылы оңайлатылған іс жүргізуде атқарушылық құжаттың талаптарын орындаудан бас тарта алады.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Оңайлатылған іс жүргізуді тоқтатудың негіздері мен салдары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:p>
-[...93 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Оңайлатылған іс жүргізу, егер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) атқарушылық құжаттың талабы толық көлемде орындалса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тиісті органның атқарушылық құжатты беруге негіз болған шешімінің күші жойылса, тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Борышкердің оңайлатылған іс жүргізу шеңберінде берешекті төлеуі АІЖМААЖ-мен интеграцияланған төлем жүйелері арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Оңайлатылған іс жүргізу тоқтатылған жағдайларда аумақтық орган АІЖМААЖ-де осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес дереу қаулы шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Оңайлатылған іс жүргізуді тоқтатумен бір мезгілде оңайлатылған іс жүргізудегі мәжбүрлеп орындату шаралары жойылады, бұл туралы оңайлатылған іс жүргізуді тоқтату туралы қаулыда көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Аумақтық орган оңайлатылған іс жүргізу тоқтатылған жағдайда, АІЖМААЖ-де орындалмаған инкассолық өкімдерді төлем құжатын кері қайтарып алу туралы өкімнің негізінде кері қайтарып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мәжбүрлеп орындату шараларын қабылдау тәртібі және атқарушылық құжаттарды оңайлатылған іс жүргізуде орындау мерзімдері</w:t>
-[...79 lines deleted...]
-      2) борышкерге мүлікке билік ету бойынша белгілі бір әрекеттер жасауға тыйым салу.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Атқарушылық құжатты оңайлатылған іс жүргізуден жеке сот орындаушысына берудің негіздері мен салдары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес банктерге, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға оңайлатылған іс жүргізу қозғалған күннен бастап күнтізбелік бес күн өткен соң АІЖМААЖ-і арқылы ұсынылады.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Егер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...33 lines deleted...]
-      11. Аумақтық органға оңайлатылған іс жүргізу шеңберінде АІЖМААЖ-де қалыптастырылған және аумақтық орган басшысының немесе оның орынбасарының ЭЦҚ-сы арқылы куәландырылған қаулысы негізінде, жеке тұлғаның банктік шоттарының бар-жоғы және олардың нөмірлері туралы, осы шоттарда өндіріп алынатын сома шегіндегі ақшаның бар-жоғы туралы, ал ақша жеткіліксіз болған жағдайда оңайлатылған іс жүргізу қозғалған кезден бастап осы шоттардағы ақша қозғалысы туралы мәліметтер беріледі.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-4-бабында көзделген мерзім өтсе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...15 lines deleted...]
-      12. АІЖМААЖ-і арқылы алынған, оңайлатылған іс жүргізу шеңберіндегі аумақтық органның қаулысы негізінде атқарушылық құжаттың орындалуын қамтамасыз ету үшін тыйым салу кезінде тыйым салынатын ақша сомасы атқарушылық құжатта көрсетілген сомадан аспауы тиіс.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) борышкер оңайлатылған іс жүргізудегі атқарушылық құжаттың талаптарын орындаудан бас тартса, атқарушылық құжат оңайлатылған іс жүргізуден жеке сот орындаушысына беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қаулы шығарылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Аумақтық орган оңайлатылған іс жүргізу берілген жағдайда, АІЖМААЖ-де қойылған инкассолық өкімдерді төлем құжатын кері қайтарып алу туралы өкімнің негізінде кері қайтарып алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атқарушылық құжаттың талаптары ішінара орындалған жағдайда оңайлатылған іс жүргізу шеңберінде өндіріп алынған сомалар туралы мәліметтер атқарушылық құжатпен бірге жеке сот орындаушысына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23-тармақтың үшінші бөлігі жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Атқарушылық құжатты оңайлатылған іс жүргізуден жеке сот орындаушысына беру туралы банктерді, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарды хабардар ету электрондық форматта жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Атқарушылық құжатты берген кезде аумақтық орган АІЖМААЖ-де атқарушылық құжатты жеке сот орындаушысының орындауына беру туралы қаулы шығарады. Жеке сот орындаушысы атқарушылық құжатты орындауға қабылдау туралы қаулы шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Атқарушылық құжаттың талаптары оңайлатылған іс жүргізу шеңберінде ішінара орындалған жағдайда, жеке сот орындаушысының қызметіне ақы төлеу Заңның 118-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген ережелер ескеріле отырып, жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...15 lines deleted...]
-      14. Банктердегі немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардағы борышкердің ақшасын өндіріп алу АІЖМААЖ-де қалыптастырылған аумақтық органның инкассолық өкімі негізінде жүзеге асырылады. Инкассолық өкім оңайлатылған іс жүргізу қозғалған күннен бастап күнтізбелік жиырма күн өткен соң электрондық нысанда өндіріп алудың негізділігін растайтын атқарушылық құжаттарды қоса бере отырып, банкке немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға жолданады.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Атқарушылық құжат оңайлатылған іс жүргізуден берілгеннен кейін оңайлатылған іс жүргізу шеңберінде қабылданған мәжбүрлеп орындату шараларының күшін жоюды жеке сот орындаушы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...470 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2115,68 +3863,152 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жүзеге асыру қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оңайлатылған іс жүргізуді қозғау туралы  ҚАУЛЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20__жылғы "___" ________                         ______________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2884,68 +4716,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жүзеге асыру қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:bookmarkStart w:name="z60" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атқарушылық құжатты жеке сот орындаушысының орындауына беру туралы  ҚАУЛЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20__жылғы "__" ________                               ___________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3581,68 +5413,152 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жүзеге асыру қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктердегі, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардағы банктік шоттардың нөмірлері және онда ақшаның бар-жоғы туралы ақпаратты талап ету және оларға тыйым салу туралы  ҚАУЛЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20__жылғы "__" ________                                     __________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4226,68 +6142,152 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жүзеге асыру қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 510</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Борышкердің белгiлi бiр әрекеттер жасауына тыйым салу туралы  ҚАУЛЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20__жылғы "__" ________                                     __________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4999,68 +6999,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жүзеге асыру қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оңайлатылған іс жүргізуді тоқтату туралы  ҚАУЛЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20__жылғы "__" ________                                     __________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5618,55 +7618,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>