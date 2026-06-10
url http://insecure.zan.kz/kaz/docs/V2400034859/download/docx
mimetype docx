--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="72e6027" w14:textId="72e6027">
+    <w:p w14:paraId="e5e2cb1" w14:textId="e5e2cb1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне банк қызметін реттеу мәселелері бойынша өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 31 шiлдедегi № 45 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 31 шiлдеде № 34859 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 31 шiлдедегi № 45 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 31 шiлдеде № 34859 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -152,386 +152,222 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы қаулы 20.08.2024 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. "Ислам банктері үшін пруденциалдық нормативтерді және өзге де сақтауға міндетті нормалар мен лимиттерді, олардың нормативтік мәнін және ислам банктері үшін пруденциалдық нормативтерді және өзге де сақтауға міндетті нормалар мен лимиттерді есеп айырысу әдістемесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 30 мамырдағы № 144 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қаулысына</w:t>
+        <w:t>№ 85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13939 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...130 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Пруденциялық нормативтерді және ипотекалық ұйымдар және агроөнеркәсіп кешені саласындағы ұлттық басқарушы холдингтің еншілес ұйымдары сақтауға міндетті өзге де нормалар мен лимиттерді белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 26 желтоқсандағы № 308 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14788 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z11" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Пруденциялық нормативтерді және ипотекалық ұйымдар және агроөнеркәсіп кешені саласындағы ұлттық басқарушы холдингтің еншілес ұйымдары сақтауға міндетті өзге де нормалар мен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>лимиттерде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -564,206 +400,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қаржы ұйымдарының әдіснамасы және пруденциялық реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="0"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z15" w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z15" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсында ресми жарияланғаннан кейін орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z16" w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z17" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z18" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы 2024 жылғы 20 тамыздан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -961,66 +781,247 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стратегиялық жоспарлау және реформалар агенттігінің</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлттық статистика бюросы</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржы нарығын реттеу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және дамыту Агенттігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Басқармасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 жылғы 31 шілдедегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 45 Қаулыға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1056,169 +1057,68 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t xml:space="preserve">Қаулыға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қаржы нарығын реттеу</w:t>
-[...64 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t xml:space="preserve">2-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -1235,168 +1135,165 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ислам банктері үшін</w:t>
+              <w:t>Пруденциялық нормативтерге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пруденциалдық нормативтердің</w:t>
+              <w:t>және ипотекалық ұйымдар және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">нормативтік мәндері және өзге </w:t>
+              <w:t>агроөнеркәсіп кешені</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">де сақтауға міндетті нормалар </w:t>
+              <w:t>саласындағы ұлттық басқарушы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мен лимиттерді есеп </w:t>
+              <w:t>холдингтің еншілес ұйымдары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>айырысу әдістемесіне</w:t>
+              <w:t>сақтауға міндетті өзге де</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>нормалар мен лимиттерге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Салымдардың кредиттiк тәуекел дәрежесi бойынша мөлшерленген банк активтерiнiң кестесi</w:t>
+        <w:t xml:space="preserve"> Ұйымның салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген активтерінің кестесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1481,283 +1378,283 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тәуекел дәрежесi пайызбен</w:t>
+Тәуекел дәрежесі пайызбен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-I топ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "AA-"-тен төмен емес тәуелсiз рейтингі немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң қолма-қол шетел валютасы</w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қолма-қол теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1790,87 +1687,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...35 lines deleted...]
-Тазартылған бағалы металдар</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА"-дан төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің шетелдік қолма-қол валютасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1903,87 +1800,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...35 lines deleted...]
-Қазақстан Республикасының Үкiметiне қойылатын талаптар</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылған бағалы металдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2016,87 +1913,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "AA-"-тен төмен емес тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық үкiметтерiне қойылатын талаптар</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Ұлттық Банкіндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2129,87 +2026,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...35 lines deleted...]
-Қазақстан Республикасының Ұлттық Банкіне қойылатын талаптар</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА"-дан төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2242,87 +2139,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "AA-"-тен төмен емес тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық банктерiне қойылатын талаптар</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА"-дан төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарының салымдары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2355,87 +2252,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "AA-"-тен төмен емес рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдарына қойылатын талаптар</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасы Үкіметінің дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2468,87 +2365,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...35 lines deleted...]
-Қазақстан Республикасының жергілікті атқарушы органдарына салықтар мен бюджетке төленетін басқа да төлемдер бойынша қойылатын талаптар</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының жергілікті билік органдарының салықтар және бюджетке төленетін басқа төлемдер жөніндегі дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2581,87 +2478,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...35 lines deleted...]
-"Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамына қойылатын талаптар</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Үкіметі және Қазақстан Республикасының Ұлттық Банкі шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2694,87 +2591,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
-[...35 lines deleted...]
-Ұлттық холдинг - оригинатор, Қазақстан Республикасының ұлттық басқарушы холдингі құрған ислам арнайы қаржы компаниясы шығарған исламдық бағалы қағаздар</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуелсіз рейтингі Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА"-дан төмен емес немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шетелдік мемлекеттердің орталық үкіметтері шығарған, мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2807,87 +2704,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "AA-"-тен төмен емес тәуелсіз рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар шет мемлекеттердің орталық үкіметтері шығарған, мемлекеттік мәртебесі бар исламдық бағалы қағаздар</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА"-дан төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2920,488 +2817,468 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "AA-"-тен төмен емес рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар халықаралық қаржы ұйымдары шығарған исламдық бағалы қағаздар</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуекелдің І тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...121 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...71 lines deleted...]
-0</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА"-дан төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар және тиісті рейтингтік бағасы жоқ елдердің шетелдік қолма-қол валютасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-II топ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА"-дан төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдарға берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "AA-"-тен төмен емес тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар елдердің және тиісті рейтингтік бағасы жоқ елдердің қолма-қол шетел валютасы</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейiнгi тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3434,87 +3311,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "А+"-тен "А-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар елдердiң орталық үкіметтерiне қойылатын талаптар</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейiнгi борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3547,87 +3424,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "А+"-тен "А-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар елдердiң орталық банктерiне қойылатын талаптар</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА"-дан төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3660,87 +3537,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "А+"-тен "А-"-ке дейiнгi рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар халықаралық қаржы ұйымдарына қойылатын талаптар</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I тәуекел тобына жатқызылған дебиторлық берешекті қоспағанда, Қазақстан Республикасының жергілікті билік органдарының дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3773,87 +3650,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
-[...35 lines deleted...]
-Қазақстан Республикасының жергiлiктi атқарушы органдарына қойылатын талаптар</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-" -тен төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3886,87 +3763,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "АА-"-тен төмен емес тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар елдердiң жергiлiктi билiк органдарына қойылатын талаптар</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтері шығарған, мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3999,87 +3876,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "АА-"-тен төмен емес рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар ұйымдарға қойылатын талаптар</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4112,87 +3989,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "А+"-тен "А-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар елдердiң орталық үкіметтері шығарған, мемлекеттік мәртебесі бар исламдық бағалы қағаздар</w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының жергілікті билік органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4225,87 +4102,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "А+"-тен "А-"-ке дейiнгi рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар халықаралық қаржы ұйымдары шығарған исламдық бағалы қағаздар</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4338,87 +4215,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
-[...35 lines deleted...]
-Ұлттық басқарушы холдингке дауыс беруші акцияларының (қатысу үлестерінің) 100 (жүз) пайызы тиесілі заңды тұлға-оригинатор құрған ислам арнайы қаржы компаниясы шығарған Қазақстан Республикасының исламдық бағалы қағаздары</w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдар шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4451,87 +4328,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған исламдық бағалы қағаздар</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйым баланста ұстайтын және Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ААА"-дан "АА-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандард энд Пурс) ұлттық шкаласы бойынша "kzAAA"-дан "kzAA-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4564,355 +4441,355 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-"-тен төмен емес рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдар шығарған исламдық бағалы қағаздар</w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Қазақстан тұрғын үй компаниясы" акционерлік қоғамы шығарған борыштық бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-III топ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуекелдің II тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-50</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтеріне қойылатын талаптар</w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тазартылмаған бағалы металдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4945,87 +4822,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріне қойылатын талаптар</w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (стандарт энд Пурс) агенттігінің "А+" - тен "А-"- ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдарға берілген қарыздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5058,87 +4935,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына қойылатын талаптар</w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мынадай талапқа сәйкес келетін ипотекалық тұрғын үй қарыздары: берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы кепіл құнының 50 (елу) пайызынан аспайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5171,313 +5048,349 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
-[...71 lines deleted...]
-50</w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мынадай талапқа сәйкес келетін ипотекалық тұрғын үй қарыздары: берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы кепіл құнының 60 (алпыс) пайызынан аспайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
-[...71 lines deleted...]
-50</w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мынадай талапқа сәйкес келетін ипотекалық тұрғын үй қарыздары: берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы кепіл құнының 70 (жетпіс) пайызынан аспайды. Мынадай талаптардың біріне сәйкес келетін ипотекалық тұрғын үй қарыздары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы кепіл құнының 85 (сексен бес) пайызынан аспайды және кредиттік тәуекелді ипотекалық тұрғын үй қарызы сомасының қамтамасыз ету құнына қатынасының 70 (жетпіс) пайызынан асатын мөлшерінде сақтандыру ұйымы сақтандырған;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік бағдарламаларды іске асыру шеңберінде салынған тұрғын үйді сатып алуға берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы кепіл құнының 90 (тоқсан) пайызынан аспайды және олар бойынша кредиттік тәуекелге қамтамасыз ету құнына ипотекалық тұрғын үй қарызы сомасының 70 (жетпіс) пайыздан асатын мөлшерде не ипотекалық тұрғын үй қарызы сомасының қамтамасыз ету құнына қатынасы 85 (сексен бес) пайыздан асатын мөлшерде "Қазақстанның ипотекалық кредиттерге кепілдік беру қоры" акционерлік қоғамы кепілдік берген және олар бойынша кредиттік тәуекел ипотекалық тұрғын үй қарызы сомасының қамтамасыз ету құнына қатынасының 70 (жетпіс) пайызынан асатын мөлшерінде сақтандырылған.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ-"-тен "ВВ-"-ке дейінгі (қоса алғанда) борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент банктеріне немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ-"-тен "ВВ+"-ға дейінгі (қоса алғанда) борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент банкке ашылған корреспонденттік шоттар бойынша қойылатын талаптар</w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5510,200 +5423,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35.</w:t>
-[...71 lines deleted...]
-35</w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36.</w:t>
-[...35 lines deleted...]
-Мына талапқа сәйкес келетін ипотекалық тұрғын үй қарыздары: (осы кестенің 53, 57 және 58-жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда) берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы кепіл құнынан 51 (елу бір) пайыздан бастап 85 (сексен бес) пайызға дейін қоса алғанда шекте болады</w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5736,313 +5649,313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37.</w:t>
-[...71 lines deleted...]
-100</w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардың дебиторлық берешегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38.</w:t>
-[...71 lines deleted...]
-75</w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтері шығарған мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39.</w:t>
-[...35 lines deleted...]
-Халықаралық қаржылық есептілік стандарттарына сәйкес қарыздардың өтелмеген бөлігінен 50 (елу) пайыздан астам провизиялар (резервтер) қалыптасқан Қазақстан Республикасының резиденттеріне берілген негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар талаптар (ипотекалық тұрғын қарыздарын және осы кестенің 52, 53, 54, 57 және 58-жолдарында көрсетілген қарыздарды қоспағанда)</w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6075,220 +5988,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40.</w:t>
-[...91 lines deleted...]
-2022 жылғы 1 қаңтардан бастап 2023 жылғы 31 желтоқсанды қоса алғанда – 50 2024 жылғы 1 қаңтардан бастап – 75</w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтері шығарған, мемлекеттік мәртебесі бар исламдық бағалы қағаздар</w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдар шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6321,87 +6214,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған исламдық бағалы қағаздар</w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйым баланста ұстайтын және Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzA+"-тен "kzA-"-ке дейінгі рейтингтік бағасы бар секьюритилендіру позициялары немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша ұқсас деңгейдегі рейтинг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6434,637 +6327,581 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен бастап "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған исламдық бағалы қағаздар</w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуекелдің III тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-50</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
-[...127 lines deleted...]
-50</w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуекелдің III және V топтарына жатқызылғандарды қоспағанда, жеке тұлғаларға берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
-[...71 lines deleted...]
-50</w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "А-" төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар резидент ұйымдарға, тиісті рейтингтік бағасы жоқ резидент ұйымдарға және Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі борыштық рейтингі және немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент-ұйымдарға берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-IV топ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "ВВ+"-тен "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық банктеріндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "BB+"-тен "B-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық үкіметтеріне қойылатын талаптар</w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "ВВ+"-тен "В-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы және тиісті рейтингтік бағасы жоқ халықаралық қаржы ұйымдарындағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7097,87 +6934,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "BB+"-тен "B-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейіндегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық банктеріне қойылатын талаптар</w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "А-" төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар резидент-ұйымдардағы, тиісті рейтингтік бағасы жоқ резидент-ұйымдардағы және Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент-ұйымдардағы салымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7210,87 +7047,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "BB+"-тен "B-"-ке дейінгі рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейіндегі рейтингі бар халықаралық қаржы ұйымдарына және тиісті рейтингтік бағасы жоқ халықаралық қаржы ұйымдарына қойылатын талаптар</w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "А-" төмен борыштық рейтингі бар резидент ұйымдардың немесе тиісті рейтингтік бағасы жоқ басқа рейтингтік агенттіктердің, резидент ұйымдардың бірінің осыған ұқсас деңгейдегі рейтингі, "ВВВ+"-тен "ВВ-"-ке дейінгі Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің борыштық рейтингі және немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент-ұйымдардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7323,87 +7160,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "BBB+"-тен "BB-"-ке дейінгі рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің жергілікті билік органдарына қойылатын талаптар</w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғалардың дебиторлық берешегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7436,87 +7273,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А-"-тен төмен рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы резидент ұйымдарына, тиісті рейтингтік бағасы жоқ Қазақстан Республикасының резидент- ұйымдарына және Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент ұйымдарына қойылатын талаптар</w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "ВВ+"-тен "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық үкіметтері шығарған мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7549,200 +7386,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.</w:t>
-[...71 lines deleted...]
-200</w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53.</w:t>
-[...35 lines deleted...]
-III топтағы тәуекелге жатқызылғандарын қоспағанда, жеке тұлғаларға қойылатын 2016 жылғы 1 қаңтарға дейін туындаған талаптар, оның ішінде тұтынушылық банктік қарыздар</w:t>
+52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "ВВ+"-тен "В-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары және тиісті рейтингтік бағасы жоқ халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7775,200 +7612,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54.</w:t>
-[...71 lines deleted...]
-200</w:t>
+53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "А-" төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар резидент-ұйымдар, тиісті рейтингтік бағасы жоқ резидент-ұйымдар және Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "ВВВ+"-тен "ВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент-ұйымдар шығарған бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВ-"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент-банктеріне немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВ+"-тен төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент-банкке ашылған корреспонденттік шоттар бойынша қойылатын талаптар</w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйым баланста ұстайтын және Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzBBB+"-тен "kzBBB-"-ке дейінгі рейтингтік бағасы бар секьюритилендіру позициялары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8001,87 +7838,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56.</w:t>
-[...35 lines deleted...]
-Басқа да ипотекалық тұрғын үй қарыздары (осы кестенің 53, 57 және 58-жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда)</w:t>
+55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуекелдің IV тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8114,310 +7951,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57.</w:t>
-[...181 lines deleted...]
-150</w:t>
+56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлемдер бойынша есеп айырысулар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58.</w:t>
-[...35 lines deleted...]
-Жеке тұлғаларға 2016 жылғы 1 қаңтардан бастап берілген басқа да қарыздар, оның ішінде тұтынушылық банктік қарыздар (осы кестенің 57-жолында көрсетілген ипотекалық тұрғын үй қарыздарын және жеке тұлғаларға арналған қарыздарды қоспағанда)</w:t>
+57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі құрал-жабдықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8450,87 +8177,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "BB+"-тен "B-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің орталық үкіметтері шығарған мемлекеттік мәртебесі бар исламдық бағалы қағаздар</w:t>
+58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық қорлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8563,313 +8290,242 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "BBB+"-тен "BB-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің жергілікті билік органдары шығарған исламдық бағалы қағаздар</w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыйақы мен шығыстар сомасын алдын ала төлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-100</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А-" төмен рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент-ұйымдары, тиісті рейтингтік бағасы жоқ Қазақстан Республикасының резидент-ұйымдары және Standard &amp; Poor's агенттігінің "BBB+"-тен "BB-"-ке дейінгі рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент-ұйымдары шығарған исламдық бағалы қағаздар</w:t>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйымның негізгі қызметінің мақсаттары үшін сатып алынған және 38 "Материалдық емес активтер" Халықаралық қаржылық есептілік стандартына (IAS) сәйкес келетін лицензиялық бағдарламалық қамтылым</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8902,1146 +8558,3809 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63.</w:t>
-[...71 lines deleted...]
-100</w:t>
+61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "ВВ-" төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент-ұйымдарға және тиісті рейтингтік бағасы жоқ бейрезидент-ұйымдарға берілген қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64.</w:t>
-[...71 lines deleted...]
-100</w:t>
+62</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да ипотекалық тұрғын үй қарыздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65.</w:t>
-[...71 lines deleted...]
-100</w:t>
+63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұтынушылық банктік қарыздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-V топ</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төменде көрсетілген шет мемлекеттердің аумағында тіркелген заңды тұлғалар (немесе олардың азаматтары) болып табылатын Қазақстан Республикасының бейрезиденттеріне берілген қарыздар:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Америка Құрама Штаттары (Американдық Виргин аралдарының, Гуам аралының және Пуэрто-Рико Достастығы аумақтары бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Андорра Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Антигуа және Барбуда мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Багам аралдары достастығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Барбадос мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бахрейн мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Белиз мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Бруней Даруссалам мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) Біріккен Араб Әмірліктері (Дубай қаласы аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) Вануату Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) Гватемала Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) Гренада мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) Джибути Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) Доминикан Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) Жаңа Зеландия (Кука және Ниуэ аралдары аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16) Индонезия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17) Испания (Канар аралдарының аумағы бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18) Кипр Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкiмшiлiк аудандарының аумақтары бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20) Комор Аралдары Федералды Ислам Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21) Коста-Рика Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22) Либерия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23) Лихтенштейн Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24) Маврикий Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25) Малайзия (Лабуан анклавының аумағы бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26) Мальдив Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27) Мальта Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28) Маршалл аралдары Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29) Монако Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30) Мьянма Одағы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31) Науру Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелдi аумақтары бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33) Нигерия Федеративтiк Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34) Палау Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35) Панама Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37) Самоа Тәуелсiз мемлекетi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38) Сейшел аралдары Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39) Сент-Винсент және Гренадин мемлекетi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40) Сент-Китс және Невис Федерациясы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41) Сент-Люсия мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42) Тонга Корольдiгi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43) Ұлыбритания және Солтүстiк Ирландия Бiрiккен Корольдiгi (мынадай аумақтар бөлiгiнде ғана): Ангилья аралдары; Бермуд аралдары; Британдық Виргин аралдары; Гибралтар; Кайман аралдары; Монтсеррат аралы; Теркс және Кайкос аралдары; Мэн аралы; Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44) Филиппин Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45) Шри-Ланка Демократиялық Республикасы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66.</w:t>
-[...71 lines deleted...]
-100</w:t>
+65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "В-" төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67.</w:t>
-[...71 lines deleted...]
-100</w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "В-" төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68.</w:t>
-[...71 lines deleted...]
-250</w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің "ВВ-" төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент-ұйымдардағы және тиісті рейтингтік бағасы жоқ бейрезидент-ұйымдардағы салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69.</w:t>
-[...71 lines deleted...]
-150</w:t>
+68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдарындағы салымдар: 1) Америка Құрама Штаттары (Американдық Виргин аралдары, Гуам аралы және Пуэрто-Рико достастығының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Андорра Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Антигуа және Барбуда мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Багам аралдары достастығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Барбадос мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бахрейн мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Белиз мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Бруней Даруссалам мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) Бiрiккен Араб Әмiрлiктерi (Дубай қаласының аумағы бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) Вануату мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) Гватемала Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) Гренада мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) Джибути Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) Доминикан Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) Жаңа Зеландия (Кука және Ниуэ аралдары аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16) Индонезия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17) Испания (Канар аралдарының аумағы бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18) Кипр Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19) Комор Аралдары Федералды Ислам Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20) Коста-Рика Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкiмшiлiк аудандарының аумақтары бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22) Либерия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23) Лихтенштейн Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24) Маврикий Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25) Малайзия (Лабуан анклавының аумағы бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26) Мальдив Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27) Мальта Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28) Маршалл аралдары Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29) Монако Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30) Мьянма Одағы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31) Науру Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32) Нигерия Федеративтiк Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33) Нидерланд (Аруба аралының аумағы және Антиль аралдарының тәуелдi аумақтары бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34) Палау Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35) Панама Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36) Португалия (Мадейра аралдарының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37) Сейшел аралдары Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38) Сент-Винсент және Гренадин мемлекетi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39) Сент-Китс және Невис Федерациясы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40) Сент-Люсия мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41) Самоа Тәуелсiз мемлекетi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42) Тонга Корольдiгi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43) Ұлыбритания мен Солтүстiк Ирландияның Бiрiккен Корольдiгi (мынадай аумақтар бөлiгiнде ғана): Ангилья аралдары; Бермуд аралдары; Британдық Виргин аралдары; Гибралтар; Кайман аралдары; Монтсеррат аралы; Мэн аралы; Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары); Теркс және Кайкос аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44) Филиппин Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45) Шри-Ланка Демократиялық Республикасы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70.</w:t>
-[...71 lines deleted...]
-1250</w:t>
+69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВ-" дан төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдардың және тиісті рейтингтік бағасы жоқ бейрезидент ұйымдардың дебиторлық берешегі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71.</w:t>
-[...71 lines deleted...]
-150</w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдарының дебиторлық берешегі:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Америка Құрама Штаттары (Американдық Виргин аралдары, Гуам аралы және Пуэрто-Рико достастығының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Андорра Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Антигуа және Барбуда мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Багам аралдары достастығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Барбадос мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бахрейн мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Белиз мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Бруней Даруссалам мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) Бiрiккен Араб Әмiрлiктерi (Дубай қаласының аумағы бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) Вануату Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) Гватемала Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) Гренада мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) Джибути Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) Доминикан Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) Жаңа Зеландия (Кук және Ниуэ аралдарының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16) Индонезия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17) Испания (Канар аралдарының аумағы бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18) Кипр Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19) Комор аралдары Федералдық Ислам Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20) Коста-Рика Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкiмшiлiк аудандарының аумақтары бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22) Либерия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23) Лихтенштейн Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24) Маврикий Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25) Малайзия (Лабуан анклавының аумағы бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26) Мальдив Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27) Мальта Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28) Маршалл аралдары Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29) Монако Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30) Мьянма Одағы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31) Науру Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32) Нигерия Федеративтік Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33) Нидерланд (Аруба аралының аумағы және Антиль аралдарының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тәуелдi аумақтары бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34) Палау Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35) Панама Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36) Португалия (Мадейра аралдарының аумақтары бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37) Сейшель аралдары Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38) Сент-Винсент және Гренадин мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39) Сент-Китс және Невис Федерациясы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40) Сент-Люсия мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41) Тәуелсіз Самоа мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42) Тонга Корольдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43) Ұлыбритания мен Солтүстiк Ирландияның Бiрiккен Корольдiгi (мынадай аумақтары бөлiгiнде ғана):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ангилья аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бермуд аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Британдық Виргин аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гибралтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кайман аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Монтсеррат аралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мэн аралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теркс және Кайкос аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44) Филиппин Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45) Шри-Ланка Демократиялық Республикасы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "В-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар елдердің орталық банктеріне қойылатын талаптар</w:t>
+71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "В-"- дан төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтері шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10074,87 +12393,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "В-"-тен төмен рейтингі немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар халықаралық қаржы ұйымдарына қойылатын талаптар</w:t>
+72</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВ-" дан төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10187,87 +12506,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВ-"-тен төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар елдердің жергілікті билік органдарына қойылатын талаптар</w:t>
+73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "В-"- дан төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10300,87 +12619,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВ-" төмен рейтингі немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар Қазақстан Республикасының бейрезидент-ұйымдарына және тиісті рейтингтік бағасы жоқ Қазақстан Республикасының бейрезидент-ұйымдарына қойылатын талаптар</w:t>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's агенттігінің (Стандард энд Пурс) "ВВ-"- дан төмен борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент ұйымдар және тиісті рейтингтік бағасы жоқ бейрезидент ұйымдар шығарған бағалы қағаздар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10413,87 +12732,1077 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76.</w:t>
-[...35 lines deleted...]
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "ВВ-"-тен төмен рейтингі немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингі бар Қазақстан Республикасының бейрезидент-ұйымдарына және тиісті рейтингтік бағасы жоқ және тиісті валюталық түсімі жоқ және (немесе) қарыз алушы тарапынан валюталық тәуекелдері хеджирлеудің тиісті құралдарымен өтелмеген Қазақстан Республикасының бейрезидент ұйымдарына 2016 жылғы 1 қаңтардан бастап шетел валютасында берілген қарыздар бойынша 1 (бір) жылдан астам мерзімі бар талаптар</w:t>
+75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шет мемлекеттердің аумағында тіркелген Қазақстан Республикасының бейрезидент ұйымдары шығарған бағалы қағаздар:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Америка Құрама Штаттары (Американдық Виргин аралдары, Гуам аралы және Пуэрто-Рико достастығының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Андорра Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Антигуа және Барбуда мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) Багам аралдары достастығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Барбадос мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) Бахрейн мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) Белиз мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) Бруней Даруссалам мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) Бiрiккен Араб Әмiрлiктерi (Дубай қаласының аумағы бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10) Вануату Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11) Гватемала Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12) Гренада мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13) Джибути Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14) Доминикан Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15) Жаңа Зеландия (Кук және Ниуэ аралдарының аумағы бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16) Индонезия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17) Испания (Канар аралдарының аумағы бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18) Кипр Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19) Комор аралдары Федералдық Ислам Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20) Коста-Рика Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21) Қытай Халық Республикасы (Аомынь (Макао) және Сянган (Гонконг) арнайы әкiмшiлiк аудандарының аумақтары бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22) Либерия Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23) Лихтенштейн Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24) Маврикий Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25) Малайзия (Лабуан анклавының аумағы бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26) Мальдив Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27) Мальта Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28) Маршалл аралдары Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29) Монако Князьдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30) Мьянма Одағы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31) Науру Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32) Нигерия Федеративтік Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33) Нидерланд (Аруба аралының аумағы және Антиль аралдарының</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тәуелдi аумақтары бөлiгiнде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34) Палау Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35) Панама Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36) Португалия (Мадейра аралдарының аумақтары бөлігінде ғана);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37) Сейшель аралдары Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38) Сент-Винсент және Гренадин мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39) Сент-Китс және Невис Федерациясы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40) Сент-Люсия мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41) Тәуелсіз Самоа мемлекеті;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42) Тонга Корольдігі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43) Ұлыбритания мен Солтүстiк Ирландияның Бiрiккен Корольдiгi (мынадай аумақтары бөлiгiнде ғана):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ангилья аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бермуд аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Британдық Виргин аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гибралтар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кайман аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Монтсеррат аралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мэн аралы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Норманд аралдары (Гернси, Джерси, Сарк, Олдерни аралдары);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теркс және Кайкос аралдары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44) Филиппин Республикасы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45) Шри-Ланка Демократиялық Республикасы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10526,2608 +13835,241 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77.</w:t>
-[...1007 lines deleted...]
-150</w:t>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұйым баланста ұстайтын және Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВ+"-тен "ВВ-" дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's ұлттық шкаласы бойынша "kzBB+"-тен "kzBB-" дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78.</w:t>
-[...1459 lines deleted...]
-45) Шри-Ланка Демократиялық Республикасы</w:t>
+77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V-тәуекел тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13161,14448 +14103,600 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Салымдардың кредиттiк тәуекел</w:t>
+              <w:t>Ұйымның салымдардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">дәрежесi бойынша </w:t>
+              <w:t>кредиттік тәуекел дәрежесі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мөлшерленген банк </w:t>
+              <w:t>бойынша мөлшерленген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">активтерiнiң кестесiне </w:t>
+              <w:t>активтерінің кестесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z374" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленуге тиісті банк активтерінің есебіне түсіндірме</w:t>
+        <w:t xml:space="preserve"> Ұйымның салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген активтерінің есебіне түсіндірмелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="5"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z375" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Салымдар, дебиторлық берешек, сатып алынған исламдық бағалы қағаздар, банкте түзетілген құны аталған активтер көлемінің 50 (елу) пайызынан кем емес қамтамасыз етуі бар (Кредиттік тәуекел дәрежесі бойынша мөлшерленген банк активтері кестесінің (бұдан әрі – Кесте) 1, 2, 3, 11, 12 және 13-жолдарында көрсетілген активтер түріндегі), сауда делдалы ретінде сауда қызметін қаржыландырған кездегі коммерциялық кредиттер осы тармаққа сәйкес банктерде түзетілген қамтамасыз ету құнын анықтауға мүмкіндік беретін барабар есепке алу жүйесі болған кезде түзетілген қамтамасыз ету құнын шегергендегі тәуекел дәрежесі бойынша мөлшерленген активтер есебіне енгізіледі.</w:t>
+      1. Салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар, ұйымда түзетілген құны аталған активтер көлемінің кем дегенде 50 (елу) пайызын құрайтын қамтамасыз етуі бар қарыздар (осы Кестенің 1, 2, 3, 4, 5, 6, 9, 10 және 11-жолдарында көрсетілген активтер түрінде) ұйымдарда осы тармаққа сәйкес қамтамасыз етудің түзетілген құнын анықтауға мүмкіндік барабар еспке алу жүйесі болған жағдайда, түзетілген қамтамасыз ету құнын шегере отырып мөлшерленген активтер есебіне енгізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z143" w:id="6"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z376" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Түзетілген қамтамасыз ету құны (Кестенің 1, 2, 3, 11, 12 және 13-жолдарында көрсетілген активтер түріндегі) мыналарға:</w:t>
+      Түзетілген қамтамасыз ету құны (осы Кестенің 1, 2, 3, 4, 5, 6, 9, 10 және 11-жолдарында көрсетілген активтер түрінде) мыналарға тең болады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z144" w:id="7"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z377" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салымдардың, оның ішінде осы банктегі қамтамасыз ету ретінде ұсынылған салымдардың 100 (бір жүз) пайыз сомасына;</w:t>
+      қамтамасыз ету ретінде ұсынылған салымдар сомасының 100 (бір жүз) пайызы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z145" w:id="8"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z378" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қамтамасыз етуге берілген исламдық бағалы қағаздардың нарықтық құнының 95 (тоқсан бес) пайызына;</w:t>
+      қамтамасыз етуге берілген бағалы қағаздардың нарықтық құнының 95 (тоқсан бес) пайызы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z146" w:id="9"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z379" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қамтамасыз етуге берілген тазартылған бағалы металдардың нарықтық құнының 85 (сексен бес) пайызына тең болады.</w:t>
+      қамтамасыз етуге берілген тазартылған бағалы металдардың нарықтық құнының 85 (сексен бес) пайызы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z147" w:id="10"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z380" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жоғарыда көрсетілген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың қамтамасыз етілмеген бөлігі салымдарға, дебиторлық берешекке, сатып алынған бағалы қағаздарға сәйкес келетін тәуекел дәрежесі бойынша Кестеге сәйкес мөлшерленеді.</w:t>
+      Жоғарыда аталған салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың қамтамасыз етілмеген бөлігі салымдарға, дебиторлық берешекке, сатып алынған бағалы қағаздарға сәйкес тәуекел дәрежесі бойынша осы Кестеге сәйкес сараланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z148" w:id="11"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z381" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Банкте "Самұрық-Қазына" ұлттық әл-ауқат қоры" және "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамдарының сөзсіз және қайтарып алынбайтын кепілдігі, экспортты қолдау жөніндегі функцияларды жүзеге асыратын және Қазақстан Республикасы Үкіметінің мемлекеттік кепілдігі бар ұлттық компаниямен жасалған, сақтандыру төлемі жөніндегі міндеттемелерді сөзсіз және қайтарып алынбайтын орындау туралы тармақтарды қамтитын сақтандыру шарты, Резервтік аккредитивтердің халықаралық практикасына (International Standby Practices, ISP98) немесе Талап ету бойынша кепілдіктер үшін біріздендірілген қағидаларға (Uniform Rules for Demand Guarantees, URDG758) сәйкес шығарылған, Standard &amp; Poor's (Cтандарт энд Пурс) агенттігінің "А-"-дан төмен емес ұзақ мерзімді борыштық рейтингі немесе сомасы көрсетілген қарыздар көлемінің кемінде 50 (елу) пайызын өтейтін басқа да рейтингтік агенттіктердің бірінің осыған ұқсас рейтингі бар Қазақстан Республикасының бейрезидент-банктерінің кепілдіктері немесе резервтік аккредитивтері түрінде қамтамасыз етуі бар қарыздар қамтамасыз етудің түзетілген құнын шегере отырып, тәуекел дәрежесі бойынша мөлшерленген активтердің есебіне кіреді.</w:t>
+      2. Салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар, қарыздар, контрагенттен төмен тәуекел дәрежесі бар ұйымдар кепілдік берген (сақтандырылған) ұйымдар инвестицияларының есебіне енгізілмеген инвестициялар тәуекел дәрежесі бойынша мөлшерленген (ұйымның инвестициясы есебіне енгізілмеген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың кепілдік берген (сақтандырылған) сомасын шегергенде) активтердің есебіне борышкердің тәуекел бойынша енгізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z149" w:id="12"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z382" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Самұрық-Қазына" ұлттық әл-ауқат қоры" және "Бәйтерек" ұлттық басқарушы холдингі" акционерлік қоғамдарының кепілдігі, экспортты қолдау жөніндегі функцияларды жүзеге асыратын және Қазақстан Республикасы Үкіметінің мемлекеттік кепілдігі бар ұлттық компаниямен жасалған, сақтандыру төлемі жөніндегі міндеттемелерді сөзсіз және қайтарып алынбайтын орындау туралы тармақтарды қамтитын сақтандыру шарты, Резервтік аккредитивтердің халықаралық практикасына (International Standby Practices, ISP98) немесе Талап ету бойынша кепілдіктер үшін біріздендірілген қағидаларға (Uniform Rules for Demand Guarantees, URDG758) сәйкес шығарылған, Standard &amp; Poor's (Cтандарт энд Пурс) агенттігінің "А-"-тен төмен емес ұзақ мерзімді борыштық рейтингі немесе басқа да рейтингтік агенттіктердің бірінің осыған ұқсас рейтингі бар Қазақстан Республикасының бейрезидент-банктерінің кепілдіктері немесе резервтік аккредитивтері түріндегі қамтамасыз етудің түзетілген құны кепілдік, сақтандыру шарты сомасының 95 (тоқсан бес) пайызына тең болады.</w:t>
+      Ұйымның инвестициясының есебіне енгізілмеген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың, қарыздардың, инвестициялардың кепілдік берген (сақтандырылған) сомасы тиісті кепілгердің (сақтандырушының) дебиторлық берешегінің тәуекел дәрежесі бойынша сараланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z150" w:id="13"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z383" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Контрагенттен төмен тәуекел дәрежесі бар ұйымдар кепілдік берген (сақтандырылған) банк инвестициялары есебіне енгізілмеген салымдар, дебиторлық берешек, сатып алынған исламдық бағалы қағаздар, сауда делдалы ретінде сауда қызметін қаржыландыру кезіндегі коммерциялық кредиттер, инвестициялар тәуекел дәрежесі бойынша мөлшерленген (банк инвестициялары есебіне енгізілмеген салымдардың, дебиторлық берешектің, сатып алынған исламдық бағалы қағаздардың, қарыздардың, инвестициялардың кепілдік берген (сақтандырылған) сомасын шегергендегі) активтердің есебіне борышкердің тәуекел дәрежесі бойынша енгізіледі.</w:t>
+      3. Осы Түсіндірменің 1-тармағында көрсетілген, мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z151" w:id="14"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z384" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Банк инвестициялары есебіне енгізілмеген салымдардың, дебиторлық берешектің, сатып алынған исламдық бағалы қағаздардың, сауда делдалы ретінде сауда қызметін қаржыландыру кезіндегі коммерциялық кредиттердің, инвестициялардың кепілдік берген (сақтандырылған) сомасы тиісті кепілгердің (сақтандырушының) дебиторлық берешегінің тәуекел дәрежесі бойынша мөлшерленеді.</w:t>
+      1) оффшорлық аймақтардың аумағында заңды тұлға ретінде тіркелген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z152" w:id="15"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z385" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Қазақстан Республикасының мынадай бейрезиденттеріне ұсынылған, осы Түсіндірменің 1-тармағында көрсетілген салымдар, дебиторлық берешек, сатып алынған исламдық бағалы қағаздар және сауда делдалы ретінде сауда қызметін қаржыландыру кезіндегі коммерциялық кредиттер:</w:t>
+      2) оффшорлық аймақтардың аумағында тіркелген, жекелей алғанда жарғылық капиталдың 5 (бес) пайызынан артық иеленетін заңды тұлғаларға тәуелді болып табылатын немесе оффшорлық аймақтың аумағында тіркелген заңды тұлғаға тәуелді болып табылатын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z153" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z386" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) оффшорлық аймақ аумағында заңды тұлға ретінде тіркелгендерге;</w:t>
+      3) оффшорлық аймақтардың азаматтары болып табылатын Қазақстан Республикасының бейрезиденттеріне берілген салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар және қарыздар,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z154" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z387" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жекелей алғанда жарғылық капиталдың 5 (бес) пайыздан астамын иеленуші оффшорлық аймақ аумағында тіркелген заңды тұлғаға тәуелді немесе оффшорлық аймақ аумағында тіркелген заңды тұлғаға қатысы бойынша еншілес болып табылатындарға;</w:t>
+      осы Түсіндірменің 1-тармағында көрсетілген қамтамасыз етудің бар-жоғына қарамастан, осы Кестеге сәйкес тәуекел дәрежесі бойынша сараланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z155" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z388" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) оффшорлық аймақ азаматтары болып табылатындарға;</w:t>
+      4. Осы Түсіндірменің 1-тармағында көрсетілген, мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z156" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z389" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      осы Түсіндірменің 1-тармағында көрсетілген қамтамасыз етудің болуына қарамастан, Кестеге сәйкес тәуекел дәрежесі бойынша мөлшерленеді.</w:t>
+      1) оффшорлық аймақтардың аумағында заңды тұлға ретінде тіркелген, бірақ Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-"-тен төмен емес борыштық рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің ұқсас деңгейдегі рейтингі бар немесе аталған деңгейден төмен емес борыштық рейтингі бар бас ұйымның міндеттемелердің барлық сомасына қамтамасыз ету ретінде тиісті кепілдігі бар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z157" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z390" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Қазақстан Республикасының мынадай:</w:t>
+      2) оффшорлық аймақтардың аумағында тіркелген заңды тұлғалар немесе Қазақстан Республикасының Ұлттық Банкі белгілеген оффшорлық аймақтар тізбесіне енгізілген не экономикалық ынтымақтастық және даму ұйымы ақпарат алмасу жөнінде міндеттеме қабылдамаған оффшорлық аумақтар тізбесіне жатқызған мемлекеттердің азаматтары болып табылатын Қазақстан Республикасының бейрезиденттеріне немесе жеке алғанда жарғылық капиталдың 5 (бес) пайызынан артық иеленуші заңды тұлғаларға тәуелді не көрсетілген оффшорлық аймақтар аумағында тіркелген заңды тұлғаларға қатысты еншілес болып табылатын ұйымдарға қойылатын талаптарды қоспағанда, оффшорлық аймақтардың аумағында тіркелген заңды тұлғаларға тәуелді, жеке алғанда жарғылық капиталдың 5 (бес) пайызынан артық иеленетін, немесе оффшорлық аймақтардың аумағында тіркелген, бірақ аталған деңгейден төмен емес борыштық рейтингі бар немесе борыштық рейтингі аталған деңгейден төмен емес бас ұйымның міндеттемелердің барлық сомасына қамтамасыз ету ретінде тиісті кепілдігі бар заңды тұлғаға қатысты еншілес болып табылатын Қазақстан Республикасының бейрезиденттеріне берілген салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар және қарыздар тәуекелдің 0 (нөлдік) дәрежесі бойынша сараланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z158" w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z391" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) оффшорлық аймақ аумағында заңды тұлға ретінде тіркелген, бірақ Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-"-тен төмен емес рейтингі бар немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар немесе міндеттемелерінің барлық сомасының қамтамасыз етілуіне аталған деңгейден төмен емес рейтингі бар бас ұйымның тиісті кепілдігі бар;</w:t>
+      5. Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген ұйымның активтерін есептеу мақсатында:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z392" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғын үй салу не оны сатып алу және (немесе) жөндеу мақсатында берілетін ипотекалық банктік қарыз ипотекалық тұрғын үй қарызы деп түсініледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z166" w:id="29"/>
-[...13711 lines deleted...]
-    <w:bookmarkStart w:name="z393" w:id="50"/>
+    <w:bookmarkStart w:name="z393" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлғаға тауарларды, жұмыстарды, көрсетілетін қызметтерді сатып алуға және (немесе) кәсіпкерлік қызметті жүзеге асыруға байланысты емес өзге де мақсаттарға берілетін, ипотекалық тұрғын үй қарыздары (ипотекалық қарыз) болып табылмайтын банктік қарыз тұтынушылық банктік қарыз деп түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z394" w:id="51"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z394" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Орталық контрагенттің қатысуымен жасалған "кері репо" операциясының нысанасы болып табылатын бағалы қағаздар тәуекелдің нөлдік дәрежесі бойынша мөлшерленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z395" w:id="52"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z395" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Осы Пруденциялық нормтивтердің мақсаттары үшін қарыз ұғымы ретінде ұйымның қарыз, лизингтік, факторингтік, форфейтингтік операцияларды жүзеге асыруы түсініледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27928,31 +15022,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>