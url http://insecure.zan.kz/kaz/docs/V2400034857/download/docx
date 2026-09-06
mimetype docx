--- v0 (2025-11-13)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3fbafea" w14:textId="3fbafea">
+    <w:p w14:paraId="91c7c2a" w14:textId="91c7c2a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Банктік және микроқаржы активтерін сататын электрондық сауда алаңы операторының қызметін жүзеге асыру құқығына рұқсат беру шарттары мен қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 31 шiлдедегi № 47 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 31 шiлдеде № 34857 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 31 шiлдедегi № 47 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 31 шiлдеде № 34857 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -172,318 +172,270 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15-19-бабының 5-тармағына сәйкес Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы қаулыға қосымшаға сәйкес Банктік және микроқаржы активтерін сататын электрондық сауда алаңы операторының қызметін жүзеге асыру құқығына рұқсат беру шарттары мен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Банктерді талдау және стресс-тестілеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -896,406 +848,651 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 47 Қаулыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктік және микроқаржы активтерін сататын электрондық сауда алаңы операторының қызметін жүзеге асыру құқығына рұқсат беру шарттары мен қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Банктік және микроқаржы активтерін сататын электрондық сауда алаңы операторының қызметін жүзеге асыру құқығына рұқсат беру шарттары мен қағидалары (бұдан әрі – Қағидалар) "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Мемлекеттік реттеу туралы заң) 15-19-бабының 5-тармағына, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-бабының 2-тармағына сәйкес әзірленді және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның – көрсетілетін қызметті берушінің (бұдан әрі – уәкілетті орган) банктік және микроқаржы активтерін сататын электрондық сауда алаңының операторы қызметін жүзеге асыру құқығына рұқсат беру шарттары мен тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсына орналастырылады, тиісті нормативтік құқықтық акті әділет органдарында мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде "цифрлық үкіметтің" цифрлық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қағидаларда пайдаланылатын ұғымдар Мемлекеттік реттеу туралы заңда, "Рұқсаттар және хабарламалар туралы", "Киберқауіпсіздік туралы" Қазақстан Республикасының заңдарында көрсетілген мағыналарда қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі Қағидаларға 1-қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 2-1-тармақпен толықтырылды- ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Банктік және микроқаржы активтерін сататын электрондық сауда алаңы операторының қызметін жүзеге асыру құқығына рұқсат беру шарттары мен тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Банктік және микроқаржы активтерін сататын электрондық сауда алаңы операторының қызметін жүзеге асыру құқығына рұқсат беру шарттары мен </w:t>
-[...61 lines deleted...]
-    </w:p>
+      3. Банктік және микроқаржы активтерін сататын электрондық сауда алаңының операторы қызметін жүзеге асыру құқығына рұқсатты (бұдан әрі – оператор қызметін жүзеге асыру құқығына рұқсат) алу үшін заңды тұлға – көрсетілетін қызметті алушы (бұдан әрі – өтініш беруші) уәкілетті органға Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша банктік және микроқаржы активтерін сататын электрондық сауда алаңы операторының қызметін жүзеге асыру құқығына рұқсат беру туралы өтінішті (бұдан әрі – өтініш) Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне сәйкес құжаттарды (бұдан әрі – құжаттар) қоса бере отырып ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Қағидаларда пайдаланылатын ұғымдар Мемлекеттік реттеу туралы </w:t>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+      4. Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш оған қоса берілген құжаттармен бірге қағаз жеткізгіште тігілген түрде, беттері нөмірленіп, соңғы беті өтініш берушінің мөрімен (болған жағдайда) куәландырылып, электрондық түрде www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган өшіріп тазартылған, қосып жазылған не сызылған сөздері және оларда айтылмаған өзге де түзетулері бар құжаттарды қарауға қабылдамайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...118 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Уәкілетті органның хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері өтініш, құжаттар келіп түскен күні оларды қабылдауды, тіркеуді және оператордың қызметін жүзеге асыру құқығына рұқсат беруге жауапты бөлімшеге (бұдан әрі-жауапты бөлімше) орындауға жіберуді жүзеге асырады. Өтініш жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері келіп түскен кезде Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1310,106 +1507,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішті қабылдау және тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жауапты бөлімшенің қызметкері құжаттар келіп түскеннен кейін 3 (үш) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттардың және (немесе) қолданыс мерзімі өткен құжаттардың толық болмауы фактісі анықталған жағдайда жауапты бөлімше осы тармақтың бірінші бөлігінде көрсетілген мерзімде өтініш берушіге өтінішті одан әрі қараудан дәлелді бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Өтініш беруші ұсынған құжаттардың толықтығы фактісі анықталғаннан кейін жауапты бөлімше 15 (он бес) жұмыс күні ішінде құжаттарды Мемлекеттік реттеу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1424,68 +1605,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкестігі тұрғысынан қарайды және өтініш беруші ұсынған құжаттарды Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша банктік және микроқаржы активтерін сататын электрондық сауда алаңының жұмыс істеуін қамтамасыз ету үшін электрондық сауда алаңының операторына қойылатын талаптарға өтініш берушінің сәйкестігі туралы актіні (бұдан әрі – сәйкестік туралы акт) алу үшін уәкілетті органның комиссиясына (бұдан әрі – Комиссия) жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Ұсынылған құжаттар Мемлекеттік реттеу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1520,370 +1685,549 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15-19-бабының 7-тармағында көзделген оператордың қызметін жүзеге асыру құқығына рұқсат беруден бас тарту негіздерін қоспағанда, жауапты бөлімше Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мерзім ішінде өтініш берушіге пошта арқылы, факсимильді байланыс және (немесе) электрондық пошта арқылы оларды жою және Қазақстан Республикасы заңнамасының талаптарына сәйкес пысықталған (түзетілген) құжаттарды ұсыну үшін оларды жою мерзімін көрсете отырып, ескертулері бар хат жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
-[...34 lines deleted...]
-      Комиссия сәйкестік туралы актіні жасайды және тексерілетін өтініш берушінің өкіліне қол қоюға жіберіледі. Егер Комиссия мүшесі қабылданған шешіммен келіспеген және сәйкестік туралы актіге қол қоймаған жағдайда ол Комиссияға өзінің бас тарту себептері туралы жазбаша нысанда ақпарат береді, ол сәйкестік туралы актіге қоса беріледі.</w:t>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Комиссия 40 (қырық) жұмыс күні ішінде өтініш берушіні тексеруді, сәйкестік туралы актіні дайындауды және оған қол қоюды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия сәйкестік туралы актіні жасайды және тексерілетін өтініш берушінің өкіліне қол қоюға жібереді. Егер Комиссия мүшесі қабылданған шешіммен келіспесе және сәйкестік туралы актіге қол қоймаса, онда ол Комиссияға өзінің бас тарту себептері туралы жазбаша нысанда ақпарат береді, ол сәйкестік туралы актіге қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сәйкестік туралы акт Комиссия мүшелерінің үштен екісінің қолы болған кезде жасалған болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қол қойылған сәйкестік туралы актіні өтініш берушіден 5 (бес) жұмыс күні ішінде алмаған жағдайда, актіні алмау фактісі туралы тиісті белгі қойылады және Қағидалардың 12-тармағына сәйкес шешім қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...53 lines deleted...]
-      Тыңдау туралы хабарлама оператордың қызметін жүзеге асыру құқығына рұқсат беруден бас тарту туралы шешім қабылданғанға дейін кемінде 5 (бес) жұмыс күні бұрын жіберіледі. Тыңдау оператордың қызметін жүзеге асыру құқығын беруден бас тарту туралы алдын ала шешім туралы хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік реттеу туралы заңның 15-19-бабының 7-тармағында көзделген оператордың қызметін жүзеге асыру құқығына рұқсат беруден бас тарту үшін негіздер анықталған кезде уәкілетті орган өтініш берушіге оператордың қызметін жүзеге асыру құқығына рұқсат беруден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша өз ұстанымын білдіруге мүмкіндік беру үшін тыңдау өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама оператордың қызметін жүзеге асыру құқығына рұқсат беруден бас тарту туралы шешім қабылданғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау оператордың қызметін жүзеге асыру құқығын беруден бас тарту туралы алдын ала шешім туралы хабарланған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Оператордың қызметін жүзеге асыру құқығына рұқсат беруден бас тарту үшін негіздер болған кезде өтінішті қарау мерзімі уәкілетті орган басшысының немесе оның орынбасарының дәлелді шешімімен ақылға қонымды мерзімге, бірақ өтінішті дұрыс қарау үшін маңызы бар нақты мән-жайларды белгілеу қажеттілігіне байланысты 2 (екі) айдан аспайтын мерзімге ұзартылады, бұл туралы өтініш берушіге Әкімшілік рәсімдік-процестік кодекстің 76-бабының үшінші бөлігіне сәйкес мерзім ұзартылған күннен бастап 3 (үш) жұмыс күні ішінде хабарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комиссияның өтініш беруші ұсынған құжаттарды қарау, тыңдау нәтижелері бойынша жауапты бөлімше комиссия сәйкестік туралы актіні ұсынғаннан кейін 10 (оң) жұмыс күні ішінде оператордың қызметін жүзеге асыру құқығына рұқсаттың не оператордың қызметін жүзеге асыру құқығына рұқсат беруден бас тартудың жобасын дайындайды және уәкілетті органның уәкілетті тұлғасына қарауға жібереді. Уәкілетті органның уәкілетті тұлғасы оператордың қызметін жүзеге асыру құқығына рұқсат жобасына не оператордың қызметін жүзеге асыру құқығына рұқсат беруден бас тартуға қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Оператордың қызметін жүзеге асыру құқығына рұқсат жобасына қол қойылғаннан не уәкілетті органның уәкілетті тұлғасы оператордың қызметін жүзеге асыру құқығына рұқсат беруден бас тартқаннан кейін 1 (бір) жұмыс күні ішінде жауапты бөлімшенің қызметкері өтініш берушіге порталдағы жеке кабинетке сәйкестік туралы актіні қоса бере отырып, оператордың қызметін жүзеге асыру құқығына рұқсатты не оператордың қызметін жүзеге асыру құқығына рұқсат беруден бас тарту туралы хабарламаны жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Банктік және микроқаржы активтерін сататын электрондық сауда алаңы операторының қызметін жүзеге асыру құқығына рұқсат Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4- қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Уәкілетті органның және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Оператордың қызметін жүзеге асыру құқығына рұқсат беру мәселелері бойынша уәкілетті органның және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым жасау жазбаша түрде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оператордың қызметін жүзеге асыру құқығына рұқсат беру мәселелері бойынша шағымды қарауды уәкілетті органның жоғары тұрған лауазымды адамы жүргізеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1894,228 +2238,228 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қабылдаған адамның тегі мен аты-жөнін, берілген шағымға жауап алу мерзімі мен орнын көрсете отырып, оны уәкілетті органның кеңсесінде тіркеу (мөртабан, кіріс нөмірі мен күні) шағымның қабылданғанын растау болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті органның атына келіп түскен оператор қызметін жүзеге асыру құқығына рұқсат беру мәселелері бойынша өтініш берушінің шағымы ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Шағымда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағымды қарайтын органның атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтініш берушінің толық атауы, пошталық мекенжайы, бизнес-сәйкестендіру нөмірі, орналасқан орны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уәкілетті органның толық атауы және (немесе) шешімі (әрекетсіздігі) дауланатын лауазымды адамның тегі, аты, әкесінің аты (бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шағым берген адам өзінің талаптары мен дәлелдерін негіздейтін мән-жайлар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) шағымның шығыс нөмірі мен берілген күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) шағымға қоса берілетін құжаттар тізбесі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымға өтініш беруші не оның өкілі болып табылатын тұлға қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағымданғаннан кейін жол беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2149,152 +2493,1727 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Банктік және микроқаржы</w:t>
+              <w:t>Банктік және микроқаржы активтерін сататын электрондық сауда алаңы операторының қызметін жүзеге асыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>активтерін сататын электрондық</w:t>
+              <w:t>құқығына рұқсат беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сауда алаңы операторының </w:t>
+              <w:t>шарттары мен қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қызметін жүзеге асыру </w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Банктік және микроқаржы активтері сатылатын электрондық сауда алаңының операторы қызметін жүзеге асыру құқығына рұқсат беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал); көрсетілетін қызметті берушінің кеңсесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш беруші құжаттарды берген күннен бастап 70 (жетпіс) жұмыс күні ішінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара автоматтандырылған)/қағаз түрінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) банктік және микроқаржы активтерін сататын электрондық сауда алаңы операторының қызметін жүзеге асыру құқығына рұқсат беру не оператор қызметін жүзеге асыру құқығына рұқсат беруден бас тарту туралы хабарлама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес сәйкестік туралы актіні қоса бере отырып, Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша банктік және микроқаржы активтерін сататын электрондық сауда алаңы операторының қызметін жүзеге асыру құқығына рұқсат.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тегін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің және ақпараттандыру объектілерінің жұмыс кестесі:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндерін қоспағанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбіден жұмаға дейін, сағат 9.00-ден 18.30-ға дейін белгіленген жұмыс кестесіне сәйкес;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталған соң, Қазақстан Республикасының еңбек заңнамасына және Мерекелер туралы заңға сәйкес демалыс және мереке күндері өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Банктік және микроқаржы активтерін сататын оператор қызметін жүзеге асыру құқығына рұқсат алуға қажетті құжаттардың тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушінің электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат түріндегі өтініш (мемлекеттік көрсетілетін қызметті ұсыну процесін автоматтандыру кезінде).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қаржылық есептілік депозитарийінің интернет-ресурсында құрылтай құжаттары болмаған немесе уәкілетті органның оларды "цифрлық үкіметтің" веб-порталы арқылы алуы мүмкін болмаған жағдайда, олардың нотариат куәландырған электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тартуға негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уәкілетті орган оператор қызметін жүзеге асыру құқығына рұқсат беруден кез келген мынадай негіздер бойынша бас тартады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) өтініш берушінің "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес тыйым салынған қызмет түрін жүзеге асыруы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) өтініш берушінің Заңның 15-18, 15-19-баптарында және нормативтік құқықтық актілерде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) өтініш берушіге қатысты өтініш берушіге оператор қызметін жүзеге асыруға тыйым салатын заңды күшіне енген сот шешімі болатын болса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) уәкілетті органның ұсынылған құжаттар бойынша ескертулерді белгіленген мерзімде жоймауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсетудің ерекшеліктері ескерілген өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орнының мекенжайы көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтан қол жеткізу режимінде порталдағы "жеке кабинет", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2328,799 +4247,1341 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> "Қазақстан Республикасының</w:t>
+              <w:t>Банктік және микроқаржы активтерін сататын электрондық сауда алаңы операторының қызметін жүзеге асыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қаржы нарығын реттеу және </w:t>
+              <w:t>құқығына рұқсат беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>шарттары мен қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржы нарығын реттеу және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>дамыту агенттігі"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">республикалық мемлекеттік </w:t>
+              <w:t>республикалық мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мекемесі</w:t>
-[...12 lines deleted...]
-              <w:t>(БСН 191240019852)</w:t>
+              <w:t>мекемесі (БСН 191240019852)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктік және микроқаржы активтерін сататын электрондық сауда алаңы операторының қызметін жүзеге асыру құқығына рұқсат беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _________________________________________________________________________ </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (өтініш беруші-заңды тұлғаның толық атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Банктік және микроқаржы активтерін сататын электрондық сауда алаңы операторының қызметін жүзеге асыру құқығына рұқсат беруді сұрайды.</w:t>
+        <w:t xml:space="preserve">
+      банктік және микроқаржы активтерін сататын электрондық сауда алаңы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      операторының қызметін жүзеге асыру құқығына рұқсат беруді сұрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өтініш берушінің орналасқан жері (нақты мекенжайы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...17 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (индекс, облыс, қала, аудан, көше, үй нөмірі, бизнес-сәйкестендіру нөмірі, </w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+      (индекс, облыс, қала, аудан, көше, үй нөмірі,  бизнес-сәйкестендіру нөмірі, телефон </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі, факс)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өтініш берушінің бірінші басшысы және бас бухгалтері туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+      ___________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (тегі, аты, әкесінің аты (бар болса), туған күні және жылы, байланыс телефондарының </w:t>
-[...165 lines deleted...]
-</w:t>
+      __________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Өтініш беруші өзінің "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасының </w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда),   туған күні және жылы, байланыс </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефондарының нөмірлері, жеке сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Толық төлемді растайтын құжаттардың деректемелерін көрсете отырып, жарғылық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      капитал мөлшері: төлем тапсырмалары, кіріс кассалық ордерлер (акционерлік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоғамның ұйымдық-құқықтық нысанындағы заңды тұлғаларды қоспағанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Жарияланған акциялар шығарылымын мемлекеттік тіркеу туралы куәліктің нөмірі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      және күні (акционерлік қоғамның ұйымдық-құқықтық нысанындағы заңды тұлғалар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш беруші өзінің "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бақылау және қадағалау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 15-18-бабының 4-тармағында және 15-19-бабының 3-тармағында белгіленген талаптарға сәйкестігін растайды.</w:t>
-[...21 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+        <w:t xml:space="preserve"> 15-18-бабының 4-</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+      тармағында және 15-19-бабының 3-тармағында белгіленген талаптарға сәйкестігін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      растайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (өтініш берушінің бірінші басшысының немесе уәкілетті органы шешімінің нөмірі, </w:t>
+      ________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік және микроқаржы активтерін сататын электрондық сауда алаңы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      операторының ішкі қағидалары туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (өтініш берушінің бірінші басшысының немесе   уәкілетті органы шешімінің нөмірі, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       күні және атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
-[...90 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20___ жылғы "____" ___________ </w:t>
-[...17 lines deleted...]
-      Өтініш беруші өтініш беруге уәкілеттік берген адамның тегі, аты, әкесінің аты (бар болса), лауазымы</w:t>
+      Жіберілетін құжаттардың тізбесі, олардың әрқайсысы бойынша даналар мен парақтар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      саны _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
-[...17 lines deleted...]
-      (қолы)</w:t>
+      Өтініш беруші өтінішке қоса беріліп отырған құжаттардың (ақпараттың) дәйектілігін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      толығымен растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Банктік және микроқаржы активтерін сататын электрондық сауда алаңы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      операторының қызметін жүзеге асыру құқығына рұқсат беру үшін қажетті дербес </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      деректерді жинау мен өңдеуге және цифрлық жүйелердегі заңмен қорғалатын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құпияны құрайтын мәліметтерді пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "____" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш беруші өтініш беруге уәкілеттік берген адамның тегі, аты, әкесінің аты (ол </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болған жағдайда), лауазымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________ (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3234,331 +5695,92 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мен қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
-[...237 lines deleted...]
-    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нысан </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="34"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктік және микроқаржы активтерін сататын электрондық сауда алаңының жұмыс істеуін қамтамасыз ету үшін электрондық сауда алаңының операторына қойылатын талаптарға _____________________________________________________  (өтініш берушінің атауы) сәйкестігі туралы акт </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -4657,68 +6879,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Қазақстан Республикасының Мемлекеттік елтаңбасы бейнеленген Қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның бланкісінде басылады)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="35"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктік және микроқаржы активтерін сататын электрондық сауда алаңы операторының қызметін жүзеге асыру құқығына рұқсат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -4900,55 +7122,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>