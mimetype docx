--- v0 (2025-11-07)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a890029" w14:textId="a890029">
+    <w:p w14:paraId="ff7e108" w14:textId="ff7e108">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -788,51 +788,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) "Қандас" автоматтандырылған ақпараттық жүйесі (бұдан әрі – "Қандас" ААЖ) – этникалық қазақтар мен қандастар үшін мемлекеттік қызмет көрсету процесін автоматтандыруға арналған әлеуметтік-еңбек саласының бірыңғай ақпараттық жүйесі құрамындағы жүйе;</w:t>
+      1) "Қандас" автоматтандырылған цифрлық жүйесі (бұдан әрі – "Қандас" АЦЖ) – этникалық қазақтар мен қандастар үшін мемлекеттік қызмет көрсету процесін автоматтандыруға арналған әлеуметтік-еңбек саласының бірыңғай цифрлық жүйесі құрамындағы жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының шетелдегі мекемелері – шетелдегі дипломатиялық және оларға теңестірілген өкілдіктер, сондай-ақ Қазақстан Республикасының консулдық мекемелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
@@ -852,50 +852,112 @@
         <w:t>
       3) өтініш беруші – жеке басын куәландыратын құжаттарда тиісті жазба болмаған жағдайда, қандас мәртебесін және жеңілдетілген тәртіппен (тіркеу тәртібімен) Қазақстан Республикасының азаматтығын алуға үміткер шетелдік азаматтардың қатарындағы жеке тұлғалар және оның отбасы мүшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган – облыстың, республикалық маңызы бар қалалардың, астананың халықты әлеуметтік қорғау және жұмыспен қамту саласындағы бағыттарды айқындайтын жергілікті атқарушы органы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жеке басын куәландыратын құжаттарда, сондай-ақ үміткерлердің ұлтын растайтын басқа да құжаттарда тиісті жазба болмаған жағдайда, қандас мәртебесін және жеңілдетілген тәртіппен (тіркеу тәртібімен) Қазақстан Республикасының азаматтығын алуға үміткер адамдардың ұлты қазақ екенін айқындау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -926,114 +988,238 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша, өмірбаяны (еркін нысанда) және тұрақты тұратын елдің шетелдік паспортының көшірмесі қоса беріле отырып, "Құтты мекен" мобильді қосымша, "Migration.enbek.kz" порталы, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган немесе Қазақстан Республикасының шет елдердегі мекемесі арқылы береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. "Құтты мекен" мобильдік қосымша немесе "Migration.enbek.kz" порталы арқылы берілген өтініш осы Қағидаларға </w:t>
+      4. "Құтты мекен" мобильдік қосымша немесе "migration.enbek.kz" порталы арқылы берілген өтініш осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушіні оның өтінішін тіркеу туралы хабардар ете отырып, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың қарауы үшін "Қандас" ААЖ-ға түседі.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушіні оның өтінішін тіркеу туралы хабардар ете отырып, халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың қарауы үшін "Қандас" АЦЖ-ға түседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Қазақстан Республикасының шет елдердегі мекемелері арқылы берілген өтінішті Қазақстан Республикасының шет елдердегі мекемесінің қызметкері "Қандас" ААЖ-да тіркейді және осы Қағидаларға </w:t>
+      5. Қазақстан Республикасының шет елдердегі мекемелері арқылы берілген өтінішті Қазақстан Республикасының шет елдердегі мекемесінің қызметкері "Қандас" АЦЖ-да тіркейді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушіні оның өтінішін тіркеу туралы хабардар ете отырып, "Қандас" ААЖ арқылы халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға жібереді.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушіні оның өтінішін тіркеу туралы хабардар ете отырып, "Қандас" АЦЖ арқылы халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қандас мәртебесін және Қазақстан Республикасының азаматтығын алуға үміткер адамдардың қазақ ұлтына тиесілігін анықтау үшін жергілікті атқарушы орган Комиссия құрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1148,54 +1334,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган өтініш келіп түскен күннен кейін бір жұмыс күні ішінде оны қоса берілген құжаттармен бірге "Қандас" ААЖ арқылы Комиссияның қарауына жібереді.</w:t>
+      9. Халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы орган өтініш келіп түскен күннен кейін бір жұмыс күні ішінде оны қоса берілген құжаттармен бірге "Қандас" АЦЖ арқылы Комиссияның қарауына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Өтініш берушілердің ұлты қазақ адамдарға тиесілігін айқындауды Комиссия мынадай алгоритм бойынша жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8483,55 +8731,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8857,31 +9105,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>