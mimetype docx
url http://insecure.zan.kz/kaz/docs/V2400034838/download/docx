--- v0 (2025-10-05)
+++ v1 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ba5ed74" w14:textId="ba5ed74">
+    <w:p w14:paraId="67cba1b" w14:textId="67cba1b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,195 +85,239 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Электрондық үкіметтің" ақпараттандыру объектілерін интеграциялау қағидаларын бекіту туралы" Қазақстан Республикасы Ақпарат және коммуникациялар министрінің міндетін атқарушының 2018 жылғы 29 наурыздағы № 123 бұйрығына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 2024 жылғы 26 шiлдедегi № 444/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 31 шiлдеде № 34838 болып тіркелді. Күші жойылды - Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 1 шiлдедегi № 368/НҚ бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың күші жойылды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 368/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Электрондық үкіметтің" ақпараттандыру объектілерін интеграциялау қағидаларын бекіту туралы" Қазақстан Республикасы Ақпарат және коммуникациялар министрінің міндетін атқарушының 2018 жылғы 29 наурыздағы № 123 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16777 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген "Электрондық үкіметтің" ақпараттандыру объектілерін интеграциялау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -284,70 +330,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 3-1) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3-1) "электрондық үкіметтің" ақпараттық-коммуникациялық платформасында орналастырылған және Қазақстан Республикасының заңнамаларына сәйкес салықтық және кедендік әкімшілендіруді жүзеге асыруға арналған ақпараттандыру объектілері;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -360,70 +406,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Электрондық түрде қызмет көрсету кезінде ақпараттандыру объектісі ЭҮТШ-ке төлемдерді пайдалану туралы мәліметтерді жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Барлық өтінімдер мен құжаттар интеграциялық өзара іс-қимылға қатысушылардың уәкілетті адамдарының ЭЦҚ-пен куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -492,70 +538,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>65-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "65. "Электрондық үкіметтің" ақпараттандыру объектісіне ақпараттық қауіпсіздік талаптарына сәйкестігін сынау хаттамаларын кері қайтарып алу кезінде Оператор ақпараттандыру субъектілерін хабардар ете отырып, 1 жұмыс күні ішінде осы "электрондық үкіметтің" ақпараттандыру объектісіндегі барлық интеграциялық өзара іс-қимылды тоқтата тұрады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -568,70 +614,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21-жолы мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "21. Ақпараттық қауіпсіздік талаптарына сәйкестігін сынау хаттамалары"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -644,70 +690,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13-жолы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "13. Ақпараттық қауіпсіздік талаптарына сәйкестігін сынау хаттамалары"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -720,70 +766,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30-жолы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "30. Ақпараттық қауіпсіздік талаптарына сәйкестігін сынау хаттамаларын тіркеңіз (.doc, .docx, .pdf)"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -796,222 +842,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-тараудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 14) және 15) тармақшалармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14) көрсетілетін қызметті беруші – Қазақстан Республикасының орталық мемлекеттік органдары, шет елдердегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) ақпараттандыру саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – ақпараттандыру және "электрондық үкімет" саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-тараудың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 6) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6) мемлекеттік көрсетілетін қызметті өнеркәсіптік пайдалану үшін сыртқы платформаға іске қосқанға дейін уәкілетті органға, интеграциялық сервис иесіне және көрсетілетін қызметті берушіге мемлекеттік көрсетілетін қызметті көрсетуді қамтамасыз етеді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1024,70 +1038,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 22-жолы мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "22. Ақпараттық қауіпсіздік талаптарына сәйкестігін сынау хаттамалары";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1100,148 +1114,131 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 31-жолы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "31. Ақпараттық қауіпсіздік талаптарына сәйкестігін сынау хаттамалары".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Мемлекеттік көрсетілетін қызметтер комитеті: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1256,90 +1253,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтер ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министріне жүктелсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1685,63 +1683,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2063,35 +2083,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>