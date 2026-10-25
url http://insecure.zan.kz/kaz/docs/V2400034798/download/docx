--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="101d3a2" w14:textId="101d3a2">
+    <w:p w14:paraId="cd2c229" w14:textId="cd2c229">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыру үшін екінші санаттағы рұқсаттарды беру кезінде оларға сәйкестікті растайтын рұқсат беру талаптары мен құжаттар тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2024 жылғы 19 шілдедегі № 271 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 24 шілдеде № 34798 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2024 жылғы 19 шілдедегі № 271 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 24 шілдеде № 34798 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -152,262 +152,230 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 10.10.2024 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-1) тармақшаларына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыру үшін екінші санаттағы рұқсаттарды беру кезінде оларға сәйкестікті растайтын рұқсат беру талаптары мен құжаттар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Өнеркәсіп және құрылыс вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2024 жылғы 10 қазаннан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1054,68 +1022,182 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 271 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тізбе жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің м.а. 28.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 484</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыру үшін екінші санаттағы рұқсаттарды беру кезінде оларға сәйкестікті растайтын рұқсат беру талаптары мен құжаттарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -1392,868 +1474,65 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыратын заңды тұлғаларда мыналардың болуын</w:t>
-      </w:r>
-[...801 lines deleted...]
-        <w:t xml:space="preserve"> Мамандандырылған өндірістік база және болған жағдайда филиалдар, мұндай филиалдарға мыналар жатады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
@@ -2305,108 +1584,106 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыру үшін осы рұқсат беру талаптарына </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес, оларға сәйкестікті растайтын құжаттардың болуы мен тізбесін қамтитын мәліметтер нысаны</w:t>
+Меншік құқығында немесе өзге де заңды негізде </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+санитариялық-эпидемиологиялық, өрт, экологиялық талаптарына сәйкес мамандандырылған өндірістік базаның болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+меншік немесе меншік құқығын растайтын құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2471,107 +1748,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Топтары, түрлері, маркалары мен сорттары бойынша сынықтар мен қалдықтарды бөлек сақтай отырып, түсті және қара металдардың сынықтары мен қалдықтарын жинауға (дайындауға), сақтауға және қайта өңдеуге арналған (түсті сынықтар үшін) қатты бетонды немесе өзге де жабыны бар жабық үй-жайлар не асфальтталған не қатты бетонды немесе өзге де жабыны бар орындар (түрлі-түсті сынықтар үшін)</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес, оларға сәйкестікті растайтын құжаттардың болуы мен тізбесін қамтитын мәліметтер нысаны</w:t>
+Түсті және қара металдардың сынықтары мен қалдықтарын тасымалдау үшін меншік құқығындағы немесе өзге де заңды негіздегі көлік құралының (жүк автомобильдері және /немесе басқа автокөлік) болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+көлік құралының паспорты, көлік құралын жалға алған жағдайда жалдау шарты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2636,107 +1893,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Түсті және қара металдардың сынықтары мен қалдықтарын сұрыптауға, кесуге және пакеттеуге арналған жабдықтары мен құралдары бар арнайы алаңдар немесе өндірістік үй-жайлар;</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес, оларға сәйкестікті растайтын құжаттардың болуы мен тізбесін қамтитын мәліметтер нысаны</w:t>
+Меншік құқығында және/немесе басқа да заңды негізде автокөлік үшін кірме жолдары және/немесе кірме темір жол-тұйықтары бар жер учаскесінің болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жер учаскесіне акті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2801,107 +2038,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өрт сөндіру құралдарымен жабдықталған түсті және қара металдардың жарылыс қаупі бар сынықтары мен қалдықтарына арналған қоймалар немесе жабық металл контейнерлер</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес, оларға сәйкестікті растайтын құжаттардың болуы мен тізбесін қамтитын мәліметтер нысаны</w:t>
+Заңды тұлғаның басшысы бекітетін түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі нұсқаулықтың болуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды тұлғаның басшысы бекіткен түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі нұсқаулық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2966,196 +2183,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіпорында бекітілген осы жұмыстарды жүргізу үшін технологиялық процеске сәйкес келетін стационарлық немесе жылжымалы жүк көтергіш жабдық, сондай-ақ жүк көтергіштігі бойынша айлабұйымдар</w:t>
-[...144 lines deleted...]
-Түсті және қара металдардың сынықтарын кесуге, бөлуге, сондай-ақ түсті және қара металдардың сынықтарын қайта өңдеуге арналған престерге және/немесе гидравликалық қайшыларға арналған кәсіпорындағы технологиялық процеске сәйкес келетін жабдық</w:t>
+Кәсіпорынның штат кестесіне сәйкес қолданылатын жабдықта жұмыс істеу үшін білікті персоналдың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3204,444 +2276,66 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...376 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңды тұлғаның немесе оның филиалының мамандандырылған өндірістік базасының бөлігі болып табылатын түсті және қара металдардың сынықтары мен қалдықтарын қабылдауды жүзеге асыратын қабылдау пункті мыналарды қамтиды:</w:t>
+        <w:t xml:space="preserve"> Мамандандырылған өндірістік база және болған жағдайда филиалдар, мұндай филиалдарға мыналар жатады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
@@ -3694,50 +2388,1438 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Қара металдардың сынықтары мен қалдықтарына арналған оттегі мен пропан баллондарын сақтауға арналған орындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыру үшін осы рұқсат беру талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, оларға сәйкестікті растайтын құжаттардың болуы мен тізбесін қамтитын мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топтары, түрлері, маркалары мен сорттары бойынша сынықтар мен қалдықтарды бөлек сақтай отырып, түсті және қара металдардың сынықтары мен қалдықтарын жинауға (дайындауға), сақтауға және қайта өңдеуге арналған (түсті сынықтар үшін) қатты бетонды немесе өзге де жабыны бар жабық үй-жайлар не асфальтталған не қатты бетонды немесе өзге де жабыны бар орындар (түрлі-түсті сынықтар үшін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыру үшін осы рұқсат беру талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, оларға сәйкестікті растайтын құжаттардың болуы мен тізбесін қамтитын мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түсті және қара металдардың сынықтары мен қалдықтарын сұрыптауға, кесуге және пакеттеуге арналған жабдықтары мен құралдары бар арнайы алаңдар немесе өндірістік үй-жайлар;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыру үшін осы рұқсат беру талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, оларға сәйкестікті растайтын құжаттардың болуы мен тізбесін қамтитын мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт сөндіру құралдарымен жабдықталған түсті және қара металдардың жарылыс қаупі бар сынықтары мен қалдықтарына арналған қоймалар немесе жабық металл контейнерлер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыру үшін осы рұқсат беру талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, оларға сәйкестікті растайтын құжаттардың болуы мен тізбесін қамтитын мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіпорында бекітілген осы жұмыстарды жүргізу үшін технологиялық процеске сәйкес келетін стационарлық немесе жылжымалы жүк көтергіш жабдық, сондай-ақ жүк көтергіштігі бойынша айлабұйымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жүк көтергіш тетігінің паспорты, жүк көтергіш тетігін пайдалану беру жөніндегі нұсқаулық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түсті және қара металдардың сынықтарын кесуге, бөлуге, сондай-ақ түсті және қара металдардың сынықтарын қайта өңдеуге арналған престерге және/немесе гидравликалық қайшыларға арналған кәсіпорындағы технологиялық процеске сәйкес келетін жабдық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+түсті және қара металдардың сынықтары мен қалдықтарын жинау (дайындау), сақтау, қайта өңдеу және өткізу жөніндегі қызметті жүзеге асыру үшін осы рұқсат беру талаптарына </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес, оларға сәйкестікті растайтын құжаттардың болуы мен тізбесін қамтитын мәліметтер нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілген өлшем құралдары (автомобиль немесе темір жол таразылары және/немесе басқа да өлшем құралдары) оларда тексеру туралы қолданыстағы сертификат болған кезде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тексеру туралы сертификат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Өлшем бірлігін қамтамасыз ету туралы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және "Өлшем құралдарына салыстырып тексеру жүргізу, өлшем құралдарын салыстырып тексерудің мерзімділігін белгілеу қағидаларын және өлшем құралдарын салыстырып тексеру туралы сертификатының нысанын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 27 желтоқсандағы № 934 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18094 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілген түсті және қара металдардың сынықтары мен қалдықтарының радиация деңгейін өлшеуге арналған дозиметриялық немесе радиометриялық жабдық, оған тексеру туралы қолданыстағы сертификат болған кезде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тексеру туралы сертификат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Өлшем бірлігін қамтамасыз ету туралы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және "Радиациялық қауіпті объектілерге қойылатын санитариялық-эпидемиологиялық талаптар" санитариялық қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 25 тамыздағы № ҚР ДСМ-90 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>. Қазақстан Республикасының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29292 болып тіркелген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңды тұлғаның немесе оның филиалының мамандандырылған өндірістік базасының бөлігі болып табылатын түсті және қара металдардың сынықтары мен қалдықтарын қабылдауды жүзеге асыратын қабылдау пункті мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің тізіліміне енгізілген өлшем құралдары (автомобиль немесе темір жол таразылары және/немесе басқа да өлшем құралдары) оларда тексеру туралы қолданыстағы сертификат болған кезде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4631,550 +4713,550 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өндірістік база туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өндірістік базаның мекенжайы ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өндірістік базаның көлемі _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) жылжымайтын мүлікті тіркеу туралы куәліктің нөмірі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) жалдау (сатып алу-сату, т. б.) туралы шарттың нөмірі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) филиалдар, қабылдау пункттері (олар болған кезде) мекенжайы: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) база мәлімделген қызмет түрін орындау үшін қажетті жабдықтармен жарақтандырылған </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кәсіпорынның штат кестесіне сәйкес қолданылатын жабдықта жұмыс істеу үшін білікті персоналдың болуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Тегі, Аты, Әкесінің аты (бар болса) __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы ұйымда _ _ _ _ _ бастап жұмыс істейді (күнін, айын, жылын көрсету)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) аттестатталған, кәсіпорында оқытылған (күні, айы, жылы) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қара металдардың сынықтары мен қалдықтарына арналған оттегі мен пропан баллондарын сақтауға арналған орындар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бар, сипаттамасы_____________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Топтары, түрлері, маркалары мен сорттары бойынша сынықтар мен қалдықтарды бөлек сақтай отырып, түсті және қара металдардың сынықтары мен қалдықтарын жинауға (дайындауға), сақтауға және қайта өңдеуге арналған (түсті сынықтар үшін)қатты бетонды немесе өзге де жабыны бар жабық үй-жайлар не асфальтталған не қатты бетонды немесе өзге де жабыны бар орындар (түрлі-түсті сынықтар үшін):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бар, сипаттамасы_____________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Түсті және қара металдардың сынықтары мен қалдықтарын сұрыптауға, кесуге және пакеттеуге арналған жабдықтары мен құралдары бар арнайы алаңдар немесе өндірістік үй-жайлар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бар, сипаттамасы_____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өрт сөндіру құралдарымен жабдықталған түсті және қара металдардың жарылыс қаупі бар сынықтары мен қалдықтарына арналған қоймалар немесе жабық металл контейнерлер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       саны, сипаттама ______________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Түсті және қара металдардың сынықтарын кесуге, кесуге, сондай-ақ түсті және қара металдардың сынықтарын қайта өңдеуге арналған престерге және/немесе гидравликалық қайшыларға арналған кәсіпорындағы технологиялық процеске сәйкес келетін жабдық: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       атауы, саны________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5198,55 +5280,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5572,31 +5654,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>