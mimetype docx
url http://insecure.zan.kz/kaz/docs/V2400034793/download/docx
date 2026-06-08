--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5c52649" w14:textId="5c52649">
+    <w:p w14:paraId="929b372" w14:textId="929b372">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне мемлекеттік қызметтер көрсету саласында банк қызметін реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 19 шiлдедегi № 41 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 24 шiлдеде № 34793 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 19 шiлдедегi № 41 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 24 шiлдеде № 34793 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -192,1256 +192,862 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидаларын және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 67 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7552 болып тіркелген) мынадай өзгеріс пен толықтырулар енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидаларында және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидаларын және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 67 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7552 болып тіркелген) мынадай өзгеріс пен толықтырулар енгізілсін:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "12. Қаржы ұйымының немесе банктің немесе сақтандыру холдингінің ірі қатысушысы мәртебесін иеленуге уәкілетті органның келісімін алғысы келетін Қазақстан Республикасының бейрезиденті-заңды тұлғада тізбесі Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8318 болып тіркелген, "Болу қажеттілігі қаржы ұйымдарының, Қазақстан Республикасының бейрезиденті-банктері филиалдарының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар және елдер үшін ең төменгі рейтингіні, осы рейтингіні беретін рейтингілік агенттіктер тізбесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 желтоқсандағы № 385 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – № 385 қаулы) белгіленген халықаралық рейтингтік агенттіктердің бірі берген талап етілетін ең төмен рейтингтің болуы Банктер туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-1-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының үшінші бөлігінде, Сақтандыру қызметі туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағында, Бағалы қағаздар рыногы туралы заңның 72-1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Банк холдингі мәртебесін алуға уәкілетті органның келісімін алғысы келетін Қазақстан Республикасының бейрезидент-қаржы ұйымы болып табылатын өтініш берушіге тізбесі № 385 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген халықаралық рейтингтік агенттіктердің бірі берген талап етілетін ең төмен рейтингтің болуы және уәкілетті орган мен шет мемлекеттің тиісті қадағалау органы арасында ақпарат алмасу туралы келісімнің болуы Банктер туралы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-1-тармағында көзделген жағдайларда талап етілмейді."; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидаларында және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "27. Өтініш беруші ірі қатысушы болып табылатын заңды тұлғалар бойынша мәліметтер Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш беруші - жеке тұлға туралы мәліметтер (қысқаша деректер), өтініш беруші – заңды тұлғаның басшы қызметкерлері туралы қысқаша деректер Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш берушінің кірістері мен мүлкі туралы ақпарат, сондай-ақ өтініш берушінің қаржылық жай-күйін талдау үшін жеткілікті растайтын құжаттарды қоса бере отырып, Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш берушінің барлық міндеттемелері бойынша орын алып отырған берешек туралы ақпарат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының бейрезиденті болып табылатын, өтініш берушінің басшы қызметкерлері бойынша, олардың мінсіз іскерлік беделін растайтын мәліметтер Қағидаларға 5-қосымшаға сәйкес нысан бойынша ұсынылады. Осы мәліметтерді Қазақстан Республикасының бейрезиденті болып табылатын басшы қызметкерлерге қатысты банктің немесе банк холдингінің ірі қатысушысы мәртебесін алған кезде өтініш беруші-заңды тұлға ұсынады.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-тармақ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда 5-қосымшамен толықтырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> көзделген жағдайларда талап етілмейді.</w:t>
+        <w:t>
+      3. Банктерді реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> 9-1-тармағында көзделген жағдайларда талап етілмейді."; </w:t>
+        <w:t>
+      1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды; </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "27. Өтініш беруші ірі қатысушы болып табылатын заңды тұлғалар бойынша мәліметтер Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша беріледі.</w:t>
+      3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша беріледі.</w:t>
+        <w:t>
+      4. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...693 lines deleted...]
-        </w:rPr>
         <w:t>
       5. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1971,68 +1577,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 67 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="7"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметтер көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6205,126 +5811,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="8"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының бейрезиденті болып табылатын өтініш берушінің басшы қызметкерлерінің мінсіз іскерлік беделін растайтын мәліметтер </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z26" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өтініш беруші - заңды тұлғаның - Қазақстан Республикасының резиденті не өтініш беруші - заңды тұлғаның – Қазақстан Республикасының бейрезиденті не өтініш беруші – қаржы ұйымының – Қазақстан Республикасының бейрезидентінің толық атауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="10"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Өтініш беруші – заңды тұлға – Қазақстан Республикасының резиденті не өтініш беруші - заңды тұлға – Қазақстан Республикасының бейрезиденті не өтініш беруші – қаржы ұйымы – Қазақстан Республикасының бейрезиденті банктің немесе банк холдингінің ірі қатысушысы мәртебесін иеленген банктің толық атауы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7032,55 +6638,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>