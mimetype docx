--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="929b372" w14:textId="929b372">
+    <w:p w14:paraId="82fd9d8" w14:textId="82fd9d8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -192,862 +192,316 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7552 болып тіркелген) мынадай өзгеріс пен толықтырулар енгізілсін:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Банктерді реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+    <w:bookmarkStart w:name="z15" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...631 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z17" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z18" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z19" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1459,4085 +913,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 41 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...115 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
-[...3915 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5628,1009 +1086,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Басқармасының қаулысына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...180 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
-[...67 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Өтініш беруші – заңды тұлға – Қазақстан Республикасының резиденті не өтініш беруші - заңды тұлға – Қазақстан Республикасының бейрезиденті не өтініш беруші – қаржы ұйымы – Қазақстан Республикасының бейрезиденті банктің немесе банк холдингінің ірі қатысушысы мәртебесін иеленген банктің толық атауы </w:t>
-[...702 lines deleted...]
-      (қолы)</w:t>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6638,55 +1174,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>