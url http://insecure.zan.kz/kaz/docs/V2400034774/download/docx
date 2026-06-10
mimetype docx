--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3739537" w14:textId="3739537">
+    <w:p w14:paraId="dd25ebb" w14:textId="dd25ebb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -121,50 +121,98 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Орыс тіліндегі тақырыбына өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -188,114 +236,238 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы бұйрыққа қосымшаға сәйкес "Жылжымайтын мүлік объектісінің мекенжайын беру/жою" мемлекеттік қызметті көрсету </w:t>
+      1. Қоса беріліп отырған "Жылжымайтын мүлік объектісінің мекенжайын беру/жою" мемлекеттік қызметті көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналардың:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -906,160 +1078,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Жылжымайтын мүлік объектісінің мекенжайын беру/жою" мемлекеттік қызметті көрсету </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      1. Осы "Жылжымайтын мүлік объектісінің мекенжайын беру/жою" мемлекеттік қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және жылжымайтын мүлік объектісінің мекенжайын беру/жою тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Жылжымайтын мүлік объектісінің мекенжайын беру/жою" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармаққа орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2025 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1092,268 +1224,464 @@
         <w:t>
       1) жылжымайтын мүлік (бұдан әрі – жылжымайтын мүлік объектілері) –жер учаскелері, ғимараттар, құрылыстар және жермен тығыз байланысты өзге де мүлік, яғни мақсатына шамадан тыс зиян келтірілмей көшірілуі мүмкін болмайтын объектілер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мекенжай – жылжымайтын мүлік объектісінің орналасқан жерін сипаттау (өңір, елді мекен, елді мекеннің құрамдас бөлігі, бастапқы жылжымайтын мүлік объектісі, жылжымайтын мүліктің кейінгі объектісі (бар болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 20.03.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Мекенжай тіркелімі" ақпараттық жүйесі (бұдан әрі – "Мекенжай тіркелімі" АЖ) – Қазақстан Республикасының мекенжай өрiсiн біріздендіру және мекенжайлары туралы деректерді қалыптастыруға, жинақтауға және өңдеуге арналған аппараттық-бағдарламалық кешен;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мекенжайдың тіркеу коды (бұдан әрі – МТК) – жылжымайтын мүлік объектісі мекенжайының бірегей коды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      4) мекенжайдың тіркеу коды (бұдан әрі – МТК) – "Мекенжай тіркелімі" АЖ бірігетін жылжымайтын мүлік объектілері мекенжайының бірегей коды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті алу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Жылжымайтын мүлік объектісінің мекенжайын беру/жою" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) Астана, Алматы және Шымкент қалалары және аудандар мен облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) жеке тұлғаларға немесе олардың қамқоршыларына, заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызмет шеңберінде жылжымайтын мүлік объектісінің тұрақты мекенжайын беру/жою жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...53 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2025 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Тізбе) жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1362,180 +1690,470 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 20.03.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін көрсетілетін қызметті берушіге www.egov.kz. "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті беруші өтінішті түскен күні тіркейді. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде мемлекеттік қызмет көрсетуге өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру Қазақстан Республикасының еңбек заңнамасына сәйкес келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті алушы өтініш тапсырған кезде "жеке кабинетінде" мемлекеттік қызмет көрсету нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салуды қабылдау туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 20.03.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтер, жылжымайтын мүлікке құқық белгілейтін құжаттарды (жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы анықтама, шарттар, жергілікті атқарушы органдардың шешімдері, сот шешімдері, мұрагерлік құқығы және т.б.), қамқоршылықтың белгіленгенін растайтын құжат, объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге рұқсатты көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік органдардың ақпараттық жүйелерінде жылжымайтын мүлікке құқық белгілейтін құжаттар туралы мәліметтер болмаған жағдайда, көрсетілетін қызметті алушы "Жылжымайтын мүлікке құқықтарды (құқық ауыртпалықтарын) мемлекеттік тіркеу" мемлекеттік көрсетілетін қызметтің ережелерін бекіту туралы" Қазақстан Республикасы Әділет министрінің 2020 жылғы 4 мамырдағы № 27 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20610 болып тіркелген) "Жылжымайтын мүлікке құқықтарды (құқық ауыртпалықтарын) мемлекеттік тіркеу" мемлекеттік көрсетілетін қызметтің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1555,477 +2173,1051 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2025 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Өтінішті және қоса берілген құжаттарды тіркеуден өткізгеннен кейін көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттарын алған сәттен бастап 2 (екі) жұмыс күні ішінде олардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың толық емес топтамасын ұсынған жағдайда, көрсетілетін қызметті беруші көрсетілген мерзімде өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және оны көрсетілетін қызметті берушінің электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттар толық болған жағдайда, көрсетілетін қызметті беруші қоса берілген құжаттарды қарап, көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік қызмет көрсету немесе дәлелді бас тарту мерзімі Тізбенің 4-тармағында келтірелген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      11-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 20.03.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Жылжымайтын мүлік объектісінің мекенжайын беру немесе жою үшін көрсетілетін қызметті берушінің жауапты орындаушысы объектінің орналасқан жеріне баруды жүзеге асырады, фотофиксация және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қарап-тексеру актісін жасау арқылы объектінің бар немесе жоқтығын куәландырады, жылжымайтын мүлік объектісінің мекенжайын беру немесе жою туралы бұйрық дайындайды, "Мекенжай тіркелімі" АЖ-ге деректерді енгізуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес хабарлама-хат нысанында мемлекеттік көрсетілетін қызмет нәтижесін көрсетілетін қызметті берушінің ЭЦҚ қол қойылған электрондық құжат нысанында өтініш берушінің "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті беруші Тізбенің 10-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      14-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 20.03.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Көрсетілетін қызметті беруші Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Тізбенің 9-тармағында көзделген негіздер болған кезде аудандар үшін көрсетілетін қызметті беруші Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      15. Тізбенің 10-тармағында көзделген негіздер болған кезде аудандар үшін көрсетілетін қызметті беруші Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтініш берушіге мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім жайында, сондай-ақ алдын ала шешім бойынша өтініш берушінің ұстаным танытуына мүмкіндік беру үшін тыңдау өткiзілетін уақыт пен орын туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанында оң нәтиже не мемлекеттік қызметті көрсетуден дәлелді бас тарту жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      16-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 20.03.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Мемлекеттік қызметті көрсету тәртібі туралы, сондай-ақ мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты сәулет, қала құрылысы және құрылыс iстерi жөнiндегi уәкiлеттi орган Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13) тармақшасына сәйкес Бірыңғай байланыс орталығына, сондай-ақ өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдарына және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2128,50 +3320,206 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға келіп түскен шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 20.03.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2280,92 +3628,79 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2025 </w:t>
-[...40 lines deleted...]
-      </w:r>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2383,143 +3718,89 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Жылжымайтын мүлік объектісінің мекенжайын беру/жою" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...52 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2588,1344 +3869,1560 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілі</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+1. Жылжымайтын мүлік объектісінің мекенжайын беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Жылжымайтын мүлік объектісінің мекенжайын жою.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астана, республикалық және облыстық маңызы бар қалалар үшін - 3 (үш) жұмыс күні;</w:t>
-[...17 lines deleted...]
-аудандар үшін - 5 (бес) жұмыс күні.</w:t>
+өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру электрондық үкіметтің веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+Астана, республикалық және облыстық маңызы бар қалалар үшін - 3 (үш) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аудандар үшін - 5 (бес) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) жылжымайтын мүлік объектісінің мекенжайын беру туралы хабарлама-хат немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап;</w:t>
-[...17 lines deleted...]
-2) жылжымайтын мүлік объектісінің мекенжайын жою туралы хабарлама-хат немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+Электрондық (ішінара автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін.</w:t>
+1) жылжымайтын мүлік объектісінің мекенжайын беру туралы хабарлама-хат немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жылжымайтын мүлік объектісінің мекенжайын жою туралы хабарлама-хат немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Қазақстан Республикасының еңбек заңнамасына сәйкес көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш білдірілген кезде өтініштерді қабылдау және мемлекеттік қызметтер көрсету нәтижелері келесі жұмыс күні жүзеге асырылады).</w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жылжымайтын мүлік объектісінің мекенжайын беру үшін:</w:t>
+1) көрсетілетін қызметті берушінің – Қазақстан Республикасының Еңбек кодексіне сәйкес жексенбі және мереке күндерін қоспағанда, түскі асқа үзілісі бар, белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұманы қоса алғанда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қағидаларға 2-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
-[...89 lines deleted...]
-3) ғимараттар мен құрылыстарды бұзу актісінің электрондық көшірмесі.</w:t>
+2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Қазақстан Республикасының еңбек заңнамасына сәйкес көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш білдірілген кезде өтініштерді қабылдау және мемлекеттік қызметтер көрсету нәтижелері келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігінің анықталуы;</w:t>
+Жылжымайтын мүлік объектісінің мекенжайын беру үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген талаптарға сәйкес келмеуі;</w:t>
+              <w:t>
+1) Қағидаларға 2-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+2) жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді, жылжымайтын мүлікке құқық белгілейтін құжаттарды (жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы анықтама, шарттар, жергілікті атқарушы органдардың шешімдері, сот шешімдері, мұрагерлік құқығы және т.б.), қамқоршылықтың белгіленгенін растайтын құжатты қызметті беруші ЭҮШ арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы;</w:t>
+Жылжымайтын мүлік объектісінің мекенжайын жою үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+              <w:t>
+1) Қағидаларға 2-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жеке басын куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді, жылжымайтын мүлікке құқық белгілейтін құжаттарды (жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы анықтама, шарттар, жергілікті атқарушы органдардың шешімдері, сот шешімдері, мұрагерлік құқығы және т.б.), қамқоршылықтың белгіленгенін растайтын құжатты, объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге рұқсатты қызметті беруші ЭҮШ арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) ғимараттар мен құрылыстарды бұзу актісінің электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті көрсету, оның ішінде Мемлекеттік корпорация арқылы көрсету ерекшеліктерін ескере отырып қойылатын өзге де талаптар</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы болған жағдайда, мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
+1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігінің анықталуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда, Қазақстан Республикасы Құрылыс кодексінің 24-бабы 14) тармақшасына сәйкес сәулет, қала құрылысы және құрылыс істері жөніндегі уәкілетті органмен цифрландыру саласындағы уәкілетті органмен бекітілген "Қазақстан Республикасының аумағындағы жылжымайтын мүлік объектілерін адрестеу қағидаларын бекіту туралы" бірлескен бұйрығымен бекітілген Қазақстан Республикасының аумағындағы жылжымайтын мүлік объектілерін адрестеу қағидаларымен бекітілген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету, оның ішінде электрондық нысанда көрсету ерекшеліктері ескеріле отырып, қойылатын өзге де талаптар.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы болған жағдайда, мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы: 1414, 8-800-080-7777 арқылы қашықтықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 20.03.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4173,68 +5670,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4604,90 +6101,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>объектісінің мекенжайын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру/жою" мемлекеттік </w:t>
+              <w:t>беру/жою" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қызметтерді көрсету </w:t>
-[...25 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>қызметті көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4708,74 +6179,208 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жылжымайтын мүлік объектісінің барын/жоғын қарап-тексеру актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" __________ 20___жыл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5608,68 +7213,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хат-хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5855,55 +7460,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6229,31 +7834,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>