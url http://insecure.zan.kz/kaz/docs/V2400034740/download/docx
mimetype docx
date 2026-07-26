--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="470531f" w14:textId="470531f">
+    <w:p w14:paraId="6463e0c" w14:textId="6463e0c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,274 +93,253 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министрлердің, аудандар, қалалар, облыстық маңызы бар қалалар, облыстар, республикалық маңызы бар қалалар, астана әкімдерінің мүгедектік мәселелері жөніндегі штаттан тыс кеңесшілерін тағайындау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 12 шiлдедегi № 250 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 16 шiлдеде № 34740 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 12 шiлдедегi № 250 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 16 шiлдеде № 34740 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>190-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Министрлердің, аудандар, қалалар, облыстық маңызы бар қалалар, облыстар, республикалық маңызы бар қалалар, астана әкімдерінің мүгедектік мәселелері жөніндегі штаттан тыс кеңесшілерін тағайындау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігінің Инклюзия бойынша департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң департаментіне осы тармақтың 1), 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -634,725 +613,818 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 250 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министрлердің, аудандар, қалалар, облыстық маңызы бар қалалар, облыстар, республикалық маңызы бар қалалар, астана әкімдерінің мүгедектік мәселелері жөніндегі штаттан тыс кеңесшілерін  тағайындау қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Министрлердің, аудандар, қалалар, облыстық маңызы бар қалалар, облыстар, республикалық маңызы бар қалалар, астана әкімдерінің мүгедектік мәселелері жөніндегі штаттан тыс кеңесшілерін тағайындау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау министрлігі туралы ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>190-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және министрлердің, аудандар, аудандық маңызы бар қалалар, облыстық маңызы бар қалалар, облыстар, республикалық маңызы бар қалалар, астана әкімдерінің мүгедектік мәселелері жөніндегі штаттан тыс кеңесшілерін (бұдан әрі – кеңесші) тағайындау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Министрлердің, аудандар, аудандық маңызы бар қалалар, облыстық маңызы бар қалалар, облыстар, республикалық маңызы бар қалалар, астана әкімдерінің мүгедектік мәселелері жөніндегі штаттан тыс кеңесшілерін тағайындау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Арнаулы орта немесе жоғары білімі, мүгедектігі бар адамдардың құқықтарын қорғау және мүмкіндіктерін кеңейту саласында кемінде 5 жыл кәсіби және (немесе) қоғамдық жұмыс тәжірибесі бар, сондай-ақ жергілікті деңгейде – тиісті әкімшілік-аумақтық бірлік шегінде кемінде 2 жыл тұрақты тұратын, жиырма жасқа толған Қазақстан Республикасының азаматы кеңесші болып тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кеңесші өз қызметінде министрге немесе аудан, аудандық маңызы бар қала, облыстық маңызы бар қала, облыс, республикалық маңызы бар қала, астана әкіміне (бұдан әрі – бірінші басшылар) есеп береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кеңесші лауазымына кандидат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік лауазымды атқаратын адам, азаматтық қызметші, судья;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңнамасында белгіленген тәртіппен өтелмеген немесе алынбаған соттылығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) белгіленген заңды тәртіппен сот сыбайлас жемқорлық қылмыс және (немесе) сыбайлас жемқорлық құқық бұзушылық жасағаны үшін кінәлі деп танылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда психикалық, мінез-құлық бұзылыстарына (ауруларына), оның ішінде психоактивті заттарды қолдануға байланысты есепте тұрған болмауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кеңесші лауазымына кандидат министрлікке немесе аудан, аудандық маңызы бар қала, облыстық маңызы бар қала, облыс, республикалық маңызы бар қала, астана әкімі аппаратына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ерікті нысандағы өтінішті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке басты куәландыратын құжат не цифрлық құжаттар сервисінен электрондық құжатты (сәйкестендіру үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) білімі туралы құжаттың, сондай-ақ оқудан өткенін, оның ішінде қысқа мерзімді курстардан өткенін куәландыратын құжаттың, оқуды аяқтау, біліктілікті арттыру туралы сертификаттың немесе куәліктің, ғылыми дәрежелер және (немесе) атақтар беру туралы құжаттың көшірмесін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өмірбаяндық деректерді көрсете отырып, мүгедектігі бар адамдардың құқықтарын қорғау және мүмкіндіктерін кеңейту саласындағы кәсіптік және (немесе) қоғамдық қызмет туралы мәліметтерді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ақпараттық жүйелерден мынадай анықтамаларды талап етуге оның жазбаша келісімі арқылы алынатын соттылығының, психикалық, мінез-құлық бұзылыстарының (ауруларының), оның ішінде психоактивті заттарды қолдануға байланысты бұзылыстарының болуы не болмауы туралы мәліметтерді ұсынады. Мемлекеттік органдардың ақпараттық жүйелерінде мәліметтер болмаған кезде кеңесші лауазымына кандидат осы құжаттарды дербес қоса береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Кеңесшіні тағайындау кеңесші лауазымына кандидат осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құжаттар мен мәліметтерді ұсынған күннен бастап 10 жұмыс күні ішінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Кеңесшінің өкілеттік мерзімі үш жылды құрайды. Бір адам қатарынан екі реттен артық кеңесші бола алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Кеңесші өз қызметін қоғамдық негізде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Кеңесші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке бастама жасаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сот оны әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп таныған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сот оны хабар-ошарсыз кетті деп таныған немесе қайтыс болды деп жариялаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ұсынылған құжаттарда және (немесе) мәліметтерде дұрыс емес ақпарат анықталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) соттың оған қатысты айыптау үкімі заңды күшіне енген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасынан тыс жерлерге тұрақты тұруға кеткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бірінші басшының кеңесші қызметінің тиімділігіне бағалау жүргізу негізінде айқындалған функционалдық міндеттерді орындамаған немесе тиісінше орындамаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мемлекеттік, азаматтық қызметке кірген, судья болып тағайындалған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өкілеттік мерзімі аяқталған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қайтыс болған жағдайларда өз қызметін мерзімінен бұрын тоқтатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1376,55 +1448,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1750,31 +1822,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>