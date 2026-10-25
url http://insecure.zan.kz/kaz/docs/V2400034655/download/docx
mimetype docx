--- v0 (2025-10-01)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d630bb6" w14:textId="d630bb6">
+    <w:p w14:paraId="0015ae3" w14:textId="0015ae3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -169,114 +169,248 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.01.2025 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы бұйрыққа қосымшаға сәйкес "Арнаулы әлеуметтік қызметтер көрсетуге лицензиялар беру" мемлекеттік қызмет көрсету </w:t>
+      1. Қоса беріліп отырған "Арнаулы әлеуметтік қызметтер көрсетуге лицензиялар беру" мемлекеттік қызмет көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Арнаулы әлеуметтік қызметтер департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -748,82 +882,146 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек және халықты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік қорғау министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2024 жылғы 28 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 230 Бұйрығына</w:t>
-[...12 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>№ 230 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Арнаулы әлеуметтік қызметтер көрсетуге лицензиялар беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -832,94 +1030,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Арнаулы әлеуметтік қызметтер көрсетуге лицензиялар беру" мемлекеттік қызмет көрсету </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      1. Осы "Арнаулы әлеуметтік қызметтер көрсетуге лицензиялар беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және арнаулы әлеуметтік қызметтер көрсетуге лицензиялау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Арнаулы әлеуметтік қызметтер көрсетуге лицензиялар беру" мемлекеттік қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -928,51 +1168,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 503</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1010,160 +1250,590 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 503</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Арнаулы әлеуметтік қызметтер көрсетуге лицензия осы Қағидалардың </w:t>
+      4. Арнаулы әлеуметтік қызметтер көрсетуге лицензия және (немесе) лицензияға қосымша осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес халықты әлеуметтік қорғау саласында арнаулы әлеуметтік қызметтер көрсететін субъектілерге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оларды жүзеге асыру үшін лицензияның болуы талап етілетін қызмет түрлерінің кіші түрлері атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) I кіші түр – стационар жағдайларында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      он сегіз жастан асқан мүгедектігі бар адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмайтын адамдарға арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) II кіші түр – жартылай стационар жағдайларында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      он сегіз жастан асқан мүгедектігі бар адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмайтын адамдарға арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) III кіші түр – уақытша болу жағдайларында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      белгілі бір тұрғылықты жері жоқ адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босатылған және (немесе) пробация қызметінде есепте тұрған адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатыгездікке ұшыраған құрбандарға арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) IV кіші түр – үйде күтім жасау жағдайларында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      он сегіз жастан асқан мүгедектігі бар адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмайтын адамдарға арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Арнаулы әлеуметтік қызметтер көрсету жөніндегі қызметпен айналасу құқығына лицензия жалпыға ортақ, иеліктен шығарылмайтын, тегін болып табылады және оны лицензиат басқа жеке немесе заңды тұлғаға бере алмайды. Лицензия қазақ және орыс тілдерінде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Лицензия Қазақстан Республикасының заңдарында көзделген жағдайларды қоспағанда, Қазақстан Республикасының бүкіл аумағында қолданылады.</w:t>
+      6. Лицензия және (немесе) лицензияға қосымша Қазақстан Республикасының заңдарында көзделген жағдайларды қоспағанда, Қазақстан Республикасының бүкіл аумағында қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1214,74 +1884,198 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Порталда көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызметті көрсету үшін өтініштің (сұрау салудың) қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік қызметті көрсету нәтижесін алу күні мен уақыты көрсетілген хабарлама көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Көрсетілетін қызметті алушы әлеуметтік қызметтер порталы, портал арқылы жүгінген кезде өтініштен алынған деректер автоматты түрде "Е-Собес" ААЖ-ға беріледі.</w:t>
+      9. Көрсетілетін қызметті алушы әлеуметтік қызметтер порталы, портал арқылы жүгінген кезде өтініштен алынған деректер автоматты түрде "Е-Собес" автоматтандырылған цифрлық жүйесіне (бұдан әрі – "Е-Собес" АЦЖ) беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Мемлекеттік қызмет көрсету сатысы туралы мәліметтер автоматтандырылған режимде "Е-Собес" ААЖ-дан Мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне түседі.</w:t>
+      10. Мемлекеттік қызмет көрсету сатысы туралы мәліметтер автоматтандырылған режимде "Е-Собес" АЦЖ-дан Мемлекеттік қызмет көрсету мониторингінің цифрлық жүйесіне түседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Өтініш берген кезде құжаттарды қабылдау күні көрсетілетін қызметті беруші өтінішті көрсетілетін қызметті алушының өтініш берген орны бойынша аумақтық бөлімшеге (департаментке) (бұдан әрі – Департамент) қарауға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1290,386 +2084,578 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 503</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Мемлекеттік ақпараттық жүйелерде қамтылған заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, медициналық қызметке лицензия туралы мәліметтерді, халықтың санитариялық-эпидемиологиялық саламаттылығы және өрт қауіпсіздігі саласындағы рұқсат беру құжаттарын Департаменттер тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      12. Мемлекеттік цифрлық жүйелерде қамтылған заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, медициналық қызметке лицензия туралы мәліметтерді, халықтың санитариялық-эпидемиологиялық саламаттылығы және өрт қауіпсіздігі саласындағы рұқсат беру құжаттарын Департаменттер тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.12.2024 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Департамент Заңның 18-2-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жағдайларда мемлекеттік қызметті көрсету үрдісін тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Негізгі талаптардың тізбесінің 9-тармағына сәйкес құжаттардың толық топтамасы ұсынылмаған жағдайларда, Департамент цифрлық күту парағы арқылы өтінішті қабылдайды және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушыға мемлекеттік қызметті көрсету үрдісінің тоқтатыла тұрғаны туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушымен құжаттарды қайта ұсыну тоқтата тұру мерзімі шегінде анықталған кемшіліктер жойылғаннан кейін жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін 5 (бес) жұмыс күні белгіленеді, аталған мерзім Негізгі талаптардың тізбесінің 4-тармағында белгіленген тиісті мемлекеттік қызметті көрсетудің жалпы мерзіміне қосылмайды және одан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған кезден бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z420" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1. Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, Департамент қызметкері осы Қағидаларға 2-1-қосымшаға сәйкес өтінішті одан әрі қараудан, өтінішті қабылдаудан бас тарту туралы қолхат дайындайды және оны көрсетілетін қызметті берушіге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 13-1-тармақпен толықтырылды- ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Көрсетілетін қызметті беруші келіп түскен өтінішті қабылдаудан бас тарту туралы қолхатты 1 (бір) жұмыс күні ішінде қарайды, ол көрсетілетін қызметті берушінің уәкілетті адамының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанында көрсетілетін қызметті алушының порталдағы жеке кабинетіне жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 503</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Департамент құжаттар тіркелген сәттен бастап 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді және көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Қағидаларға </w:t>
-[...183 lines deleted...]
-      15. Көрсетілетін қызметті алушы лицензияны беру үшін құжаттардың толық топтамасын ұсынған кезде Департамент 7 (жеті) жұмыс күні ішінде құжаттарды "Халықты әлеуметтік қорғау саласындағы арнаулы әлеуметтік қызметтер көрсетуге қойылатын біліктілік талаптар мен құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 27 маусымдағы № 222 </w:t>
+      15. Көрсетілетін қызметті алушы лицензия және (немесе) лицензияға қосымша беру үшін құжаттардың толық топтамасын ұсынған кезде Департамент 7 (жеті) жұмыс күні ішінде құжаттарды Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 27 маусымдағы № 222 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34624 болып тіркелген) бекітілген халықты әлеуметтік қорғау саласындағы арнаулы әлеуметтік қызметтер көрсетуге қойылатын біліктілік талаптар мен құжаттар тізбесіне (бұдан әрі – Біліктілік талаптары) сәйкес және олардың Негізгі талаптар тізбесіне сәйкестігін көрсетілетін қызметті алушының орналасқан жері бойынша тексереді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34624 болып тіркелген) бекітілген Халықты әлеуметтік қорғау саласындағы арнаулы әлеуметтік қызметтер көрсетуге қойылатын біліктілік талаптар мен құжаттар тізбесіне (бұдан әрі – Біліктілік талаптары) сәйкес және олардың Негізгі талаптар тізбесіне сәйкестігін көрсетілетін қызметті алушының орналасқан жері бойынша тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қызмет алушының құжаттарын тексеру және бару нәтижелері бойынша Департамент Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1696,1013 +2682,1161 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 503</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 503</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Лицензия және (немесе) лицензияға қосымша беру туралы оң қорытынды болған жағдайда көрсетілетін қызметті беруші Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес лицензияның электрондық нысанын және (немесе) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес лицензияға тиісті қосымшаны қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негізгі талаптардың тізбесінің 10-тармағында көзделген бас тарту негіздері болған жағдайда, көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Көрсетілетін қызметті берушінің басшысы 2 (екі) жұмыс күні ішінде қорытындыны тексереді және ЭЦҚ пайдалана отырып, электрондық лицензияға және (немесе) лицензияға қосымшаға не лицензия және (немесе) лицензияға қосымшаны беруден дәлелді бас тартуға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">16. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.12.2024 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">19. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 503</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 06.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 06.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 06.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 06.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24. Алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 06.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында порталдағы көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Лицензияны қайта ресімдеу, оны беруден бас тарту және тоқтату тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Лицензия беру туралы оң қорытынды болған жағдайда көрсетілетін қызметті беруші Қағидаларға </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+      26. Арнаулы әлеуметтік қызметтер көрсету жөніндегі қызметті жүзеге асыру жөніндегі лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңның (бұдан әрі – "Рұқсаттар және хабарламалар туралы" Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34-баптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген негіздер бойынша және тәртіппен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
-[...41 lines deleted...]
-    </w:p>
+      27. Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін өтініш беруші "Рұқсаттар және хабарламалар туралы" Заңның 33-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес құжаттарды қоса отырып, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтінішті Әлеуметтік қызметтер порталы немесе портал арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Көрсетілетін қызметті берушінің кеңсесі өтініш пен құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Көрсетілетін қызметті беруші құжаттар тіркелген сәттен бастап 1 (бір) жұмыс күні ішінде олардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тыңдау рәсімі Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> және 3-3-қосымшаларға сәйкес көрсетілетін қызметті алушының "жеке кабинетіне" не порталда оң нәтиже не мемлекеттік қызмет көрсетуден дәлелді бас тарту жіберіледі.</w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініштерде және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, сондай-ақ Негізгі талаптардың тізбесінің 9-тармағына сәйкес құжаттар топтамасы толық ұсынбаған жағдайда, көрсетілетін қызметті беруші осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсету үрдісін тоқтату туралы хабарландыруды қызмет алушыға жібере отырып, өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін 1 (бір) жұмыс күні белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 06.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 73</w:t>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...621 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Көрсетілетін қызметті алушыларға құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші ұсынылған құжаттарды құжаттарды тіркеген сәттен бастап 3 (үш) жұмыс күні ішінде осы Қағидалардың талаптарына сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. "Рұқсаттар және хабарламалар туралы" Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2714,213 +3848,523 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген құжаттарды тексеру қорытындылары бойынша көрсетілетін қызметті беруші өтініш тіркелген кезден бастап 3 (үш) жұмыс күні ішінде лицензияны қайта ресімдей ме, не лицензияны қайта ресімдеуден дәлелді бас тартуды дайындайды және көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+        <w:t xml:space="preserve"> көрсетілген құжаттарды тексеру қорытындылары бойынша көрсетілетін қызметті беруші өтініш тіркелген кезден бастап 3 (үш) жұмыс күні ішінде лицензияны және (немесе) лицензияға қосымшаны қайта ресімдей ме, не лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуден дәлелді бас тартуды дайындайды және көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      32. Арнаулы әлеуметтік қызметтер көрсету жөніндегі қызметті жүзеге асыруға арналған лицензияны тоқтата тұру, қолданысын қалпына келтіру, одан айыру "Рұқсаттар мен хабарламалар туралы" Заңның </w:t>
+      32. Арнаулы әлеуметтік қызметтер көрсету жөніндегі қызметті жүзеге асыруға арналған лицензияны және (немесе) лицензияға қосымшаны тоқтата тұру, қолданысын қалпына келтіру, одан айыру "Рұқсаттар және хабарламалар туралы" Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      33. Арнаулы әлеуметтік қызметтер көрсету жөніндегі қызметті жүзеге асыру жөніндегі лицензияны тоқтату "Рұқсаттар және хабарламалар туралы" Заңның </w:t>
+      33. Арнаулы әлеуметтік қызметтер көрсету жөніндегі қызметті жүзеге асыру жөніндегі лицензияның және (немесе) лицензияға қосымшаның қолданылуын тоқтату "Рұқсаттар және хабарламалар туралы" Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген негіздер бойынша және тәртіппен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Қағаз нысанда берілген лицензияның рұқсаты жоғалған, бүлінген кезде көрсетілетін қызметті алушының "Рұқсаттар және хабарламалар туралы" Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес лицензияның телнұсқасын алуға құқығы бар.</w:t>
-[...19 lines deleted...]
-      35. Егер лицензия белгіленген мерзімде берілмесе немесе лицензия беруден бас тарту өтініш берушіге негізсіз берілсе, ол бұл әрекеттерді Қазақстан Республикасының заңнамасында белгіленген тәртіппен қолдануға құқылы.</w:t>
+        <w:t xml:space="preserve"> сәйкес лицензияның және (немесе) лицензияға қосымшаның телнұсқасын алуға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Егер лицензия және (немесе) лицензияға қосымша белгіленген мерзімде берілмесе немесе лицензия және (немесе) лицензияға қосымша беруден бас тарту өтініш берушіге негізсіз берілсе, ол бұл әрекеттерді Қазақстан Республикасының заңнамасында белгіленген тәртіппен қолдануға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету сауалдары бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2935,231 +4379,273 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік іс-әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Мемлекеттік қызмет көрсетуге шағымдану нәтижелері бойынша қабылданған шешіммен келіспеген жағдайда көрсетілетін қызметті алушы Қазақстан Республикасының заңнамасында белгіленген тәртіппен сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Көрсетілетін қызметті беруші Заңның 5-бабы 2-тармағының 11) тармақшасында көрсетілген тәртіппен мемлекеттік қызмет көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызмет көрсету сатысы туралы мәліметтерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3193,399 +4679,286 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Арнаулы әлеуметтік қызметтер</w:t>
+              <w:t>"Арнаулы әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетуге лицензиялар беру"</w:t>
+              <w:t>қызметтер көрсетуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет көрсету</w:t>
+              <w:t>лицензиялар беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>мемлекеттік қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1-қосымша</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Арнаулы әлеуметтік қызметтер көрсетуге лицензия беру" мемлекеттік қызметіне қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.12.2024 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 503</w:t>
+        <w:t>№ 391</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-"Арнаулы әлеуметтік қызметтер көрсетуге лицензия беру"</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Арнаулы әлеуметтік қызметтер көрсетуге лицензия беру" мемлекеттік қызметіне қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3654,1289 +5027,1818 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (ол болған жағдайда) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру Әлеуметтік қызметтер порталы арқылы жүзеге асырылады.</w:t>
+1) I кіші түр – стационар жағдайларында:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мүгедектігі бар балаларға;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+он сегіз жастан асқан мүгедектігі бар адамдарға;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жасының егде тартуына байланысты өзіне-өзі күтім жасай алмайтын адамдарға арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) II кіші түр – жартылай стационар жағдайларында:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мүгедектігі бар балаларға;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+он сегіз жастан асқан мүгедектігі бар адамдарға;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жасының егде тартуына байланысты өзіне-өзі күтім жасай алмайтын адамдарға арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) III кіші түр – уақытша болу жағдайларында:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+белгілі бір тұрғылықты жері жоқ адамдарға;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бас бостандығынан айыру орындарынан босатылған және (немесе) пробация қызметінде есепте тұрған адамдарға;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қатыгездікке ұшыраған құрбандарға арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) IV кіші түр – үйде күтім жасау жағдайларында:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мүгедектігі бар балаларға;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+он сегіз жастан асқан мүгедектігі бар адамдарға;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жасының егде тартуына байланысты өзіне-өзі күтім жасай алмайтын адамдарға арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (ол болған жағдайда) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензия беру кезінде – 15 (он бес) жұмыс күні; лицензияны қайта ресімдеу кезінде – 2 (екі) жұмыс күні.</w:t>
+Өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру Әлеуметтік қызметтер порталы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (ол болған жағдайда) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (ішінара автоматтандырылған)</w:t>
+Лицензия және (немесе) лицензияға қосымша беру кезінде – 15 (он бес) жұмыс күні; лицензияны және (немесе) лицензияға қосымша қайта ресімдеу кезінде – 3 (үш) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (ол болған жағдайда) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-арнаулы әлеуметтік қызметтер көрсету жөніндегі қызметті жүзеге асыруға лицензия, лицензияны қайта ресімдеу не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап</w:t>
+электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (ол болған жағдайда) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+арнаулы әлеуметтік қызметтер көрсету жөніндегі қызметті жүзеге асыруға лицензия және (немесе) лицензияға қосымша, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (ол болған жағдайда) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін сағат 9.00-ден 18.30-ға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін, демалыс және демалыс күндерінен басқа; 2) Әлеуметтік көрсетілетін қызметтер порталы және портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) лицензия алу үшін: осы Қағидаларға </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34624 болып тіркелген) арнаулы әлеуметтік қызметтер көрсетуге қойылатын біліктілік талаптарына сәйкес мәліметтер.</w:t>
+1) көрсетілетін қызметті берушіде – Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін сағат 9.00-ден 18.30-ға дейін, түскі үзіліспен сағат 13.00-ден 14.30-ға дейін, демалыс және демалыс күндерінен басқа;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) лицензияны қайта ресімдеу кезінде: осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша өтініш; мемлекеттік ақпараттық жүйелерде ақпараты қамтылған құжаттарды қоспағанда, лицензияны қайта ресімдеуге негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың көшірмелері.</w:t>
-[...17 lines deleted...]
-Мемлекеттік ақпараттық жүйелерде қамтылған заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлік бойынша мәлеметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+2) Әлеуметтік көрсетілетін қызметтер порталы және портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (ол болған жағдайда) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+1) лицензия және (немесе) лицензияға қосымша алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-1) "Халықты әлеуметтік қорғау саласындағы арнаулы әлеуметтік қызметтер көрсетуге қойылатын біліктілік талаптар мен құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 27 маусымдағы № 222 </w:t>
+осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша өтініш; "Халықты әлеуметтік қорғау саласындағы арнаулы әлеуметтік қызметтер көрсетуге қойылатын біліктілік талаптар мен құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 27 маусымдағы № 222 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34624 болып тіркелген) арнаулы әлеуметтік қызметтер көрсетуге қойылатын біліктілік талаптарына сәйкес келмейді;</w:t>
-[...35 lines deleted...]
-3) сот орындаушысының ұсынуы негізінде көрсетілетін қызметті алушы-борышкерге лицензия беруге уақытша тыйым салынады; </w:t>
+              <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34624 болып тіркелген) арнаулы әлеуметтік қызметтер көрсетуге қойылатын біліктілік талаптарына сәйкес мәліметтер.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушы лицензия алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігі анықталды;</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімінің болмауы.</w:t>
+2) лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша өтініш; мемлекеттік цифрлық жүйелерде ақпараты қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік цифрлық жүйелерде қамтылған заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлік бойынша мәлеметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін өзге де талаптар</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (ол болған жағдайда) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Көрсетілетін қызметті алушының порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат алу мүмкіндігі бар.</w:t>
+1. лицензия және (немесе) лицензияға қосымша алу кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) "Халықты әлеуметтік қорғау саласындағы арнаулы әлеуметтік қызметтер көрсетуге қойылатын біліктілік талаптар мен құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 27 маусымдағы № 222 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34624 болып тіркелген) арнаулы әлеуметтік қызметтер көрсетуге қойылатын біліктілік талаптарына сәйкес келмейді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушыға қатысты лицензиялауға жататын қызметті немесе қызметтің жекелеген түрлерін тоқтата тұру немесе оған тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) сот орындаушысының ұсынуы негізінде көрсетілетін қызметті алушы-борышкерге лицензия және (немесе) лицензияға қосымша беруге уақытша тыйым салынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушы лицензия және (немесе) лицензияға қосымшаны алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігі анықталды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге көрсетілетін қызметті алушының келісімінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-2-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағының 4) тармақшасында көзделген негіздер бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Лицензия және (немесе) лицензияға қосымшаны қайта ресімдеген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) қайта ресімдеуге ұсынылған құжаттардың ұсынылмауы немесе тиісінше ресімделмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-2-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағының 4) тармақшасында көзделген негіздер бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (ол болған жағдайда), оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Көрсетілетін қызметті алушының порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Көрсетілетін қызметті алушы ЭЦҚ болған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Интернет-ресурсында көрсетілген kense@enbek.gov.kz.</w:t>
+3. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Интернет-ресурсында көрсетілген https://www.gov.kz/memleket/entities/enbek/press?lang=kk</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 4. Көрсетілетін қызметті алушы порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде ашық пайдаланудағы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты алады. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5134,230 +7036,232 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Арнаулы әлеуметтік қызметтер көрсетуге лицензия алу үшін өтініш</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+        <w:t xml:space="preserve"> Арнаулы әлеуметтік қызметтер көрсетуге лицензия және (немесе) лицензияға қосымша алу үшін өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.12.2024 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 503</w:t>
+        <w:t>№ 391</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z419" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________ атына </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-                  (көрсетілетін қызметті берушінің толық атауы)</w:t>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                        (көрсетілетін қызметті берушінің толық атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________нан/нен/дан/ден/тан/тен (дара кәсіпкердің тегі аты әкесінің аты (бар болса) /заңды тұлғаның атауы, жеке сәйкестендіру нөмірі/ бизнес сәйкестендіру нөмірі) </w:t>
-[...17 lines deleted...]
-      Арнаулы әлеуметтік қызметтер көрсету жөніндегі қызметті жүзеге асыру бойынша лицензия беруіңізді сұраймын.</w:t>
+      ____________________________________________________нан/нен/дан/ден/тан/тен (дара кәсіпкердің тегі аты әкесінің аты (ол болған жағдайда) /заңды тұлғаның атауы, жеке сәйкестендіру нөмірі/ бизнес сәйкестендіру нөмірі) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнаулы әлеуметтік қызметтер көрсету жөніндегі қызметті жүзеге асыру бойынша лицензия және (немесе) лицензияға қосымша беруіңізді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дара кәсіпкердің мекенжайы/заңды мекенжайы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________</w:t>
-[...17 lines deleted...]
-      (облыс, қала, аудан, елді мекен, көше атауы, үй/ғимарат нөмірі)</w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            (облыс, қала, аудан, елді мекен, көше атауы, үй/ғимарат нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық поштасы __________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5385,69 +7289,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнаулы әлеуметтік қызметтер көрсететін ұйымның орналасқан мекенжайы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________</w:t>
-[...17 lines deleted...]
-      (облыс, қала, аудан, елді мекен, көше атауы, үйдің немесе ғимараттың нөмірі (стационарлық үй-жай)</w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            (облыс, қала, аудан, елді мекен, көше атауы, үйдің немесе ғимараттың нөмірі (стационарлық үй-жай)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша_____ парақ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5457,123 +7361,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен расталады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілген барлық деректер ресми байланыстар болып табылады және оларға лицензия беру немесе беруден бас тарту мәселелері бойынша кез келген ақпарат жіберілуі мүмкін;</w:t>
+      көрсетілген барлық деректер ресми байланыстар болып табылады және оларға лицензия және (немесе) лицензияға қосымша беру немесе беруден бас тарту мәселелері бойынша кез келген ақпарат жіберілуі мүмкін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       барлық қоса берілген құжаттар шындыққа сәйкес келеді және сенімді болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілетін қызметті алушы лицензия беру кезінде заңмен қорғалатын құпияны құрайтын, ақпараттық жүйелердегі қолжетімділігі шектеулі дербес деректерді пайдалануға, сондай-ақ орналасқан жері бойынша тексеруді жүргізуге келіседі.</w:t>
+      көрсетілетін қызметті алушы лицензия және (немесе) лицензияға қосымша беру кезінде заңмен қорғалатын құпияны құрайтын, цифрлық жүйелердегі қолжетімділігі шектеулі дербес деректерді пайдалануға, сондай-ақ орналасқан жері бойынша тексеруді жүргізуге келіседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы _________________________ _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (электрондық-цифрлық қолтаңба) (тегі, аты, әкесінің аты (бар болса)</w:t>
+      (электрондық цифрлық қолтаңба) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтыру күні: 20 ___ жылғы "__" ______</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -5782,354 +7686,414 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="50"/>
+        <w:t xml:space="preserve">
+      көрсетілетін қызметті </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      алушының тегі, аты, әкесінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінішті қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 2-1-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 503</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-бабын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> басшылыққа ала отырып, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитет Сіздің ________ жылғы № __________ өтінішіңізді қарап, "Арнаулы әлеуметтік қызметтер көрсетуге лицензия беру" мемлекеттік қызметін көрсету туралы өтінішті одан әрі қараудан бас тартқаны туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...4 lines deleted...]
-            </w:pPr>
+          <w:bookmarkStart w:name="z220" w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...3 lines deleted...]
-          </w:p>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-</w:t>
+              <w:t>Біліктілік талаптарын растайтын құжаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-</w:t>
+              <w:t>Бар/жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-</w:t>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6889,642 +8853,700 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z255" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z256" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Бас тартудың негізі)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z257" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің _______________________ облысының/қаласының аумақтық бөлімшесінің (департаментінің) Халықты әлеуметтік қорғау саласындағы бақылау бөлімінің маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z258" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z259" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z260" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімі: 20 ___ жылғы "__" ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z261" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықты әлеуметтік қорғау саласындағы бақылау бөлімінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z262" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z263" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z264" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімі: 20 ___ жылғы "__" ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z265" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аумақтық бөлімшесінің (департаментінің) басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z266" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z267" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z268" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімі: 20 ___ жылғы "__" ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z269" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісілді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z270" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік қорғау мәселелері жөніндегі басқарманың бас сарапшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z271" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z272" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z273" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімі: 20 ___ жылғы "__" ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z274" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік қорғау мәселелері жөніндегі басқарма басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z275" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z276" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Халықты әлеуметтік қорғау саласындағы бақылау бөлімінің маманы </w:t>
-[...1 lines deleted...]
-    </w:p>
+      (электрондық цифрлық қолтаңба) (тегі, аты, әкесінің аты (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z277" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімі: 20 ___ жылғы "__" ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z278" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төраға орынбасары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z279" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...412 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z280" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z281" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімі: 20 ___ жылғы "__" ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z282" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қол қойылды:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...68 lines deleted...]
-      Мерзімі: 20 ___ жылғы "__" ______ </w:t>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z283" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төраға _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z284" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z285" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімі: 20 ___ жылғы "__" ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7560,64 +9582,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Арнаулы әлеуметтік қызметтер</w:t>
+              <w:t>"Арнаулы әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетуге лицензиялар беру"</w:t>
+              <w:t>қызметтер көрсетуге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензиялар беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7683,158 +9718,162 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Халықты әлеуметтік қорғау саласында арнаулы әлеуметтік қызметтер көрсетуге лицензия беру кезінде өтініш берушінің біліктілік талаптарына сәйкестігі немесе сәйкес келмеуі туралы қорытынды</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
+        <w:t xml:space="preserve"> Халықты әлеуметтік қорғау саласында арнаулы әлеуметтік қызметтер көрсетуге лицензия және (немесе) лицензияға қосымша беру кезінде өтініш берушінің біліктілік талаптарына сәйкестігі немесе сәйкес келмеуі туралы қорытынды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 2-2-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 503</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z347" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлiгiнiң Халықты әлеуметтiк қорғау саласындағы реттеу және бақылау комитетiнің мекенжайында орналасқан____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       _____________ "Халықты әлеуметтік қорғау саласындағы арнаулы әлеуметтік қызметтер көрсетуге қойылатын біліктілік талаптар мен құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 27 маусымдағы № 222 </w:t>
+      қызмет алушының_________________________________________________ "Халықты әлеуметтік қорғау саласындағы арнаулы әлеуметтік қызметтер көрсетуге қойылатын біліктілік талаптар мен құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 27 маусымдағы № 222 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34624 болып тіркелген) халықты әлеуметтік қорғау саласындағы арнаулы әлеуметтік қызметтер көрсетуге қойылатын біліктілік талаптарына (бұдан әрі – Біліктілік талаптары) сәйкестiгiн тексеруге сұрау салуына байланысты Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлiгi Халықты әлеуметтiк қорғау саласындағы реттеу және бақылау комитетiнiң _____________ облысы/қаласы бойынша аумақтық бөлiмшесi (департаментiн) баруды жүзеге асырды және нәтижесінде мыналар анықталды:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -7857,176 +9896,212 @@
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-</w:t>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-</w:t>
+              <w:t>Арнаулы әлеуметтік қызметтер көрсетуге қойылатын біліктілік талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-</w:t>
+              <w:t>Шешім (сәйкес келеді/сәйкес келмейді)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-</w:t>
+              <w:t>Ескертпе*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8652,218 +10727,85 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...131 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      * Ескертпе – біліктілік талаптарына сәйкес келмеу себептерін, оның ішінде лицензия алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігін еркін нысанда көрсетеді.</w:t>
-[...17 lines deleted...]
-      Қортынды:</w:t>
+      * Ескертпе – біліктілік талаптарына сәйкес келмеу себептерін, оның ішінде лицензия және (немесе) лицензияға қосымша алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігін еркін нысанда көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қорытынды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Көрсетілетін қызметті алушы біліктілік талаптарына сәйкес келеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8872,466 +10814,466 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Көрсетілетін қызметті алушы біліктілік талаптарына сәйкес келмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...198 lines deleted...]
-      Мерзімі: 20 ___ жылғы "__" ______ </w:t>
+        <w:t>
+      Халықты әлеуметтік қорғау саласындағы бақылау бөлімінің маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық-цифрлық қолтаңба) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімі: 20 ___ жылғы "__" ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықты әлеуметтік қорғау саласындағы бақылау бөлімінің басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық-цифрлық қолтаңба) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімі: 20 ___ жылғы "__" ______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аумақтық бөлімшесінің (департаментінің) басшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық-цифрлық қолтаңба) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімі: 20 ___ жылғы "__" ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісілді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...54 lines deleted...]
-      Мерзімі: 20 ___ жылғы "__" ______ </w:t>
+        <w:t>
+      Әлеуметтік қорғау мәселелері жөніндегі басқарманың бас сарапшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық-цифрлық қолтаңба) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімі: 20 ___ жылғы "__" ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әлеуметтік қорғау мәселелері жөніндегі басқарма басшысы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________</w:t>
-[...35 lines deleted...]
-      Мерзімі: 20 ___ жылғы "__" ______ </w:t>
+      _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық-цифрлық қолтаңба) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімі: 20 ___ жылғы "__" ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төраға орынбасары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________</w:t>
-[...17 lines deleted...]
-      (электрондық-цифрлық қолтаңба) (тегі, аты, әкесінің аты (бар болса)</w:t>
+      _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық-цифрлық қолтаңба) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мерзімі: 20 ___ жылғы "__" ______</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -9385,103 +11327,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Арнаулы әлеуметтік қызметтер</w:t>
+              <w:t>"Арнаулы әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетуге лицензиялар беру"</w:t>
+              <w:t>қызметтер көрсетуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>лицензиялар беру"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>мемлекеттік қызмет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>2-3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9508,76 +11463,714 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z422" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсету үрдісін тоқтата тұру туралы хабарлама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.12.2024 </w:t>
+      Ескерту. Қағидалар 2-3-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 503</w:t>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа ала отырып, көрсетілетін қызметті беруші, Департамент (мекенжайы көрсетілсін) мемлекеттік қызмет көрсету процесін мынадай негіздердің бірі бойынша тоқтата тұрады (керегінің асты сызылсын):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініште және (немесе) ұсынылған құжаттарда қателердің немесе дәлсіздіктердің анықталуына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) олардың нысаны мен мазмұны бойынша белгіленген талаптарға сәйкес келмеуіне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібін айқындайтын Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 28 маусымдағы № 230 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бектіліген "Арнаулы әлеуметтік қызметтер көрсетуге лицензиялар беру" мемлекеттік қызмет көрсету қағидаларында (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34655 болып тіркелген) көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбауына байланысты, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) _____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ... .</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осыған байланысты Сізге анықталған кемшіліктерді осы хабарламаны алған күннен бастап 5 (бес) жұмыс күні ішінде жою және құжаттарды қайта ұсыну қажет (лицензияны қайта ресімдеу кезінде 1 (бір) жұмыс күні белгіленеді).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы хабарлама екі данада, әрбір тарап үшін бір данадан жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші (Департамент) қызметкерінің тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орындаушы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Телефон: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Алдым: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Арнаулы әлеуметтік қызметтер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетуге лицензиялар беру"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -9658,109 +12251,91 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АРНАУЛЫ ӘЛЕУМЕТТІК ҚЫЗМЕТТЕР КӨРСЕТУГЕ АРНАЛҒАН ЛИЦЕНЗИЯ</w:t>
+АРНАУЛЫ ӘЛЕУМЕТТІК ҚЫЗМЕТТЕР КӨРСЕТУГЕ АРНАЛҒАН ЛИЦЕНЗИЯ ЖӘНЕ (НЕМЕСЕ) ЛИЦЕНЗИЯҒА ҚОСЫМША БЕРУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9793,51 +12368,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензия нөмірі:</w:t>
+Лицензия және (немесе) лицензияға қосымша беру нөмірі:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10178,51 +12753,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(тегі, аты, әкесінің аты (бар болса)</w:t>
+(тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10611,162 +13186,124 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тыңдау туралы хабарлама  ______________________________________________  (ұйымның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 3-1-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 28.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 503</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 06.03.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 73</w:t>
+        <w:t>№ 391</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> көзделген тәртіппен жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10925,284 +13462,124 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:bookmarkStart w:name="z71" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тыңдау хаттамасы №___  Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 3-2-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 06.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...179 lines deleted...]
-      Қолы.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); алып тасталды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11377,68 +13754,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________________  көрсетілетін қызметті алушының атауы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:bookmarkStart w:name="z73" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден дәлелді бас тарту  _______________________________  (ұйымның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 3-3-тармақпен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің м.а. 06.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11708,103 +14085,103 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Арнаулы әлеуметтік қызметтер </w:t>
+              <w:t>"Арнаулы әлеуметтік қызметтер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көрсетуге лицензиялар беру" </w:t>
+              <w:t>көрсетуге лицензиялар беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік қызмет көрсету </w:t>
+              <w:t>мемлекеттік қызмет көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t>3-4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11831,606 +14208,1524 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:bookmarkStart w:name="z424" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Арнаулы әлеуметтік қызметтер көрсетуге арналған лицензияны қайта ресімдеуге арналған өтініш</w:t>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Лицензияға қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Лицензия нөмірі ______ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Лицензияның берілген күні: ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ___________________________________________________________________ атына </w:t>
+      Ескерту. Қағидалар 3-4-қосымшамен толықтырылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияланатын қызмет түрінің кіші түрлері(лері) (лицензияның кіші түрін таңдау)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) I кіші түр – стационар жағдайларында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      он сегіз жастан асқан мүгедектігі бар адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмайтын адамдарға арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) II кіші түр – жартылай стационар жағдайларында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      он сегіз жастан асқан мүгедектігі бар адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмайтын адамдарға арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) III кіші түр – уақытша болу жағдайларында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      белгілі бір тұрғылықты жері жоқ адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас бостандығынан айыру орындарынан босатылған және (немесе) пробация қызметінде есепте тұрған адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қатыгездікке ұшыраған құрбандарға арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) IV кіші түр – үйде күтім жасау жағдайларында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүгедектігі бар балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      он сегіз жастан асқан мүгедектігі бар адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасының егде тартуына байланысты өзіне-өзі күтім жасай алмайтын адамдарға арнаулы әлеуметтік көрсетілетін қызметтерді ұсыну жөніндегі қызметті жүзеге асыру.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қуат: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензиат______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның толық атауы, орналасқан жері, бизнес-сәйкестендіру нөмірі/дара кәсіпкердің жеке сәйкестендіру нөмірі, филиалдың немесе өкілдіктің бизнес-сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндірістік база ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияның ерекше шарттары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (көрсетілетін қызметті алушының толық атауы) </w:t>
-[...13 lines deleted...]
-          <w:color w:val="000000"/>
+      ("Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензиар ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензияға қосымша берген органның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (уәкілетті тұлға) ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, Аты, Әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолданба нөмірі ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жарамдылық мерзімі ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымшаның берілген күні: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Беру орны: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Арнаулы әлеуметтік қызметтер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетуге лицензиялар беру"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызмет көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z63" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Арнаулы әлеуметтік қызметтер көрсетуге арналған лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________ нан, нен, тан, тен, дан, ден </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 08.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 391</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________ атына (көрсетілетін қызметті алушының толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________ нан, нен, тан, тен, дан, ден</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+          (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке кәсіпкер / заңды тұлғаның атауы, жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуді сұраймын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арнаулы әлеуметтік қызметтерді ұсынуға арналған 20___ жылғы "___"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №____________берілген __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензияның және (немесе) лицензияға қосымшаның нөмірі (А), берілген күні, лицензия және (немесе) лицензияға қосымша берген көрсетілетін қызметті  берушінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүзеге асыруға ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                     (Қызмет түрінің және қызметтің кіші түрінің толық атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (тегі, аты, әкесінің аты (бар болса) жеке кәсіпкер / заңды тұлғаның атауы, </w:t>
-[...341 lines deleted...]
-      лицензияны беру немесе беруден бас тарту мәселелері бойынша кез келген ақпарат жіберілді; </w:t>
+      мынадай негіздер бойынша(рұқсаттар және хабарламалар туралы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес): ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке кәсіпкердің немесе заңды тұлғаның мекенжайы: ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (облыс, қала, аудан, елді мекен, көше атауы, үй/ғимарат нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоса беріледі ______п.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен расталады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық көрсетілген деректер ресми байланыстар болып табылады және оларда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болуы мүмкін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден бас тарту мәселелері бойынша кез келген ақпарат жіберілді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сот өтініш берушіге лицензияланатын қызмет түрімен айналысуға тыйым салмайды; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...90 lines deleted...]
-      (электрондық-цифрлық (тегі, аты, әкесінің аты (қолы қойылған кезде) бар болса)</w:t>
+        <w:t>
+      барлық қоса берілген құжаттар шындыққа сәйкес келеді және сенімді болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш беруші лицензияны және (немесе) лицензияға қосымшаны беру кезінде заңмен қорғалатын құпияны құрайтын, ақпараттық жүйелердегі қолжетімділігі шектеулі дербес деректерді пайдалануға келіседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы ____________________ ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық-цифрлық (тегі, аты, әкесінің аты (қолы қойылған кезде) ол болған жағдайда).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтыру күні: 20___ жылғы "___" _______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>