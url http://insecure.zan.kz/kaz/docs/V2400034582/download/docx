--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="408a2ff" w14:textId="408a2ff">
+    <w:p w14:paraId="73445da" w14:textId="73445da">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -788,10314 +788,216 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзгерістер енгізілетін банк қызметін реттеу мәселелері бойынша Қазақстан Республикасының нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z11" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемелерін, капиталының мөлшерін және Ашық валюталық позицияны есептеу қағидалары мен оның лимиттерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 13 қыркүйектегі № 170 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15886 болып тіркелген) мынадай өзгерістер енгізілсін: </w:t>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемелерінде, капиталының </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...503 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...9650 lines deleted...]
-      саясат пен лимиттерден ауытқулар туралы ақпаратты қамтитын, бірақ олармен шектелмейтін басқарушылық есептілік нысандарын әзірлейді.".</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11214,18282 +1116,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...154 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="22"/>
-[...18073 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29523,672 +1232,172 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Салымдардың кредиттiк</w:t>
-[...51 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>Өзгерістер енгізілетін банк</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін реттеу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәселелері бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="23"/>
-[...497 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Борыш жүктемесінің коэффициентін есептеу кезінде кепілсіз тұтынушылық қарыздар бойынша Кестеге немесе Салымдардың кредиттік тәуекел дәрежесін мөлшерлеу коэффициенттерінің мәндеріне сәйкес қарыз бойынша кредит тәуекелінің дәрежесі Нормативтерге 5-1-қосымшаға (бұдан әрі - Мәндер) сәйкес егер осындай қарызға қатысты қарыз алушы-жеке тұлға (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген) Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 қаулысымен бекітілген Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларының </w:t>
-[...60 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30222,64 +1431,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өзгерістер енгізілетін банк</w:t>
-[...12 lines deleted...]
-              <w:t>қызметін реттеу</w:t>
+              <w:t>Өзгерістер енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>банк қызметін реттеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мәселелері бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30300,5605 +1509,94 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
-[...155 lines deleted...]
-              <w:t>14-қосымша</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="35"/>
-[...5391 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -36010,2119 +1708,50 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
-[...2067 lines deleted...]
-              </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 29.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -38172,55 +1801,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -38546,31 +2175,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>