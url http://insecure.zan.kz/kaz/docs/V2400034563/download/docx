--- v0 (2025-11-08)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a3098f8" w14:textId="a3098f8">
+    <w:p w14:paraId="5e0b266" w14:textId="5e0b266">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,66 +93,60 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конгломераттардың қызметіне талдау және мониторинг жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 2024 жылғы 24 маусымдағы № 4 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 24 маусымда № 34563 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасының Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 2024 жылғы 24 маусымдағы № 4 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 24 маусымда № 34563 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Кәсіпкерлік кодексінің 90-6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,206 +155,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 172-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Конгломераттардың қызметіне талдау және мониторинг жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Бәсекелестікті қорғау және дамыту агенттігінің (бұдан әрі – Агенттік) Бәсекелестікті стратегиялық дамыту департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық ресми жарияланғаннан кейін оны Агенттігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Агенттігі төрағаның бірінші орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -634,93 +613,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 4 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конгломераттардың қызметіне талдау және мониторинг жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Конгломераттар қызметіне талдау және мониторинг жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -755,398 +728,366 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 172-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және монополияға қарсы органның конгломераттардың қызметіне талдау және мониторинг жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конгломерат - банк холдингтерін, банктерді және олардың еншілес ұйымдарын, сондай-ақ электр энергиясын бірыңғай сатып алушыны және теңгерімдеуші нарықтың есеп айырысу орталығын қоспағанда, тиісті және аралас тауар нарықтарында үстем немесе монополиялық жағдайға ие нарық субъектісі (тұлғалар тобы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конгломераттардың қызметін талдау – конгломераттардың қызметі туралы мәліметтер мен ақпаратты бәсекелестік деңгейін айқындау, үстем немесе монополиялық жағдайға ие нарық субъектісін (тұлғалар тобын) анықтау, бәсекелестікті қорғауға және дамытуға, монополистік қызметтің алдын алуға, шектеуге және жолын кесуге бағытталған шаралар кешенін әзірлеу тұрғысынан зерделеу және пайдалану шараларының жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) конгломераттар қызметінің мониторингі – Қазақстан Республикасының табиғи монополиялар және реттелетін нарықтар туралы заңнамасында көзделген бұзушылықтарды қоспағанда, конгломераттардың қызметі туралы мәліметтер мен ақпаратты үстем немесе монополиялық жағдайды теріс пайдаланумен байланысты бұзушылықтарды анықтау және жолын кесу тұрғысынан жинау, өңдеу, зерделеу және пайдалану жөніндегі шаралар жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тауар - азаматтық айналым объектісі болып табылатын тауар, жұмыс, көрсетілетін қызмет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидаларда пайдаланылатын өзге ұғымдар мен терминдер </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексте</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Монополияға қарсы орган конгломераттардың мемлекеттік тізілімін жүргізеді және оны ресми интернет-ресурсында орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мониторинг жыл сайын осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша монополияға қарсы орган басшысының бұйрығымен бекітілетін жоспар-кестелерге сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жыл сайынғы жоспар-кесте монополияға қарсы органның ресми интернет-ресурсында ағымдағы жылдың 20 желтоқсанынан кешіктірілмей жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Конгломераттардың қызметіне талдау және мониторинг жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Конгломерат банк холдингтерін, банктерді және олардың еншілес ұйымдарын, сондай-ақ электр энергиясын бірыңғай сатып алушыны және теңгерімдеуші нарықтың есеп айырысу орталығын қоспағанда, тиісті және сабақтас тауар нарықтарындағы нарық субъектісінің (тұлғалар тобының) үстем немесе монополиялық жағдайы айқындалатын бәсекелестіктің жай-күйін талдау нәтижелері бойынша анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конгломераттардың қызметін мониторингтеу мақсатында соңғы бес жылғы талдаулар нәтижелері қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мониторинг жүргізу мынадай кезеңдерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конгломераттардың жағдайы үстем немесе монополиялық деп танылған тауар нарықтарында өткізілетін тауарларды өндіру және өткізу көлемі бойынша, сату бағалары мен кірістілік деңгейі туралы мәліметтерді зерделеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1161,291 +1102,413 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>172-1-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес конгломераттың құрамына кіретін нарық субъектілерін (тұлғалар тобын) айқындау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Конгломераттардың қызметіне мониторинг жүргізу мынадай кезеңдерді қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпаратты жинау және өңдеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақшаның екінші абзацы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Бәсекелестікті қорғау және дамыту агенттігі Төрағасының 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпарат көзі ретінде конгломераттардың, уәкілетті мемлекеттік органдардың, мемлекеттік ақпараттық жүйелердің және өзге де ашық көздердің мәліметтері пайдаланылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алынған ақпаратты конгломераттың Қазақстан Республикасының бәсекелестікті қорғау саласындағы заңнамасының талаптарын сақтауы тұрғысынан зерделеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Монополияға қарсы орган конгломераттардың, уәкілетті мемлекеттік органдардың атына тиісті сұрау салулар жіберу жолымен, сондай-ақ ашық көздерден алынған ақпаратты пайдалану жолымен ақпарат жинауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Конгломераттардың қызметіне талдау және мониторинг жүргізу үшін монополияға қарсы орган мынадай ақпаратты сұратады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конгломераттардың жағдайы үстем немесе монополиялық деп танылған тауар нарықтарында өткізілетін тауарларды өндіру және өткізу көлемі, сату бағалары және кірістілік деңгейі туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нарық субъектісінің дауыс беретін акцияларын (жарғылық капиталға қатысу үлестерін, пайларын) сатып алу, сату немесе сенімгерлік басқаруға беру туралы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Монополияға қарсы орган алынған ақпаратты зерделеуді жүргізеді және бір ай мерзімде конгломераттың қызметі туралы талдамалық жазба дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Қазақстан Республикасының бәсекелестікті қорғау саласындағы заңнамасын бұзу белгілері анықталған жағдайда, монополияға қарсы орган Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-тарауына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес монополияға қарсы ден қою шараларын қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1589,68 +1652,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конгломераттардың қызметін талдау және мониторингілеу бойынша жоспар-кесте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1924,55 +1987,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2298,31 +2361,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>