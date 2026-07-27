--- v1 (2026-06-12)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5e0b266" w14:textId="5e0b266">
+    <w:p w14:paraId="8615125" w14:textId="8615125">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1987,55 +1987,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2361,31 +2361,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>