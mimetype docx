--- v0 (2025-10-05)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="08a54fb" w14:textId="08a54fb">
+    <w:p w14:paraId="cb248a9" w14:textId="cb248a9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,242 +85,280 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Медициналық-әлеуметтік есепке алуды жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 21 маусымдағы № 211 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 24 маусымда № 34553 болып тіркелді. Күші жойылды - Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2026 жылғы 25 ақпандағы № 76 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (02.03.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының Әлеуметтік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18 бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 34-2) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Медициналық-әлеуметтік есепке алуды жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Арнаулы әлеуметтік қызметтер департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық ресми жарияланғаннан кейін Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -333,90 +373,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтер ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -742,93 +783,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 июня 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 211</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық-әлеуметтік есепке алуды жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Медициналық-әлеуметтік есепке алуды жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -843,287 +878,267 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі-Қағидалар) Қазақстан Республикасы Әлеуметтік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 34-2) тармақшасына сәйкес әзірленді және медициналық-әлеуметтік есепке алуды жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Медициналық-әлеуметтік есепке алуды жүргізу оларға қатысты жеке профилактика шаралары жүргізілетін адамдарды медициналық, психологиялық, әлеуметтік көмек көрсету, бейімдеу және оңалту, сондай-ақ психологиялық, әлеуметтік және өзге де көмек көрсету, зорлық-зомбылыққа, қатыгездікке және буллингке ұшыраған кәмелетке толмағандарды не олардың қатысуымен болған кәмелетке толмағандарды бейімдеу және оңалту жөніндегі үйлестіру мақсатында жүзеге асырылады жеке адамға қарсы құқық бұзушылықтар жасалды, сол сияқты оларға қатысты зорлық-зомбылық жасалған кәмелетке толмағандарға көмек көрсету бағдарламасын іске асыруда үйлестіру жүргізілді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Медициналық-әлеуметтік есепке алуды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Медициналық-әлеуметтік есепке алуды жүргізуді "Кәмелетке толмағандар арасындағы құқық бұзушылықтардың алдын алу және балалардың қадағалаусыз және панасыз қалуының алдын алу туралы" Қазақстан Республикасы Заңының 19-6 - бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың, қаладағы ауданның жергілікті атқарушы органдары (бұдан әрі - Жергілікті атқарушы орган) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ішкі істер органдарының, сондай-ақ кәмелетке толмағандарды тәрбиелеу, оқыту және (немесе) күтіп-бағу жөніндегі өз міндеттерін орындамайтын және олардың мінез-құлқына теріс әсер ететін олардың ата-аналарының немесе заңды өкілдерінің кәмелетке толмағандарды профилактикалық есепке қою туралы хабарламасы медициналық-әлеуметтік есепке қою үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Медициналық-әлеуметтік есепке алу адамға арнаулы әлеуметтік қызметтерге мұқтаж кезең ішінде, бірақ кемінде жеке профилактика шараларын жүргізу кезеңіне жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жергілікті атқарушы орган Ішкі істер органдарын есепке қою туралы хабарламаны алған күннен бастап медициналық-әлеуметтік есепке алынған күннен бастап бір жұмыс күні ішінде осы мәліметтерді электрондық цифрлық қолтаңба арқылы қол қойылған электрондық құжатпен отбасын қолдау орталығына (бұдан әрі – Орталық) береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Орталықтың әлеуметтік қызметкері медициналық-әлеуметтік есепке алынған адамға және (немесе) оның заңды өкілдеріне осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес медициналық-әлеуметтік есепке алу туралы хабарлама (бұдан әрі – хабарлама) жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарлама қолма-қол тапсырылады не тапсырылғаны туралы хабарламамен бірге тапсырысты пошта жөнелтілімі нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Адамды медициналық-әлеуметтік есептен шығаруға Орталықтың Жергілікті атқарушы органға және ішкі істер органдарына осы адаммен жұмысты аяқтағаны туралы хабарламасы негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1332,68 +1347,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 211</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Медициналық-әлеуметтік есепке алу туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Кәмелетке толмағандар арасындағы құқық бұзушылықтардың алдын алу және балалардың қадағалаусыз және панасыз қалуының алдын алу туралы" Қазақстан Республикасы Заңының 19-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1555,63 +1570,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1933,35 +1970,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>