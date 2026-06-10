--- v0 (2025-10-05)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c862a24" w14:textId="c862a24">
+    <w:p w14:paraId="a88fa25" w14:textId="a88fa25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,185 +93,229 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына бекітіп берілетін мемлекеттік органдардың интернет-ресурстарының және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы объектілерінің тізбесін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2016 жылғы 28 қаңтардағы № 107 бұйрығына толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 17 маусымдағы № 346/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 18 маусымда № 34508 болып тіркелді</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 17 маусымдағы № 346/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 18 маусымда № 34508 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Күшін жою көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына бекітіп берілетін мемлекеттік органдардың интернет-ресурстарының және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы объектілерінің тізбесін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2016 жылғы 28 қаңтардағы № 107 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13263 болып тіркелген) мынадай толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілген бұйрықпен бекітілген "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына бекітіп берілетін "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы объектілерінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -302,170 +346,170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 48)-тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "48) "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры" ақпараттық жүйесі".".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Мемлекеттік көрсетілетін қызметтер комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Заң департаментіне осы тармақтың 1), 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтер ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -640,55 +684,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1014,31 +1058,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>