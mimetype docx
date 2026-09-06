--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a88fa25" w14:textId="a88fa25">
+    <w:p w14:paraId="46915e6" w14:textId="46915e6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына бекітіп берілетін мемлекеттік органдардың интернет-ресурстарының және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы объектілерінің тізбесін бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2016 жылғы 28 қаңтардағы № 107 бұйрығына толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 17 маусымдағы № 346/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 18 маусымда № 34508 болып тіркелді. Күші жойылды - Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 17 наурыздағы № 149/НҚ бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Күшін жою көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 17.03.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 17.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 149/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -676,63 +678,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1054,35 +1078,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>