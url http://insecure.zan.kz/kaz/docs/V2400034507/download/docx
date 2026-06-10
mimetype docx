--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="01adcbe" w14:textId="01adcbe">
+    <w:p w14:paraId="4a9622d" w14:textId="4a9622d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,274 +93,315 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстандық жұмыскерлердің тәлімгерлігін ұйымдастыру қағидаларын және шетелдік жұмыс күшін тартатын жұмыс берушілерге қойылатын талаптарды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 18 маусымдағы № 197 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 18 маусымда № 34507 болып тіркелді</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 18 маусымдағы № 197 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 18 маусымда № 34507 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасы Еңбек және халықты әлеуметтiк қорғау министрлiгінiң кейбiр мәселелерi туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасының Еңбек және халықты әлеуметтiк қорғау министрлігi туралы ереженің 15-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>119-1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қазақстандық жұмыскерлердің тәлімгерлігін ұйымдастыру қағидалары және шетелдік жұмыс күшін тартатын жұмыс берушілерге қойылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Көші-қон комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау бірінші вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -563,727 +604,1502 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 18 маусымдағы</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 197 бұйрығына</w:t>
+              <w:t>Еңбек және халықты әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша/</w:t>
+              <w:t>қорғау министрінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 жылғы 18 маусымдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№197 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстандық жұмыскерлердің тәлімгерлігін ұйымдастыру қағидалары және шетелдік жұмыс күшін тартатын жұмыс берушілерге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Қазақстандық жұмыскерлердің тәлімгерлігін ұйымдастыру қағидалары және шетелдік жұмыс күшін тартатын жұмыс берушілерге қойылатын талаптар (бұдан әрі – Қағидалар) "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасының Еңбек және халықты әлеуметтiк қорғау министрлігi туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>119-1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және қазақстандық жұмыскерлердің (бұдан әрі – жұмыскер) тәлімгерлігін ұйымдастыру мен шетелдік жұмыс күшін тартатын жұмыс берушілерге қойылатын талаптарды белгілеу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыскер – жұмыс берушімен еңбек қатынастарында тұратын және еңбек шарты бойынша жұмысты тікелей орындайтын жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыс беруші – жұмыскер еңбек қатынастарында болатын жеке немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жұмыс берушінің актілері – жұмыс беруші шығаратын бұйрықтар, өкімдер, нұсқаулықтар, қағидалар, ережелер, ауысымдық кестелер, вахта кестелері, демалыс кестелері, сондай-ақ еңбек қатынастарын және еңбекпен тікелей байланысты өзге де қатынастарды реттейтін, жұмыс беруші шығаратын өзге де актілер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кәсіптік біліктілік – кәсібі бойынша еңбек функцияларын орындау үшін талап етілетін құзыреттерді меңгеруді сипаттайтын кәсіптік даярлық дәрежесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) кәсіптік біліктілікті тану – кәсіптік біліктілікті тану – кандидаттың (бұдан әрі – жұмыскер) кәсіптік стандарттардың талаптарына, ал олар болмаған кезде "Кәсіптік біліктілік туралы" Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес біліктілік талаптарына сәйкестігін бағалау және шешім қабылдау рәсімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кәсіптік біліктілікті тану орталығы (бұдан әрі – тану орталығы) – Қазақстан Республикасының заңнамасында белгіленген тәртіппен аккредиттелген, кәсіптік біліктілікті тануды жүзеге асыратын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) кәсіптік біліктілікті тану туралы құжат – кандидаттың (жұмыскердің) кәсіптік біліктілігінің белгілі бір кәсіп бойынша еңбек функцияларын орындауға қойылатын талаптарға сәйкестігін куәландыратын құжат; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тәлімгер – өндіріс немесе қызметтер көрсету саласы технологияларын меңгерген, өндірістік оқыту мен кәсіптік практикаға басшылықты жүзеге асыратын кәсіпорынның (ұйымның) білікті жұмыскері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 26.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстандық жұмыскерлердің тәлімгерлігін ұйымдастыру қағидалары және шетелдік жұмыс күшін тартатын жұмыс берушілерге қойылатын талаптар (бұдан әрі – Қағидалар) "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысының 15-тармағының </w:t>
-[...122 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+      9) Ұлттық біліктілік жүйесінің цифрлық платформасы (бұдан әрі - ҰБЖ цифрлық платформасы) – Заңның 6-бабы 1-тармағында көрсетілген ақпаратты қамтитын, "Электронды еңбек биржасы" жұмыспен қамту бірыңғай ақпараттық жүйесінің порталы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Тәлімгерлікті ұйымдастыру тәртібі және шетелдік жұмыс күшін тартатын жұмыс берушілерге қойылатын талаптар</w:t>
-[...116 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 2-тарау. Жұмыскерлердің тәлімгерлігін ұйымдастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тәлімгерлік мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасы Премьер-Министрінің орынбасары – Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 279 бұйрығымен бекітілген Жұмыс берушілерге шетелдік жұмыс күшін тартуға рұқсат беру және ұзарту, сондай-ақ корпоративішілік ауыстыруды жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары мен шарттарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 30 маусымындағы № 32977 болып тіркелген) сәйкес бірінші, екінші, үшінші және төртінші санаттағы шетелдік жұмыс күші қатарынан тәлімгерді бекітуді;</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32977 болып тіркелген) сәйкес бірінші, екінші, үшінші және төртінші санаттағы шетелдік жұмыс күші қатарынан тәлімгерді бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың қосымшасына сәйкес нысан бойынша жұмыс берішінің актісімен тәлімгер бекітілгеннен кейін 5 (бес) жұмыс күні ішінде бекітілетін жұмыс беруші мен тәлімгердің Тәлімгерлік жоспарын (бұдан әрі – Жоспар) бірлесіп әзірлеу және іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Жоспарды іске асыру туралы тәлімгердің есеп жасау (ерікті түрде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Заңның 15-бабына сәйкес кәсіби біліктілікті тану орталықтарында тәлімгерлік жүргізу кезеңінде (қажет болған жағдайда) тәлімгерліктің қорытындылары бойынша жұмыскердің ерікті түрде кәсіптер тізіліміндегі кәсіп бойынша кәсіптік біліктілікті тану рәсімінен (қажет жағдайда) өтуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жұмыскерлердің біліктілігін арттыру мақсатында 6 (алты) айдан 12 (он екі) айға дейінгі кезеңге жұмыс берушімен шетелдік жұмыскерді тарту барысында тәлімгер бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәлімгер жұмыскерлерге олардың кәсіптік біліктілігінің жүзеге асырылатын қызмет бейіні мен саласына сәйкес келуін ескере отырып, кәсіби білімін, біліктілігін және тәжірибесін беру үшін бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәлімгерді бекіту жұмыс берушінің актісімен оны жұмысқа қабылдаған күннен бастап 5 (бес) жұмыс күні ішінде тәлімгерлік мерзімін көрсете отырып ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыскерді кадр қызметі 3 (үш) жұмыс күні ішінде жұмыс берушінің актісімен тәлімгерді бекіткеннен бастап тәлімгердің тағайындалуы туралы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс беруші тәлімгерге бекітілетін жұмыскерлердің санын тәлімгердің негізгі еңбек қызметін ескере отырып, бірақ 3 (үштен) артық емес анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жоспар мынадай сатыларды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыскерді өндірістік процестермен және жұмыс технологиясымен таныстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тәлімгердің басшылығымен еңбек функцияларын бірлесіп орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тәлімгердің үйлестіруімен еңбек функцияларын өз бетінше орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кәсіптік біліктіліктерді тану рәсімін қоса алғанда (қажет болған жағдайда), тәлімгер берген кәсіби білім мен дағдыларды бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тәлімгер тәлімгерлік аяқталғанға дейін 3 (үш) жұмыс күн бұрын тәлімгерлік кезеңінде жұмыскердің алған білімі мен дағдылары қамтылған Жоспардың іске асырылуы туралы есебін дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәлімгер жоспарды іске асыру туралы есепті кәсіпорынның кадр қызметіне тәлімгерлік аяқталған күннен бастап 2 (екі) жұмыс күні ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кадр қызметі меңгерілген дағдылар және кәсіптік біліктіліктерді тану (болған жаңдайда) нәтижелері туралы деректерді қамтитын қорытынды есепті ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Жұмыскер ерікті түрде кәсіптер тізіліміндегі кәсіп бойынша ("Электронды еңбек биржасы" порталында) кәсіптік біліктілікті тану қажет болған жағдайда Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 6 қыркүйектегі №374 бұйрығымен бекітілген Кәсіптік біліктілікті тану </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33387 болып тіркелген) көзделген тәртіппен кәсіптік біліктілікті тану үрдісі жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кәсіптік біліктілікті тану туралы құжат кадр қызметіне сақтау үшін беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кадр қызметі тәлімгерлікке қатысты құжаттарды жұмыс берушінің құжат айналымы қағидаларында белгіленген мерзімде жұмыскерлер мен тәлімгерлердің жеке істерінде сақтауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тәлімгерді алмастыру 5 (бес) жұмыс күнінен артық емес мерзімде тәлімгердің басқа жұмысқа ауысқан немесе жұмыстан шыққан кезден, сондай-ақ тәлімгерлікті жүзеге асыру мүмкін болмаған (сырқаттану, іссапарда, демалыста болу) жағдайларда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәлімгер алмастырылған жағдайда жұмыс беруші кадр қызметі арқылы жұмыскерлерді хабарландырады және тәлімгердің ауысқаны туралы Жоспарға өзгерістер енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Тәлімгерлікті ұйымдастыру кезінде шетелдік жұмыс күшін тартатын жұмыс берушілерге, тәлімгерлерге және жұмыскерлерге қойылатын талаптар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тәлімгерлік кезеңінде шетелдік жұмыс күшін тартатын жұмыс берушілерден:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) осы Қағидаларға </w:t>
-[...162 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+      1) Жоспарда шетелдік жұмыскердің тәлімгерлік жүргізу кезеңінде, оны Қазақстан Республикасына тартуға негіз болған Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қажет болған жағдайда ҰБЖ цифрлық платформасында тиісті мамандық бойынша кәсіптік біліктіліктерін тану туралы құжатты бере отырып (ол болған жағдайда), қазақстандық жұмыскердің тиісті кәсіп бойынша тану орталықтарында кәсіптік біліктіліктерін тану рәсімінен өтуін қоса алғанда, шетелдік жұмыскердің тәжірибесін, құзыреттерін, дағдыларын беруді қамтамасыз ететін шараларды көздеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тәлімгерлікті ұйымдастыру қажетті жағдайлар жасауға бағытталған шараларды қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Жоспардың орындалуына айына кемінде бір рет мониторингті жүзеге асыруға және қажет болған жағдайда оны тәлімгермен және жұмыскермен келісу арқылы түзетуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Жоспардың орындалуын бақылау, құжаттаманы жүргізу және кадр қызметімен өзара іс-қимыл жасауды қоса алғанда, тәлімгерлікті ұйымдастыру және үйлестіру үшін жауапты адамды тағайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 6 қыркүйектегі №374 бұйрығымен бекітілген Кәсіптік біліктілікті тану қағидаларының 17-тармағына сәйкес жұмыскер кәсіптік біліктіліктерін тану рәсімінен өтпеген жағдайда, жұмыс беруші оқытуды, тағылымдамадан өтуді және (немесе) тәлімгерлікті ұйымдастыруды қоса алғанда, кейіннен жұмыскерді кәсіптік біліктіліктерін тану рәсімінен қайтадан өтуге жібере отырып, анықталған сәйкессіздіктерді (кәсіби білімінің, тәжірибелік дағдылардың және жұмыс тәжірибесінің жеткіліксіздігі) жою жөніндегі шараларды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәсіптік біліктіліктерді тану рәсімінен өтпеу еңбек шартын бұзу немесе жұмыскерді еңбек міндеттерін орындаудан шеттету үшін негіз болып табылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Жоспарды орындау үшін жағдай жасау (жұмыс орны, құрал-жабдықтар, өндірістік үрдістерге қол жетімділік);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тәлімгер мен жұмыскердің өзара іс-қимыл жасау мүмкіндігін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тәлімгерді осы Қағидалардың 8-тармағына сәйкес алмастыру талап етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңның 15-бабы 3-тармағына сәйкес кәсіптік біліктілікті ерікті негізде тану кандидаттың қаражаты немесе Қазақстан Республикасының заңдарында тыйым салынбаған өзге де қаражат есебінен не Қазақстан Республикасының еңбек заңнамасында белгіленген тәртіппен жұмыс берушінің қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тәлімгерлікті ұйымдастыру кезінде тәлімгерден:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Жоспарды іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) жұмыскердің кәсіби дағдыларын, білімін дамытуды қамтамасыз етеді, сондай-ақ Қазақстан Республикасына тарту үшін негіз болған тәжірибесі мен құзыретін игертуге ықпал етеді; </w:t>
-[...80 lines deleted...]
-    </w:p>
+      2) жұмыскердің кәсіби дағдылары мен білімін дамытуын қамтамасыз ету, сондай-ақ оны Қазақстан Республикасына тартуға негіз болған тәжірибе мен құзыреттердің берілуін; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жұмыскерге кеңес беру талап етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тәлімгерлікті ұйымдастыру кезінде жұмыскерден:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Жоспарды және тәлімгердің ұсынысын сапалы және өз мерзімінде іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Заңның 15-бабына сәйкес тиісті біліктілігі бойынша тану орталықтарында (ол болған жағдайда) кәсіптік біліктілікті тану рәсімінен өту (қажет болған жағдайда) талап етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1317,77 +2133,207 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 18 маусымдағы</w:t>
+              <w:t>Қазақстандық жұмыскерлердің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 197 бұйрығына</w:t>
+              <w:t>тәлімгерлігін ұйымдастыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша/</w:t>
+              <w:t>қағидалары және шетелдік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс күшін тартатын жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>берушілерге қойылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарға қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бекітемін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жұмыс берушінің лауазымы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Т.А.Ә. (ол болған жағдайда))</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1408,1154 +2354,3451 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстандық жұмыскерлердің</w:t>
-[...77 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>(бекіту мерзімі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...111 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тәлімгердің жұмыс жоспары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...71 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәлімгердің Т.А.Ә. (ол болған жағдайда): _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жұмыскер (лер) дің Т.А.Ә. (ол болған жағдайда):___________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәлімгерлікті өткізу кезеңі: 20 _ ж._ _ бастап 20 _ ж._ _ дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...38 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...38 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> Саты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...38 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t xml:space="preserve"> Іс-шаралар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-          </w:p>
+              </w:rPr>
+              <w:t xml:space="preserve"> Өтетін күні мен уақыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z81" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Орындауды бағалау  (күні, тәлімгердің қолы) </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік процестермен және жұмыс технологиясымен танысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіріспе кездесу өткізу (тәлімгерліктің мақсаттарын, міндеттерін және форматтарын айқындау)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыскердің (жұмыскерлердің) лауазымдық міндеттерімен танысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік процестермен және технологиялармен танысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нормативтік құқықтық актілерді және ішкі регламенттерді зерделеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіби дағдылар мен білімге бастапқы бағалау жүргізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәлімгердің басшылығымен еңбек функцияларын бірлесіп орындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбек функцияларын бірлесіп орындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмысты орындау әдістері мен технологияларын тәлімгердің көрсетуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәлімгердің бақылауымен практикалық тапсырмаларды орындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өндірістік кейстерді талдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыскерге (жұмыскерлерге) консультация беру және сүйемелдеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аралық нәтижелерді бағалау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәлімгерді үйлестіру кезінде еңбек функцияларын дербес орындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыскердің (жұмыскерлердің) еңбек функцияларын дербес орындауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Апталық міндеттерді белгілеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәлімгермен тұрақты кездесулер (ілгерілеуді талқылау)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Міндеттердің орындалу тиімділігін бағалау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәлімгермен берілген кәсіби біліктілікті атну үрдісін қоса алғанда кәсіби дағдылар мен білімді бағалау (қажет болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәсіби білім мен дағдыларды қорытынды бағалау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тестілеуді өткізу және практикалық тапсырмаларды орындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қол жеткізілген нәтижелерді талдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Одан әрі даму бойынша ұсынымдар дайындау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қажет болған жағдайда – кәсіби біліктілікті тану рәсімінен өтуді ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәлімгерлікті аяқтау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәлімгер: _____________ /____________________________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z83" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (күні) (Т.А.Ә. (ол болған жағдайда), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z84" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыскер(лер):_____________ /_______________________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z85" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (күні) (Т.А.Ә. (ол болған жағдайда), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z86" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмыс беруші (қажет болған жағдайда): _______ /________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z87" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту: жоспар саланың, нақты кәсіпорынның (ұйымның), кәсіптің және жұмыскер (лер) дің біліктілік деңгейінің ерекшелігіне бейімделуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>