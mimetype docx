--- v0 (2025-11-15)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d3a853" w14:textId="2d3a853">
+    <w:p w14:paraId="be84705" w14:textId="be84705">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын мемлекеттік ұйымдардың бірінші басшыларын ротациялауды жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 14 маусымдағы № 194 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 15 маусымда № 34501 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 14 маусымдағы № 194 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 15 маусымда № 34501 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -212,226 +212,210 @@
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әлеуметтік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын мемлекеттік ұйымдардың бірінші басшыларын ротациялауды жүргізу қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Арнаулы әлеуметтік қызметтер департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрық ресми жарияланғаннан кейін Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне осы тармақтың 1 және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтер ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2025 жылғы 1 қаңтардан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -738,1026 +722,1166 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 194 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын мемлекеттік ұйымдардың бірінші басшыларын ротациялауды жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын мемлекеттік ұйымдардың бірінші басшыларын ротациялауды жүргізу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Әлеуметтік кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-1) тармақшасына сәйкес әзірленді және арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын мемлекеттік ұйымдардың бірінші басшыларын (бұдан әрі – ұйым басшылары) ротациялауды жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар мен қысқартулар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын мемлекеттік ұйымдардың бірінші басшыларын ротациялау – облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының қарамағындағы арнаулы әлеуметтік қызметтер көрсететін мемлекеттік ұйымдардың басшылары арасындағы лауазымдық орын ауыстырулар (бұдан әрі – ротация);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+      1) арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын мемлекеттік ұйымдардың бірінші басшыларын ротациялау – астананың, облыстардың, республикалық маңызы бар қалалардың, аудандарың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарының қарамағындағы арнаулы әлеуметтік қызметтер көрсететін мемлекеттік ұйымдардың басшылары арасындағы лауазымдық орын ауыстырулар (бұдан әрі – ротация);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнаулы әлеуметтік қызметтер көрсету орталықтары – жергілікті атқарушы органдардың шешімі бойынша құрылған және арнаулы әлеуметтік көрсетілетін қызметтерге мұқтаж адамдарға (отбасыларға) стационар, жартылай стационар, уақытша болу жағдайларында және үйде арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын ұйымдар (бұдан әрі – ұйым);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ротация жөніндегі комиссия – облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдарының актісімен құрылатын комиссия (бұдан әрі – Комиссия);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+      3) ротация жөніндегі комиссия – астананың, облыстардың, республикалық маңызы бар қалалардың, аудандарың, облыстық маңызы бар қалалардың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдарының актісімен құрылатын комиссия (бұдан әрі – Комиссия);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) уәкілетті орган – облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органы.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+      4) уәкілетті орган – астананың, облыстардың, республикалық маңызы бар қалалардың, аудандарың, облыстық маңызы бар қалалардың халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ұйым басшыларын ротациялау олардың кәсіби әлеуетін тиімді пайдалануды қамтамасыз ету мақсатында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйым басшыларын ротациялау бір елді мекен шегінде, біреуден артық ұйым болған кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ұйым басшыларын лауазымға ауыстыру үшін ұйым болмаған кезде мұндай басшы ротация жөніндегі Комиссияда жыл сайын қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ұйым басшыларын ротациялауды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ұйым басшыларын ротациялауды жүргізу үшін уәкілетті орган ротациялауға жататын ұйымдар басшыларының тізімін (бұдан әрі – тізім) жыл сайын қараша айында және 1 желтоқсаннан кешіктірмей мынадай мәліметтерді көрсете отырып қалыптастырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ұйым басшысының тегі, аты, әкесінің аты (бар болса);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+      1) ұйым басшысының тегі, аты, әкесінің аты (ол болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ұйым атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ұйым басшысының бір ұйымдағы жалпы жұмыс өтілі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ұйымның қайта ұйымдастырылуына (бiрiгуi, бөлiнуi, бөлiнiп шығуы, қайта құрылуы), ұйымның қайта аталуына, сондай-ақ басшы лауазымынан жұмыстан шығу және сол ұйымға оралу кезеңіне қарамастан, бір ұйымда 5 (бес) жыл жалпы өтілі бар ұйым басшылары ротациялауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уәкілетті орган ұйым басшысын алдағы ротация туралы ротация жүргізілгенге дейін күнтізбелік 30 (отыз) күннен кешіктірмей жазбаша хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қалыптастырылған тізім ұсынылғаннан кейін уәкілетті орган 15 (он бес) жұмыс күнінен кешіктірмей әрбір ұйым басшысына Әлеуметтік-еңбек саласының бірыңғай цифрлық жүйесінен алынған осы Қағидаларға қосымшаға сәйкес материалдарды қалыптастырады және Комиссияның қарауына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...37 lines deleted...]
-        </w:rPr>
         <w:t>
-      9. Комиссия кемінде 5 (бес) адамнан, оның ішінде Комиссия мүшелерінің арасынан сайланатын төрағадан тұрады. Комиссия құрамына уәкілетті органның, ұйымның, әлеуметтік қорғау саласындағы қоғамдық бірлестіктердің, облыстар, республикалық маңызы бар қалалар, астана, аудандар, облыстық маңызы қалалар әкімдіктердің қоғамдық кеңесінің өкілдері кіреді.</w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      9. Комиссия кемінде 5 (бес) адамнан, оның ішінде Комиссия мүшелерінің арасынан сайланатын төрағадан тұрады. Комиссия құрамына уәкілетті органның, ұйымның, әлеуметтік қорғау саласындағы қоғамдық бірлестіктердің, астананың, облыстардың, республикалық маңызы бар қалалардың, аудандарың, облыстық маңызы бар қалалар әкімдіктердің қоғамдық кеңесінің өкілдері кіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Комиссия хатшысы Комиссия отырыстарын ұйымдастырады, оның мүшесі болып табылмайды.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Комиссия отырысы төрағаның және отырысқа қатысқан Комиссия мүшелерінің, сондай-ақ хатшының қолы қойылған хаттамамен ресімделеді.</w:t>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Комиссия 5 (бес) жұмыс күнінен кешіктірмей әрбір ұйым басшысы бойынша осы Қағидаларға қосымшаға сәйкес ұсынылған материалдарды қарайды және мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұйымды көрсете отырып, ұйым басшылары арасында тең мәнді лауазымға ротациялауды жүргізу туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген негіздер бойынша лауазым шегінде ұйым басшылары арасында ротациялауды жүргізуден бас тарту туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жағдайларда ұйымды көрсете отырып, лауазым шегінде орын ауыстыру туралы шешімдердің бірін қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылданған шешімді 3 (үш) жұмыс күнінен кешіктірмей Комиссия хатшысы ілеспе хатпен уәкілетті органға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мыналар ұйым басшылары арасында ротациялауды жүргізуден бас тарту үшін негіздер болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мүгедектігі бар балалардың, оның ішінде асырап алған балалардың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) асырауында қарт ата-анасының болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) олармен тұрақты тұратын және бірінші немесе екінші топтағы мүгедектігі бар отбасы мүшелерінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген зейнеткерлік жасқа жетуіне кемінде екі жыл қалу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған мәліметтер құжаттамалық түрде расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Ротациялауға жататын ұйым басшысы "Әлеуметтік жұмыс және әлеуметтік саланың басқа да кәсіптері" кәсіптік стандартын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 30 сәуірдегі № 125 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген осы лауазымға қойылатын біліктілік талаптарына сәйкес келген кезде онда баламалы бос лауазым болған кезде ұйымға ауыстырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Ротация жүргізу туралы шешім шығарған кезде Комиссия ротацияланатын ұйым басшыларының еңбек қатынастарын атқару кезеңіндегі қызметінің көрсеткіштерін ескереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Комиссия осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген шешімдердің бірін қабылдағаннан кейін уәкілетті орган қабылданған шешім туралы ұйым басшысын 2 (екі) жұмыс күнінен кешіктірмей жазбаша хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген хабарламаны алған күннен бастап күнтізбелік 30 (отыз) күн өткен соң уәкілетті орган комиссияның шешіміне сүйене отырып, еңбек шартына қосымша келісім жасаса отырып, бірінші басшыны лауазымға ауыстыру тәртібімен 5 (бес) жыл мерзімге тағайындау туралы акт шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Ұйым басшысы Комиссия шешімімен келіспеген кезде оған Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Еңбек және әлеуметтік қорғау комитетіне шағымданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1888,50 +2012,108 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаға өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 12.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 179</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2000,51 +2182,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ұйым басшысының ТАӘ (бар болса)</w:t>
+              <w:t>Ұйым басшысының тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3997,69 +4179,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басшының инновациялық (эксперименттік, шығармашылық) қызметке, әлеуметтік жобаларға қатысуы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аудан/қала;</w:t>
-[...17 lines deleted...]
-облыс (республикалық маңызы бар қала және астана);</w:t>
+аудан/қала; облыс (астана, республикалық маңызы бар қала);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 республикалық (халықаралық)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -4160,69 +4324,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басшының жұмыс/шығармашылық топтарға немесе сараптамалық кеңестерге немесе конкурстық комиссияларға қатысуы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аудан/қала;</w:t>
-[...17 lines deleted...]
-облыс (республикалық маңызы бар қала және астана);</w:t>
+аудан/қала; облыс (астана, республикалық маңызы бар қала);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 республикалық (халықаралық)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>