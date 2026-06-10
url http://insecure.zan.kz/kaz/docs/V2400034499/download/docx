--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="42ecc72" w14:textId="42ecc72">
+    <w:p w14:paraId="1de100e" w14:textId="1de100e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,290 +93,253 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отбасын қолдау орталықтарының қызметін жүзеге асыру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2024 жылғы 14 маусымдағы № 256-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 14 маусымда № 34499 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2024 жылғы 14 маусымдағы № 256-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 14 маусымда № 34499 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасының Кодексі 5-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Отбасын қолдау орталықтарының қызметін жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Жастар және отбасы істері комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Мәдениет және ақпарат министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Мәдениет және ақпарат министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Мәдениет және ақпарат вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1325,661 +1288,738 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 256-НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отбасын қолдау орталықтарының қызметін жүзеге асыру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы отбасын қолдау орталықтарының қызметін жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасының Кодексі 5-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және Отбасын қолдау орталықтарының (бұдан әрі – Орталықтар) қызметін жүзеге асыру тәртібін реттейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) арнаулы әлеуметтік қызметтер – адамға (отбасына) адамның өмірін объективті түрде бұзатын себептерді жою үшін жағдайларды қамтамасыз ететін және басқа азаматтармен қоғам өміріне қатысу үшін тең мүмкіндіктер жасауға бағытталған қызметтер кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қиын өмірлік жағдай – Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша танылған адамның өз бетінше еңсере алмайтын тыныс-тіршілігін объективті түрде бұзатын жағдай;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) отбасы, әйелдер мен балалардың құқықтарын қорғау мәселелері жөніндегі "111" байланыс орталығы (бұдан әрі – "111" байланыс орталығы) – ақпараттандыру саласындағы уәкілетті орган айқындаған, отбасы, әйелдер мен балалардың құқықтарын қорғау мәселелері бойынша ақпараттық-анықтамалық, ұйымдастырушылық, психологиялық қызмет функцияларын орындайтын заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өмірде қиын жағдайға тап болған адамдарға (отбасыларға) мемлекеттік органдардың құзыреті шегінде жан-жақты қолдау көрсетудің интеграцияланған моделі – ведомствоаралық өзара іс-қимылды күшейту мақсатында уәкілетті мемлекеттік органның үйлестіруімен мемлекеттік органдардың қатысуын көздейтін ұйымдастырушылық және функционалдық тәсіл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Орталықтардың қызметін үйлестіруді және оған әдістемелік басшылықты мемлекеттік отбасы саясаты саласындағы уәкілетті орган жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Орталықтар қызметкерлерінің штат кестесін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Орталық қызметкерлерінің ең төменгі штат нормативтерін сақтай отырып, аудандардағы және қалалардағы жергілікті атқарушы органдар белгілейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Орталықтарды қаржыландыру жергілікті бюджеттердің қаражаты және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Отбасын қолдау орталықтарының қызметін жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Орталықтар мыналарды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік отбасы саясатының шараларын, оның ішінде некені және отбасыны сақтау, отбасылық жанжалдарды шешу жөніндегі шараларды іске асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) өмірде қиын жағдайға тап болған адамдарды (отбасыларды) өз құзыреті шегінде мемлекеттік органдардың қолдауымен, оның ішінде интеграцияланған модель арқылы қолдаумен қамтуы жөніндегі жұмысты үйлестіру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) өмірде қиын жағдайға тап болған адамдарға (отбасыларға) әлеуметтік, заңдық және психологиялық қолдау көрсетуге жәрдемдесу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тұрмыстық зорлық-зомбылық белгілері бар адамдарға бір айға дейінгі мерзімге уақытша тұру мүмкіндігін беру арқылы қолдау көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік отбасы саясатының бағыттары мен шаралары туралы ақпараттық-түсіндіру жұмысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жергілікті атқарушы органдармен, ұйымдармен, волонтерлермен, консультативтік-кеңесші органдармен мемлекеттік отбасы саясатын іске асыру, тұрмыстық зорлық-зомбылық профилактикасы мәселелері бойынша өзара іс-қимыл жасау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мемлекеттік отбасы саясатының үрдістерін мониторингілеу және талдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органның үйлестіруімен, өз құзыреті шегінде білім беру, денсаулық сақтау, ішкі істер органдары қатысқан кезде өмірде қиын жағдайға ұшыраған адамдарды (отбасыларды) ерте анықтау және оларға қолдау көрсетуді ұйымдастыру жөніндегі мобильдік топтардың жұмысын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) тұрмыстық зорлық-зомбылық профилактикасы бойынша өзге де шараларды Қазақстан Республикасының заңнамасына сәйкес іске асыру. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Орталықтарда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) консультациялар беру және кешенді сүйемелдеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әдіснама және ақпараттық-ағарту жұмыстары бойынша құрылымдық бөлімшелер ұйымдастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Консультациялар беру және кешенді сүйемелдеу бойынша құрылымдық бөлімше:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       консультациялық көмекті жүзеге асырады, бағалау жүргізеді және адамның (отбасының) мемлекеттік қолдау шараларына мұқтаждығын айқындайды; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1990,1078 +2030,1062 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       өмірде қиын жағдайға тап болған адамдарды (отбасыларды) қамту жөніндегі жұмысты ерте анықтау және үйлестіру жөніндегі мобильді топтардың жұмысын ұйымдастырады, өз құзыреті шегінде өмірде қиын жағдайға тап болған адамдарға (отбасыларға) жан-жақты қолдау көрсету жөніндегі мемлекеттік органдар мен ұйымдардың жұмысын үйлестіреді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрмыстық зорлық-зомбылық белгілері бар адамдардың уақытша тұруын ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Әдіснама және ақпараттық-ағарту жұмысы бойынша құрылымдық бөлімше:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       отбасын нығайтуға, оның ішінде отбасын құруға, адамдарды (отбасыларды) мемлекеттік қолдау шаралары туралы халықтың хабардар болуын арттыруға, сондай-ақ тұрмыстық зорлық-зомбылықтың алдын алуға бағытталған халық арасында оқыту және ағарту іс-шараларын жүргізуді жүзеге асырады; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       талдамалық жазбалар мен есептер жасайды, адамдарға (отбасыларға) көрсетілетін көмек пен қолдаудың тиімділігіне мониторинг жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Орталықтың құрылымдық бөлімшелері өз құзыреті шегінде жергілікті атқарушы органдармен, ұйымдармен, волонтерлермен, консультативтік-кеңесші органдармен өзара іс-қимыл жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Орталықтар барлық жүгінген адамдарға (отбасыларға) ерікті негізде көмек көрсетуге және жан-жақты қолдау көрсетуге жәрдемдеседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Адамдарға (отбасыларға) көмек көрсету және жан-жақты қолдау көрсету:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) адамдардың (отбасылардың) өздері жүгінген кезде; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отбасы, әйелдер және балалардың құқықтарын қорғау мәселелері бойынша "111" байланыс орталығына жүгінген кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік органдардың ақпараттық жүйелерінен алынған мәліметтер негізінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өмірде қиын жағдайға тап болған адамдар (отбасылар) туралы ақпаратты мемлекеттік органдардан, консультативтік-кеңесші, алқалы органдардан, ұйымдардан және жеке тұлғалардан алған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) бұқаралық ақпарат құралдарынан, әлеуметтік желілерден алынған ақпарат негізінде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Осы Қағидалардың 12-тармағының 1) тармақшасында көзделген жағдайларда адамдармен (отбасылармен) әңгімелесу жүргізу ұйымдастырылады және олардың дербес деректерді жинауға және өңдеуге келісімімен жан-жақты қолдау шараларын айқындау үшін адам (отбасы) бойынша мәліметтер қалыптастырады. Адамдардың (отбасының) қажеттіліктеріне қарай: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) консультация беріледі және/немесе ақпарат бір жұмыс күні ішінде тиісті ұйымдарға қайта жіберіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өмірде қиын жағдайды айқындау және ден қою шараларын әзірлеу үшін адамды (отбасын) үш жұмыс күні ішінде, ал өміріне және денсаулығына қауіп төнген кезде жедел ден қою шараларын тағайындай отырып, бір жұмыс күні ішінде бастапқы бағалау жүргізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өмірде қиын жағдайдағы ретінде бастапқы бағалау қорытындылары бойынша айқындалған адамдар (отбасылар) үшін жеке жұмыс жоспарын жасау үшін қажеттіліктерді анықтау жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Осы Қағидалардың 12-тармағының 2), 3), 4), 5) тармақшаларында көзделген жағдайларда адамның (отбасының) қажеттіліктеріне қарай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) консультация беріледі және/немесе ақпарат бір жұмыс күні ішінде тиісті ұйымдарға қайта жіберіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) өмірде қиын жағдайды айқындау және ден қою шараларын әзірлеу үшін адамды (отбасын) үш жұмыс күні ішінде, ал өміріне және денсаулығына қауіп төнген кезде жедел ден қою шараларын тағайындай отырып, бір жұмыс күні ішінде бастапқы бағалау жүргізіледі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өмірде қиын жағдайдағы ретінде бастапқы бағалау қорытындылары бойынша айқындалған адамдар (отбасылар) үшін жеке жұмыс жоспарын жасау үшін қажеттіліктерді анықтау жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жеке жұмыс жоспары қажеттіліктерді айқындағаннан кейін бір жылдан аспайтын кезеңге жасалады. Отбасымен бірге жеке жоспар әзірлеуге заңгерлерді, психологтарды, әлеуметтік педагогтарды, медицина қызметкерлерін, әлеуметтік жұмыскерлерді, жергілікті полиция қызметтерінің қызметкерлерін, үкіметтік емес ұйымдардың өкілдерін қоса алғанда, тиісті мамандар тартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жеке жұмыс жоспарының іс-шаралары мемлекеттік органдардың құзыреті шегінде мемлекеттік қолдаудың әрбір түрі, адамның (отбасының) өзінің өмірде жағдайын жақсартуға белсенді қатысу шаралары бойынша бөлек көрсетіледі. Әрбір аталған іс-шарада іске асыру мерзімдері қамтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Әзірленген жеке жұмыс жоспарына Орталық қызметкері және адам (отбасы) қол қояды және оны Орталық басшысы бекітеді. Қажет болған жағдайда жеке жұмыс жоспары қайта қаралады және түзетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Өмірде қиын жағдайға тап болған адамдарды (отбасыларды) мемлекеттік органдардың құзыреті шегінде жан-жақты қолдаумен қамту жөніндегі жұмысты үйлестіру Қазақстан Республикасын Әлеуметтік кодексінің 19-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-1) тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жеке жұмыс жоспарының іс-шараларын іске асыруды тоқтату үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) адам (отбасы) және мемлекеттік органдар мен ұйымдар жеке жұмыс жоспарының іс-шараларын орындауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өмірде қиын жағдайға тап болған адамдардың (отбасылардың) одан әрі сүйемелдеуден бас тартуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өмірде қиын жағдайға тап болған адамдардың (отбасының) жеке жұмыс жоспарының іс-шараларын орындамауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) жеке сипаттағы өзге де объективті расталған жағдайлар негіз болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Орталықтар өмірде қиын жағдайға тап болған адамдарды (отбасыларды) ерте анықтау және қолдау көрсетуді ұйымдастыру бойынша мобильді топтардың жұмысын ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Өмірде қиын жағдайға тап болған адамдарды (отбасыларды) ерте анықтау және қолдау көрсетуді ұйымдастыру жөніндегі мобильдік топтардың құрамына әлеуметтік қорғау және халықты жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органдардың үйлестіруімен білім беру, денсаулық сақтау, ішкі істер органдарының өкілдері кіреді. Мобильді топтардың құрамы аудан әкімінің, қала ауданының әкімінің өкімімен бір күнтізбелік жыл мерзімге бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Адамның (отбасының) өмірі мен денсаулығына тікелей қатер төнгені туралы ақпарат түскен кезде Орталықтар өмірде қиын жағдайға тап болған адамдарға (отбасыларға) жедел ден қою шараларын әзірлеу үшін ерте анықтау және қолдау көрсетуді ұйымдастыру жөніндегі мобильді топтарды тартады. Ден қою шаралары жоспарында жан-жақты қолдау шаралары, оларды іске асыруға жауапты жергілікті атқарушы және аумақтық органдар, ұйымдар айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Орталықтар тұрмыстық зорлық-зомбылық белгілері бар адамдарға мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="49"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттық, заңгерлік, психологиялық көмек көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмысқа орналасуға, кәсіптік даярлауға, қайта даярлауға және біліктілігін арттыруға көмек көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тегін медициналық көмектің кепілдік берілген көлемін алуға жәрдемдесу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z69" w:id="52"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік қолдау шаралары мәселелері бойынша консультациялар беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бір айға дейінгі мерзімге уақытша тұруды ұсыну қолдау шараларын көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Тұрмыстық зорлық-зомбылық белгілері бар адамдарды сәйкестендіру үшін Орталық екі жұмыс күні ішінде адамды "Халықты әлеуметтік қорғау саласында арнаулы әлеуметтік қызметтер көрсету стандарттарын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 263 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32941 болып тіркелген) тұрмыстық зорлық-зомбылық құрбандарына арнаулы әлеуметтік қызметтер көрсететін тиісті ұйымдарға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Тұрмыстық зорлық-зомбылық белгілері бар адамдарға уақытша тұратын жер беру бюджет қаражаты есебінен, аудандық (қалалық) халықты әлеуметтік қорғау және жұмыспен қамту, денсаулық сақтау, ішкі істер мәселелері жөніндегі уәкілетті органдардың жолдамасы негізінде адамның (отбасының) нақты орналасқан жері бойынша, сондай-ақ адамның тікелей Орталықтарға жеке өтініші бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Кәмелетке толмаған балалары бар адамдар жүгінген кезде Орталықтарға олармен бірге қабылдау жүзеге асырылады, бұл туралы Орталықтар жиырма төрт сағат ішінде құқық қорғау органдары мен қорғаншылық және қамқоршылық жөніндегі функцияларды жүзеге асыратын органдарға жазбаша хабарлайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3140,68 +3164,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="54"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отбасын қолдау орталықтары қызметкерлерінің ең төменгі штаттық нормативтері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаға өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4710,51 +4772,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-әлеуметтік қызметкер</w:t>
+әлеуметтік жұмыскер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5080,51 +5142,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-юрист</w:t>
+заңгер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5427,302 +5489,273 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-1</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13-жол жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 16.04.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 187</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...35 lines deleted...]
-халықпен профилактикалық жұмыс маманы</w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ақпаратты қорғау/ақпараттық технологиялар маманы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5750,865 +5783,1014 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...35 lines deleted...]
-3</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...72 lines deleted...]
-1 көлік құралына 1 бірлік</w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+халықпен профилактикалық жұмыс маманы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...35 lines deleted...]
-күзетші</w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жүргізуші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мекемеге 1 бірлік</w:t>
+1 көлік құралына 1 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
-[...35 lines deleted...]
-еден жуушы</w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+күзетші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-үлгілік нормативтерге сәйкес</w:t>
+мекемеге 1 бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...35 lines deleted...]
-аула тазалаушы</w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+еден жуушы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-үлгілік нормативтерге сәйкес </w:t>
+              <w:t>
+үлгілік нормативтерге сәйкес</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аула тазалаушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...29 lines deleted...]
-Өмірде қиын жағдайға тап болған адамдарды (отбасыларды) сүйемелдеу персоналының штаттық нормативтері</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+үлгілік нормативтерге сәйкес </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-3,5</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өмірде қиын жағдайға тап болған адамдарды (отбасыларды) сүйемелдеу персоналының штаттық нормативтері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әлеуметтік жұмыс маманы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-әлеуметтік қызметкер</w:t>
+әлеуметтік жұмыскер</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-кейс-менеджері </w:t>
+ кейс-менеджері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6678,144 +6860,144 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z76" w:id="55"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z77" w:id="56"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қажет болған жағдайда еңбегіне ақы төлеу қорының шегінде белгіленген лауазымдар өзара бірін-бірі алмастыруы мүмкін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>