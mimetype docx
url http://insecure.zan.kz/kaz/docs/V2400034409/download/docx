--- v0 (2025-11-07)
+++ v1 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9cba8a2" w14:textId="9cba8a2">
+    <w:p w14:paraId="249a4f4" w14:textId="249a4f4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2189,390 +2189,364 @@
         <w:t>
       21. Мөлшерлемені субсидиялау облигациялардың орналастырылған шығарылымы (шығарылымдары) бойынша көзделген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Субсидиялау облигациялар бойынша жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
-[...15 lines deleted...]
-      1) облигациялар шығару есебінен тартылған қаражатты нысаналы пайдалану – облигациялар шығару есебінен тартылған қаражат кейіннен сыйақы мөлшерлемесі бойынша ипотекалық тұрғын үй қарыздарын беруге арналған - халықтың әлеуметтік осал топтары ретінде жергілікті атқарушы органдарда есепте тұрған адамдар үшін жылдық 7%, халықтың әлеуметтік осал топтары ретінде өзге санаттар бойынша тұрғын үйге мұқтаж және Қазақстан Республикасының өзге де азаматтары мен қандастар ретінде жергілікті атқарушы органдарда есепте тұрған адамдар үшін жылдық 9%.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) облигациялар шығару есебінен тартылған қаражатты нысаналы пайдалану – облигациялар шығару есебінен тартылған қаражат кейіннен сыйақы мөлшерлемесі бойынша ипотекалық тұрғын үй қарыздарын беруге арналған - халықтың әлеуметтік осал топтары ретінде тұрғын үйге мұқтаждар есебінде тұрған адамдар үшін жылдық 7%, халықтың әлеуметтік осал топтары ретінде өзге санаттар бойынша тұрғын үйге мұқтаж және Қазақстан Республикасының өзге де азаматтары мен қандастар ретінде тұрғын үйге мұқтаждар есебінде тұрған адамдар үшін жылдық 9%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) субсидиялауға жататын облигациялар шығарылымының/шығарылымдарының жалпы көлемі 1 700 000 000 000 (бір триллион жеті жүз миллиард) теңгеден артық емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) облигацияның айналыс мерзімі - 8 (сегіз) жылдан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) облигация бойынша купондық сыйақы мөлшерлемесі, бұрын шығарылған облигацияларды қосымша орналастыру кезінде облигациялар бойынша өтелетін сыйақы мөлшерлемесі – Қазақстан Республикасының Ұлттық Банкі белгілеген базалық мөлшерлеме деңгейінен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, облигация бойынша купондық сыйақы мөлшерлемесі, бұрын шығарылған облигациялар қосымша орналастыру кезінде облигациялар бойынша өтелетін сыйақы мөлшерлемесі уәкілетті органның келісімі бойынша бұрын шығарылған субсидияланатын облигацияларды орналастыру күніне немесе қосымша орналастыру күніне жылдық +1,5%-ға дейін ұлғайтылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Субсидиялау 8 жылдан кем мерзімге бұрын шығарылған облигацияларды қайта қаржыландыру шеңберінде шығарылған облигацияларды қоса алғанда, қатарынан 8 (сегіз) жыл ішінде шығарылатын облигациялар бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
-[...94 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 22-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 07.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 07.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 294</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Орналастырылған облигациялар шығарылымы/шығарылымдары осы Қағидаларда айқындалған шарттарға сәйкес келген жағдайда купондық сыйақы мөлшерлемесінің жылдық 7% - эмитент төлейді, ал айырма осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес субсидияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Эмитент тоқсан сайын уәкілетті органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшадағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> нысанға сәйкес жасалған шарттар шеңберінде субсидиялардың нақты пайдаланылуы туралы есепті ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2778,68 +2752,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы заңнамасына сәйкес тұрғын үй жағдайларын жақсарту мақсатында ипотекалық тұрғын үй қарыздарын одан әрі беру үшін эмитент шығарған облигациялар бойынша купондық сыйақы мөлшерлемесін субсидиялау шарты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша орыс тілінде жаңа редакцияда көзделген, қазақ тілінде өзгеріссіз - ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3048,88 +3080,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мөлшерлемесінің субсидиялау шартын (бұдан әрі – Шарт) төмендегілер туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жасасты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Шарттың мәні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы шарттар бойынша уәкілетті орган облигациялар бойынша купондық сыйақы мөлшерлемесін субсидиялауды мынадай шарттарда жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -3507,1032 +3539,1032 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Субсидиялау республикалық бюджет қаражаты есебінен жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Эмитент сатып алған облигациялар бойынша сыйақы мөлшерлемесі субсидиялауға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Облигациялар бойынша сыйақы мөлшерлемесінің бір бөлігі______% мөлшерінде субсидиялауға жатады, бұл ретте сыйақының ______ мөлшеріндегі бөлігін уәкілетті орган жыл сайын өтейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Субсидиялау мерзімінің басталуы: ____________жыл. Бұл ретте субсидиялау _ _ _ _ _ _ жыл ішінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уәкілетті орган осы Шартқа қол қойылғаннан және эмитент субсидиялауға өтінім бергеннен кейін субсидиялар төлейді</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
-[...15 lines deleted...]
-      3. Эмитент сатып алған облигациялар бойынша сыйақы мөлшерлемесі субсидиялауға жатпайды.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Эмитент оны алуға құқығы бар және эмитенттің бағалы бумаларын ұстаушылар тізілімдерінің жүйесінде тіркелген тұлғаларға купондық сыйақы сомасын, сыйақы төлеу жүзеге асырылатын кезеңнің соңғы күнінің басында (эмитент тіркеушісінің орналасқан жеріндегі уақыт бойынша) (бұдан әрі – тіркелген күні) толық төлеуді жүзеге асырады. Сыйақы төлеу тіркелген күнінен кейінгі күннен бастап күнтізбелік 15 (он бес) күн ішінде облигация ұстаушылардың тізілімінде тіркелген облигация ұстаушылардың ағымдағы шоттарына ақша (теңгемен) аудару жолымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Субсидиялау үшін көзделген қаражатты аударуды уәкілетті орган Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 864 қаулысымен бекітілген (бұдан әрі - купондық сыйақы мөлшерлемесін субсиидялау қағидасы) Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі туралы Ережесі 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>420-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген Қазақстан Республикасының заңнамасы бойынша тұрғын үй жағдайларын жақсарту мақсатында ипотекалық тұрғын үй қарыздарын одан әрі беру үшін эмитент шығарған облигациялар бойынша купондық сыйақы мөлшерлемесін субсидиялау қағидаларына сәйкес 10 (он) жұмыс күні ішінде субсидиялау бойынша бюджет қаражатының болған кезде, эмитенттің банктегі ағымдағы шотына қаражат аудару жолымен жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тараптар осы Шарт шеңберінде төлем күні демалыс немесе мереке күніне келетін жағдайда, төлем одан кейінгі жұмыс күні жүргізілетініне келісті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Тараптардың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Уәкілетті органның құқықтары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Шарттың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес купондық сыйақы мөлшерлемесін субсидиялау үшін көзделген қаражатты эмитенттің банк шотына уақытылы жібереді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) субсидиялау жүзеге асырылатын облигацияларды орналастырудан қаражатты мақсатсыз пайдалану фактілері анықталған кезде субсидиялауды тоқтата тұрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) купондық сыйақы мөлшерлемесін субсидиялау қағидаларына сәйкес іске асыру мониторингін жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Уәкілетті органның міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қаражаттың мақсатты пайдаланылуына эмитентке тексеру жүргізеді. Эмитенттен облигацияларды орналастырудан түскен қаражаттың мақсатты пайдаланылуын растайтын құжаттар мен мәліметтерді талап етуге;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
-[...15 lines deleted...]
-      2) субсидиялау жүзеге асырылатын облигацияларды орналастырудан қаражатты мақсатсыз пайдалану фактілері анықталған кезде субсидиялауды тоқтата тұрады;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орталық депозитарийден эмитент туралы, сондай-ақ купондық сыйақы мөлшерлемесін субсидиялау қағидалары шеңберінде қатысатын облигацияларды орналастыру туралы құжаттар мен ақпаратты сұратады және алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
-[...15 lines deleted...]
-      3) купондық сыйақы мөлшерлемесін субсидиялау қағидаларына сәйкес іске асыру мониторингін жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) есепті қалыптастыру мақсатында осы Шарттың қолданылу мерзімі ішінде купондық сыйақы мөлшерлемесін субсидиялау қағидаларын іске асыру шеңберінде эмитенттен оның қызметінің нәтижелері туралы қажетті мәліметтерді қосымша сұратады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
-[...15 lines deleted...]
-      11. Уәкілетті органның міндеттері:</w:t>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тараптар үшін көзделген осы Шартта белгіленген Эмитенттің міндеттемелерін орындау мерзімдерінің сақталуын бақылауды жүзеге асырады және оларды Эмитенттің уақытылы орындауын талап етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
-[...15 lines deleted...]
-      1) қаражаттың мақсатты пайдаланылуына эмитентке тексеру жүргізеді. Эмитенттен облигацияларды орналастырудан түскен қаражаттың мақсатты пайдаланылуын растайтын құжаттар мен мәліметтерді талап етуге;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Эмитенттің құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
-[...15 lines deleted...]
-      2) орталық депозитарийден эмитент туралы, сондай-ақ купондық сыйақы мөлшерлемесін субсидиялау қағидалары шеңберінде қатысатын облигацияларды орналастыру туралы құжаттар мен ақпаратты сұратады және алады;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шарт бойынша өз міндеттемелерін уақтылы және толық көлемде орындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z84" w:id="81"/>
-[...15 lines deleted...]
-      3) есепті қалыптастыру мақсатында осы Шарттың қолданылу мерзімі ішінде купондық сыйақы мөлшерлемесін субсидиялау қағидаларын іске асыру шеңберінде эмитенттен оның қызметінің нәтижелері туралы қажетті мәліметтерді қосымша сұратады;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) купондық сыйақының толық сомасын оны алуға құқығы бар және сыйақы төлеу жүзеге асырылатын кезеңнің соңғы күнінің басында (эмитент тіркеушісінің орналасқан жеріндегі уақыт бойынша) эмитенттің бағалы қағаздарын ұстаушылар тізілімдерінің жүйесінде тіркелген тұлғалардың шоттарына уақтылы аударады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
-[...15 lines deleted...]
-      4) тараптар үшін көзделген осы Шартта белгіленген Эмитенттің міндеттемелерін орындау мерзімдерінің сақталуын бақылауды жүзеге асырады және оларды Эмитенттің уақытылы орындауын талап етеді.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Уәкілетті органға жазбаша сұрау салу бойынша облигацияларды орналастырудан түскен қаражаттың нысаналы пайдаланылуына, купондық сыйақы мөлшерлемесін субсидиялау қағидаларының талаптарына сәйкестігіне тексеру жүргізу құқығын береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z86" w:id="83"/>
-[...15 lines deleted...]
-      12. Эмитенттің құқықтары:</w:t>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Эмитенттің міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z87" w:id="84"/>
-[...15 lines deleted...]
-      1) шарт бойынша өз міндеттемелерін уақтылы және толық көлемде орындайды;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органнан купондық сыйақының субсидияланатын мөлшерлемесі бөлігінде субсидиялар төлеуді талап етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3- тарау. Шарттың қолданылу мерзімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z88" w:id="85"/>
-[...15 lines deleted...]
-      2) купондық сыйақының толық сомасын оны алуға құқығы бар және сыйақы төлеу жүзеге асырылатын кезеңнің соңғы күнінің басында (эмитент тіркеушісінің орналасқан жеріндегі уақыт бойынша) эмитенттің бағалы қағаздарын ұстаушылар тізілімдерінің жүйесінде тіркелген тұлғалардың шоттарына уақтылы аударады.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Осы Шарт Тараптар оған қол қойған күннен бастап күшіне енеді және _____________ 20___ бойынша, ал орындалмаған міндеттемелер бөлігінде – олар толық орындалғанға дейін әрекет етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z89" w:id="86"/>
-[...15 lines deleted...]
-      3) Уәкілетті органға жазбаша сұрау салу бойынша облигацияларды орналастырудан түскен қаражаттың нысаналы пайдаланылуына, купондық сыйақы мөлшерлемесін субсидиялау қағидаларының талаптарына сәйкестігіне тексеру жүргізу құқығын береді.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4- тарау. Жауапкершілік</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z90" w:id="87"/>
-[...15 lines deleted...]
-      13. Эмитенттің міндеттері:</w:t>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Осы Шарт бойынша Тараптар осы Шартқа және Қазақстан Республикасының азаматтық заңнамасына сәйкес осы Шарттан туындайтын міндеттемелерді орындамағаны және (немесе) тиісінше орындамағаны үшін жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3- тарау. Шарттың қолданылу мерзімі</w:t>
+        <w:t xml:space="preserve"> 5- тарау. Еңсерілмейтін күш жағдайлары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z92" w:id="89"/>
-[...15 lines deleted...]
-      14. Осы Шарт Тараптар оған қол қойған күннен бастап күшіне енеді және _____________ 20___ бойынша, ал орындалмаған міндеттемелер бөлігінде – олар толық орындалғанға дейін әрекет етеді.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тараптар осы Шарт бойынша өз міндеттерін орындамағаны не тиісінше орындамағаны үшін, егер орындаудың мүмкін еместігі еңсерілмейтін күштің, яғни осы жағдайларда төтенше және алдын алуға болмайтын мән-жайлардың (дүлей құбылыстар, әскери іс-қимылдар және сол сияқтылар) салдарынан болса жауапкершіліктен босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z93" w:id="90"/>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="94"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Еңсерілмейтін күш, яғни төтенше және алдын алуға болмайтын мән-жайлар туындаған кезде Тарап осы Шарт бойынша оның міндеттемелерін орындау мүмкін еместігі туындаған жағдайда, осындай мән-жайлар туралы екінші Тарапқа басталған сәттен бастап 10 (он) жұмыс күні ішінде уақытылы хабарлайды. Бұл ретте форс-мажорлық мән-жайлардың сипаты, қолданылу кезеңі, басталу фактісі уәкілетті мемлекеттік органдардың тиісті құжаттарымен расталады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Уақтылы хабарлама болмаған кезде Тарап екінші Тарапқа хабарламау немесе уақтылы хабарламау салдарынан келтірілген зиянды өтейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Еңсерілмейтін күштің, яғни төтенше және алдын алуға болмайтын мән-жайлардың басталуы осы Шартты орындау мерзімінің олардың қолданылу кезеңінің ұлғаюына әкеп соғады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Егер мұндай мән-жайлар қатарынан 3 (үш) айдан астам уақытқа созылса, онда Тараптардың кез келгені осы Шарт бойынша міндеттемелерді одан әрі орындаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Дауларды шешу</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z98" w:id="95"/>
-[...15 lines deleted...]
-      18. Уақтылы хабарлама болмаған кезде Тарап екінші Тарапқа хабарламау немесе уақтылы хабарламау салдарынан келтірілген зиянды өтейді.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Осы Шарттың орындалуына байланысты туындаған қандай да бір дау туындаған жағдайда, Тараптардың кез келгені барлық дауларды келіссөздер жолымен реттеу үшін күш-жігер жұмсайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z99" w:id="96"/>
-[...15 lines deleted...]
-      19. Еңсерілмейтін күштің, яғни төтенше және алдын алуға болмайтын мән-жайлардың басталуы осы Шартты орындау мерзімінің олардың қолданылу кезеңінің ұлғаюына әкеп соғады.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Егер туындаған дауды келіссөздер арқылы шешу мүмкін болмаған жағдайда, осы дау және оған қатысты өзге де мәселелер Қазақстан Республикасының азаматтық заңнамасына сәйкес шешіледі және реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z100" w:id="97"/>
-[...15 lines deleted...]
-      20. Егер мұндай мән-жайлар қатарынан 3 (үш) айдан астам уақытқа созылса, онда Тараптардың кез келгені осы Шарт бойынша міндеттемелерді одан әрі орындаудан бас тартады.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Құпиялылық</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z101" w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Тараптар осы Шарттың талаптарына қатысты ақпараттың, банктік құпияның, сондай-ақ осы Шартты жасасу және орындау барысында алған қаржылық, коммерциялық және өзге де ақпараттың құпия болып табылатындығына және осы Шартта тікелей көзделген жағдайларды қоспағанда, үшінші тұлғаларға жария етуге жатпайтындығына келіседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Тараптың құпия ақпаратты үшінші тұлғаларға беруі, жариялауы немесе оны өзге де жария етуі осы Шартта, сондай-ақ Қазақстан Республикасының азаматтық және кәсіпкерлік заңнамасында тікелей көзделген жағдайларда мүмкін болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Тараптар осы Шарттың болуы мен талаптарының құпиялылығын сақтау үшін барлық қажетті шараларды, оның ішінде құқықтық сипаттағы шараларды қабылдайды. Тараптардың лауазымды адамдары мен қызметкерлеріне осы Шартты іске асыру барысында алынған мәліметтерді жария етуге не үшінші тұлғаларға беруге тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Тараптардың кез келгені осы Шарттың талаптарын бұза отырып құпия ақпаратты жария еткен не таратқан жағдайда, кінәлі тарап Қазақстан Республикасының заңнамасында көзделген жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6-тарау. Дауларды шешу</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="101"/>
+        <w:t xml:space="preserve"> 8- тарау. Қорытынды ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Осы Шартқа қол қою арқылы Тараптар банк, коммерциялық және қызметтік құпияны сақтау бөлігінде Қазақстан Республикасы заңнамасының талаптарын сақтай отырып, осы Шарттың іске асырылуы туралы ақпаратты ашуға өзара келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Осы Шарттың ережелеріне өзгерістер және (немесе) толықтырулар енгізіледі. Осы Шартта көзделген жағдайларды қоспағанда, Тараптардың келісімі бойынша жазбаша нысанда жасалған және Тараптардың уәкілетті өкілдері қол қойған өзгерістер мен толықтырулар ғана тараптар үшін жарамды және міндетті деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Осы Шарт екі (2) бірдей данада қазақ және орыс тілдерінде әрқайсысы бірдей заң күші бар Тараптардың әрқайсысы үшін Бір (1) данадан қазақ және орыс тілдерінде жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Осы Шартта көзделмеген барлық өзге жағдайларда Тараптар Қазақстан Республикасының қолданыстағы заңнамасын басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7-тарау. Құпиялылық</w:t>
-[...117 lines deleted...]
-      27. Осы Шартқа қол қою арқылы Тараптар банк, коммерциялық және қызметтік құпияны сақтау бөлігінде Қазақстан Республикасы заңнамасының талаптарын сақтай отырып, осы Шарттың іске асырылуы туралы ақпаратты ашуға өзара келісім береді.</w:t>
+        <w:t xml:space="preserve"> 9- тарау. Тараптардың заңды мекенжайлары, банк</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z111" w:id="108"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       деректемелері және қолдары</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -5209,68 +5241,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="112"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Төлеу кестесі Сәйкестендіру коды: (IBAN форматындағы бірегей 20 таңбалы код)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6206,51 +6238,91 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 07.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 294</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; орыс тілінде жаңа редакцияда көзделген, қазақ тілінде өзгеріссіз - ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8912,86 +8984,86 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="113"/>
+    <w:bookmarkStart w:name="z130" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  "Субсидиялауға ұсыныс" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды толтыру бойынша түсіндірме (индекс: ФИСКВ-1 және кезеңділігі: тоқсан сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z131" w:id="114"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z131" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме "Субсидиялауға ұсыныс" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9038,68 +9110,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанды эмитент Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігіне ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="115"/>
+    <w:bookmarkStart w:name="z132" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2- тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 1-тармақта ұсыныста эмитенттің атауы, ұсыныс жолданған мемлекеттік органның атауы және эмитент туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9538,68 +9610,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(уәкілетті органының атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субсидиялауға өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша орыс тілінде жаңа редакцияда көзделген, қазақ тілінде өзгеріссіз - ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "____" __________20__жыл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9953,51 +10083,91 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 4-қосымшамен толықтырылды - ҚР Өнеркәсіп және құрылыс министрінің 07.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 294</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; орыс тілінде жаңа редакцияда көзделген, қазақ тілінде өзгеріссіз - ҚР Өнеркәсіп және құрылыс министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10471,98 +10641,118 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бизнес-сәйкестендіру нөмірі</w:t>
+              <w:t>Бизнес-сәйкестен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>діру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Облигациялар проспектісі (халықаралық сәйкестендіру нөмірі (ұлттық сәйкестендіру нөмірі))</w:t>
+              <w:t>Облигациялар проспекті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сі (халықаралық сәйкестендіру нөмірі (ұлттық сәйкестендіру нөмірі))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10612,239 +10802,289 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Облигациялар айналысының барлық мерзіміне барлығы субсидиялар көзделген, теңге</w:t>
+              <w:t>Облигациялар айналысы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ның барлық мерзіміне барлығы субсидиялар көзделген, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Барлық аударылған субсидиялар, теңге</w:t>
+              <w:t xml:space="preserve">Барлық аударылған </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субсидиялар, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ауытқу (+, -) (+) артық төлем, (-) жетіспеушілік, теңге</w:t>
+              <w:t xml:space="preserve">Ауытқу (+, -) (+) артық төлем, (-) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жетіспеушілік, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Пайдаланылмаған субсидияларды қайтару (нақты), теңге</w:t>
+              <w:t>Пайдаланылмаған субсидиялар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ды қайтару (нақты), теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1119" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Банктік шоттағы субсидиялардың қалдығы, теңге</w:t>
+              <w:t>Банктік шоттағы субсидияла</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рдың қалдығы, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12724,86 +12964,86 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысанға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="117"/>
+    <w:bookmarkStart w:name="z135" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Субсидияларды нақты пайдалану туралы есеп" әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды толтыру бойынша түсіндірме (индекс: ФИСКВ-2 және кезеңділігі: тоқсан сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z136" w:id="118"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z136" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме "Субсидияларды нақты пайдалану туралы есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12850,68 +13090,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанды эмитент Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігіне тоқсан сайын, есепті айдан кейінгі айдың 20 (жиырмасыншы) күнінен кешіктірілмейтін мерзімде ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="119"/>
+    <w:bookmarkStart w:name="z137" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2- тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Есептің 1-бағанында эмитенттің атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13079,55 +13319,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13453,31 +13693,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>