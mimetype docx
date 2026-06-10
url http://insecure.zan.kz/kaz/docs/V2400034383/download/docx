--- v0 (2025-11-16)
+++ v1 (2026-06-10)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e54fffb" w14:textId="e54fffb">
+    <w:p w14:paraId="b61af5f" w14:textId="b61af5f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -188,94 +189,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Үкіметінің 2005 жылғы 6 сәуірдегі № 310 қаулысымен бекітілген Қазақстан Республикасы Ауыл шаруашылығы министрлігі туралы ереженің 15-тармағы </w:t>
+      "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Қазақстан Республикасы Ауыл шаруашылығы министрлігінiң кейбiр мәселелерi" Қазақстан Республикасы Үкіметінің 2005 жылғы 6 сәуірдегі № 310 қаулысымен бекітілген Қазақстан Республикасы Ауыл шаруашылығы министрлігі туралы ереженің 15-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>508-122) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2014 жылғы 19 желтоқсандағы № 1358 қаулысымен бекітілген Табиғи сипаттағы төтенше жағдайлар салдарынан зардап шеккендерге келтірілген зиянды (нұқсанды) өтеу қағидаларының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Ауыл шаруашылығы саласында табиғи сипаттағы төтенше жағдайлар нәтижесінде жеке және заңды тұлғаларға келтірілген залалды өтеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1208,54 +1281,92 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ауыл шаруашылығы саласында табиғи сипаттағы төтенше жағдай нәтижесінде жеке және заңды тұлғаларға келтірілген залалды өтеу Қазақстан Республикасының бюджет заңнамасына сәйкес жергілікті атқарушы органдардың ауыл шаруашылығы саласында табиғи сипаттағы төтенше жағдай салдарын жоюға көзделген біржолғы бюджет қаражаты есебінен және/немесе ұйымдардың, азаматтардың ерікті жарналарының, қорлар мен қоғамдық бірлестіктердің, Қазақстан Республикасының қолданыстағы заңнамасына қайшы келмейтін өзге де көздер (бұдан әрі – бюджеттен тыс қаражат) есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z35" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Өсімдік шаруашылығы саласындағы табиғи сипаттағы төтенше жағдай нәтижесінде жеке және заңды тұлғаларға келтірілген залалды өтеу тәртібі</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Ауыл шаруашылығы саласындағы табиғи сипаттағы төтенше жағдай нәтижесінде жеке және заңды тұлғаларға келтірілген залалды өтеу тәртібі 1-параграф. Өсімдік шаруашылығы саласындағы табиғи сипаттағы төтенше жағдай нәтижесінде жеке және заңды тұлғаларға келтірілген залалды өтеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Табиғи сипаттағы төтенше жағдай жарияланған кезде облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органы облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органдарының, ішкі істер органдарының (келісу бойынша), қоғамдық ұйымдардың, "Атамекен" Қазақстан Республикасы Ұлттық Кәсіпкерлер палатасының өңірлік кәсіпкерлер палатасының өкілдері және жергілікті қоғамдастықтар өкілдерінің қатарынан комиссия (бұдан әрі – өсімдік шаруашылығы саласындағы комиссия) құрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1343,531 +1454,573 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өтінімдерді қабылдау табиғи сипаттағы төтенше жағдай туындаған күннен бастап күнтізбелік 30 (отыз) күн ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте 2024 жылы бүлінген ауыл шаруашылығы дақылдары үшін келтірілген залалды өтеу туралы өтініштер 2025 жылғы 1 сәуірге дейін қабылданады.</w:t>
-[...17 lines deleted...]
-        <w:t>
       Хабарландыру мынадай мәліметтерді қамтиды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z97" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) орналасқан жері, почталық мекенжайы, телефон нөмірлері, электрондық почта мекенжайы көрсетілген облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының атауы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z41" w:id="19"/>
-[...15 lines deleted...]
-      1) орналасқан жері, почталық мекенжайы, телефон нөмірлері, электрондық почта мекенжайы көрсетілген облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының атауы;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құжаттарды қабылдаудың басталған және аяқталған күні мен уақыты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z42" w:id="20"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="21"/>
+    <w:bookmarkStart w:name="z99" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген қажетті құжаттардың тізбесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z100" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өсімдік шаруашылығы саласындағы комиссия отырысының өткізілген күні, уақыты және орны.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z44" w:id="22"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Табиғи сипаттағы төтенше жағдайдың нәтижесінде зардап шеккен жеке және заңды тұлғалар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өсімдік шаруашылығындағы табиғи сипаттағы төтенше жағдайдың нәтижесінде жеке және заңды тұлғаларға келтірілген залалды өтеуге арналған өтінім (бұдан әрі – залалды өтеу туралы өтінім) береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z46" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Залалды өтеу туралы өтінімге мыналар қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z46" w:id="24"/>
-[...15 lines deleted...]
-      Залалды өтеу туралы өтінімге мыналар қоса беріледі:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жер учаскесіне сәйкестендіру құжатының көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z47" w:id="25"/>
-[...15 lines deleted...]
-      1) жер учаскесіне сәйкестендіру құжатының көшірмесі;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жер учаскесіне құқық белгілейтін құжаттың көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z48" w:id="26"/>
-[...15 lines deleted...]
-      2) жер учаскесіне құқық белгілейтін құжаттың көшірмесі;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тұқымның сорттық және егістік сапасын растайтын құжаттардың көшірмелері (бүлінген тұқымдарға өтінім беру кезінде қоса беріледі):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z49" w:id="27"/>
-[...15 lines deleted...]
-      3) тұқымның сорттық және егістік сапасын растайтын құжаттардың көшірмелері (бүлінген тұқымдарға өтінім беру кезінде қоса беріледі):</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аттестатталған тұқым өндірушілерден сатып алынған тұқымдар бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұқым аттестатының не тұқым куәлігінің көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      импорттық тұқымдар бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жөнелтуші елдің құзыретті органы берген тұқымның сорттық және егістік сапасын растайтын құжаттың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өз өндірісінің тұқымдары бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      апробациядан өткізу актісі мен тұқымның кондициялылығы туралы куәліктің не апробациядан өткізу актісі мен тұқымдарды талдау нәтижесінің көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жер учаскесіне сәйкестендіру, құқық белгілейтін құжаттарды ұсыну мүмкін болмаған жағдайда (табиғи сипаттағы төтенше жағдай салдарынан немесе табиғи сипаттағы төтенше жағдайды жою кезеңінде мұндай құжат жоғалған, бүлінген немесе жойылған жағдайларда), жұмыс органы жер учаскесі бойынша деректерді жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының ақпараттық жүйесінен алуды дербес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Залалды өтеу туралы өтінім және өтінімге қоса берілетін құжаттар облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының кеңсесі арқылы қолма қол не электрондық цифрлық қолтаңбамен куәландырылған электрондық құжат нысанында "Электрондық өтініштер" ақпараттық талдау жүйесі арқылы электрондық түрде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      аттестатталған тұқым өндірушілерден сатып алынған тұқымдар бойынша:</w:t>
-[...126 lines deleted...]
-      9. Залалды өтеу туралы өтінім және өтінімге қоса берілетін құжаттар облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының кеңсесі арқылы қолма қол не электрондық цифрлық қолтаңбамен куәландырылған электрондық құжат нысанында "Электрондық өтініштер" ақпараттық талдау жүйесі арқылы электрондық түрде беріледі.</w:t>
+      Залалды өтеу туралы өтінімді жеке тұлға не заңды тұлғаның басшысы не Қазақстан Республикасының азаматтық заңнамасына сәйкес сенімхат негізінде әрекет ететін сенім білдірілген адам беруі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Залалды өтеу туралы өтінімнің көшірмесінде оны қабылдаған адамның тегі және аты-жөні, лауазымы, күні көрсетіле отырып, тіркелгені туралы белгі облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының кеңсесінде қағаз тасығыштағы өтінімнің қабылданғанын растау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Электрондық өтініштер" ақпараттық талдау жүйесінде жеке немесе заңды тұлғалардың залалды өтеу туралы өтінімдеріне тіркеу нөмірін (индексін) беру автоматты түрде жасалады және әріптерден тұратын индекстен, сондай-ақ тіркеу жылы мен сегіз таңбадан тұратын тізбекті реттік нөмірден тұратын бірегей нөмірден тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының кеңсесі залалды өтеу туралы өтінімді және оған қоса берілетін құжаттарды жұмыс органына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жұмыс органы құжаттарды алған күннен бастап 2 (екі) жұмыс күні ішінде оларды қарайды және толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:p>
-[...90 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған мәліметтердің толық еместігі анықталған кезде, жұмыс органы осы тармақтың бірінші бөлігінде көрсетілген мерзімде құжаттарды одан әрі қараудан бас тартудың нақты себептерін көрсете отырып, жеке немесе заңды тұлғаға уәжді бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1898,110 +2051,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Құжаттарды одан әрі қараудан уәжді бас тартылған жағдайда, жеке немесе заңды тұлға осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мерзім ішінде құжаттарды қайта тапсырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="30"/>
+    <w:bookmarkStart w:name="z52" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттарды қарау мерзімдері өткеннен кейін жұмыс органы бір жұмыс күні ішінде жеке немесе заңды тұлғаның құжаттарын өсімдік шаруашылығы саласындағы комиссияның қарауына береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z53" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Өсімдік шаруашылығы саласындағы комиссия он жұмыс күні ішінде залалды өтеу туралы өтінімде қамтылған деректердің (мәліметтердің) дұрыстығын тексереді, жеке немесе заңды тұлғаның жер учаскелерін қарап-тексеруді, табиғи сипаттағы төтенше жағдай нәтижесінде зардап шеккен ауыл шаруашылығы дақылдарының егістерін, тұқым сақтау орындарын зерттеп-қарауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z53" w:id="31"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бүлінген тұқымдар үшін залалды өтеу туралы өтінімдерді қарау кезінде өсімдік шаруашылығы саласындағы комиссия мүшелері тұқымдарды есепке алу журналынан, сондай-ақ байқау журналынан деректерді (мәліметтерді) қосымша зерделейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2050,305 +2203,305 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Залалды өтеуден бас тарту туралы шешім қабылданған жағдайда, өсімдік шаруашылығы саласындағы комиссия жеке немесе заңды тұлғаға бас тарту себептерін көрсете отырып, жазбаша хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас тарту себептері көрсетілген жазбаша хабарлама "Электрондық өтініштер" ақпараттық талдау жүйесі арқылы не облыстың, республикалық маңызы бар қаланың, астананың, ауданның жергілікті атқарушы органының кеңсесі арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="32"/>
+    <w:bookmarkStart w:name="z54" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Табиғи сипаттағы төтенше жағдай нәтижесінде жеке немесе заңды тұлғаға келтірілген залалды мамандандырылған егіншілік және өсімдік шаруашылығы ғылыми-зерттеу институтымен келісілген ауыл шаруашылығы дақылдарын өсірудің технологиялық картасына сәйкес 1 (бір) гектарға нақты ауыл шаруашылығы дақылын өсіруге жұмсалған шығындарға қарай, сондай-ақ Қазақстан Республикасы Стартегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы қалыптастыратын ресми статистикалық ақпараттың деректеріне сәйкес тауарлық астықтың ауыл шаруашылығы дақылдарының түрлері бөлінісінде ауыл шаруашылығы дақылдары тұқымдарының нарықтық құны негізінде өсімдік шаруашылығы саласындағы комиссия айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер жеке немесе заңды тұлға субсидия алушы болып табылса (басым дақылдар, оның ішінде көпжылдық екпелер өндірісін дамыту; тұқым шаруашылығын дамыту; тыңайтқыштардың (органикалық тыңайтқыштарды қоспағанда) құнын арзандату; саны зияндылықтың экономикалық шегінен жоғары зиянды және аса қауіпті зиянды организмдерге және карантиндік объектілерге қарсы өңдеуді жүргізуге арналған пестицидтердің, биоагенттердің (энтомофагтардың) құнын арзандату; ауыл шаруашылығы тауарын өндірушілерге су беру жөніндегі көрсетілетін қызметтердің құнын арзандату), онда залалдың мөлшері алынған субсидия сомасын шегеру арқылы айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте өсімдік шаруашылығы саласындағы комиссия ауыл шаруашылығы дақылдарын өсірудің технологиялық картасын тәлімі және суармалы егістіктерге, оның ішінде ауыл шаруашылығы дақылдарын жабық және ашық топырақта өсіретін алаңдар бойынша бөлек жасайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="33"/>
+    <w:bookmarkStart w:name="z55" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Табиғи сипаттағы төтенше жағдай нәтижесінде жеке немесе заңды тұлғаларға келтірілген залалды өсімдік шаруашылығы саласындағы комиссия мынадай формула арқылы анықтайды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      U = T *Р – S,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұндағы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      U – келтірілген залал мөлшері, теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      T – ауыл шаруашылығы дақылдарын өсіруге арналған технологиялық картаға сәйкес 1 (бір) гектарға ауыл шаруашылығы дақылын өсіруге жұмсалған шығын мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р – ауыл шаруашылығы дақылдары жойылған, дақылдар өсірілетін алаң;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S – тиісті жылы ауыл шаруашылығы дақылдары жойылған, дақылдар өсірілетін алаңға алынған субсидиялар көлемі, теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Ауыл шарушалығы дақылдарының бүлінген тұқымдары үшін келтірілген залалды өсімдік шаруашылығы саласындағы комиссия мынадай формула бойынша айқындайды:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      U = T *Р – S,</w:t>
+      С = К*Н– S,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      U – келтірілген залал мөлшері, теңге;</w:t>
-[...126 lines deleted...]
-        <w:t>
       С – залал мөлшері, теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К – бүлінген тұқымдардың мөлшері, тонна;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2362,538 +2515,744 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Н – ауыл шаруашалығы дақылдары тұқымдарының нарықтық құны, бір тоннаға теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S – тиісті жылы сатып алынған ауыл шаруашылығы дақылдарының бүлінген тұқымдары үшін алынған субсидиялар сомасы, теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="35"/>
+    <w:bookmarkStart w:name="z57" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Ауыл шаруашылығы дақылдары егістіктері мен тұқым қоймаларын зерттеп-қарау қорытындылары бойынша өсімдік шаруашылығы саласындағы комиссия осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша табиғи сипаттағы төтенше жағдайдан зардап шеккен және өсімдік шаруашылығы саласында залал келтірілген жеке және заңды тұлғалардың тізбесін қалыптастырады және жұмыс органына жібереді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+        <w:t xml:space="preserve"> сәйкес әкімшілік деректерді өтеусіз негізде жинауға арналған нысан бойынша табиғи сипаттағы төтенше жағдайдан зардап шеккен және өсімдік шаруашылығы саласында залал келтірілген жеке және заңды тұлғалардың тізбесін қалыптастырады және жұмыс органына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия өтеу туралы шешім қабылдағаннан кейін 2 (екі) жұмыс күні ішінде табиғи сипаттағы төтенше жағдайдан зардап шеккен және өсімдік шаруашылығы саласында залал келтірілген жеке немесе заңды тұлғалардың тізбесі облыстың, республикалық маңызы бар қаланың, астананың, ауданның жергілікті атқарушы органының ресми интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Жұмыс органы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша табиғи сипаттағы төтенше жағдайдан зардап шеккен және өсімдік шаруашылығы саласында залал келтірілген жеке және заңды тұлғалардың жиынтық тізбесін (бұдан әрі – өсімдік шаруашылығы саласындағы жиынтық тізбе) облыстың, республикалық маңызы бар қаланың, астананың, ауданның жергілікті атқарушы органының бірінші басшысының қолын қойдырып, қалыптастырады.</w:t>
+        <w:t xml:space="preserve"> сәйкес әкімшілік деректерді өтеусіз негізде жинауға арналған нысан бойынша табиғи сипаттағы төтенше жағдайдан зардап шеккен және өсімдік шаруашылығы саласында залал келтірілген жеке және заңды тұлғалардың жиынтық тізбесін (бұдан әрі – өсімдік шаруашылығы саласындағы жиынтық тізбе) облыстың, республикалық маңызы бар қаланың, астананың, ауданның жергілікті атқарушы органының бірінші басшысының қолын қойдырып, қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Жұмыс органы өсімдік шаруашылығы саласындағы бекітілген жиынтық тізбені (есептеулерді) облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органына қаражат бөлу туралы шешім қабылдау үшін жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z59" w:id="37"/>
-[...15 lines deleted...]
-      18. Жұмыс органы өсімдік шаруашылығы саласындағы бекітілген жиынтық тізбені (есептеулерді) облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органына қаражат бөлу туралы шешім қабылдау үшін жолдайды.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қаражат бөлу туралы шешім қабылданғаннан кейін жұмыс органы жеке ай сайынғы қаржыландыру жоспарлары бекітілгеннен кейін 3 (үш) жұмыс күні ішінде "Қазынашылық-Клиент" ақпараттық жүйесіне жүктелетін қаражатты өтеуге арналған төлем шоттарын қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z60" w:id="38"/>
-[...15 lines deleted...]
-      19. Қаражат бөлу туралы шешім қабылданғаннан кейін жұмыс органы жеке ай сайынғы қаржыландыру жоспарлары бекітілгеннен кейін 3 (үш) жұмыс күні ішінде "Қазынашылық-Клиент" ақпараттық жүйесіне жүктелетін қаражатты өтеуге арналған төлем шоттарын қалыптастырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаражат аудару туралы хабарлама "Электрондық өтініштер" ақпараттық талдау жүйесі арқылы не облыстың, республикалық маңызы бар қаланың, астананың, облыстық маңызы бар қаланың жергілікті атқарушы органының кеңсесі арқылы жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Мал шаруашылығы саласындағы табиғи сипаттағы төтенше жағдай нәтижесінде жеке және заңды тұлғаларға келтірілген залалды өтеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Мал шаруашылығындағы табиғи сипаттағы төтенше жағдай нәтижесінде жеке және заңды тұлғаларға келтірілген залалды өтеу тәртібі</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Жеке және заңды тұлғаларға бюджет қаражаты есебінен және/немесе бюджеттен тыс қаражат есебінен мыналар белгіленген өлген ауыл шаруашылығы жануарлары үшін залалды өтеу жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z62" w:id="40"/>
-[...15 lines deleted...]
-      20. Жеке және заңды тұлғаларға бюджет қаражаты есебінен және/немесе бюджеттен тыс қаражат есебінен мыналар белгіленген өлген ауыл шаруашылығы жануарлары үшін залалды өтеу жүзеге асырылады:</w:t>
+    <w:bookmarkStart w:name="z63" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өлген ауыл шаруашылығы жануарында сәйкестендіру белгілерінің (құлақ сырғасы, тавро, микрочип) болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z63" w:id="41"/>
-[...15 lines deleted...]
-      1) өлген ауыл шаруашылығы жануарында сәйкестендіру белгілерінің (құлақ сырғасы, тавро, микрочип) болуы;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өлген ауыл шаруашылығы жануарының сәйкестендіру белгілері жоқ, бірақ ауыл шаруашылығы жануарларын бірдейлендіру дерекқорында болғанының расталуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z64" w:id="42"/>
-[...15 lines deleted...]
-      2) өлген ауыл шаруашылығы жануарының сәйкестендіру белгілері жоқ, бірақ ауыл шаруашылығы жануарларын бірдейлендіру дерекқорында болғанының расталуы;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өлген ауыл шаруашылығы жануарының орналасқан жерінің болмауы, бірақ ауыл шаруашылығы жануарларын бірдейлендіру дерекқорында болғанының расталуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z65" w:id="43"/>
-[...15 lines deleted...]
-      3) өлген ауыл шаруашылығы жануарының орналасқан жерінің болмауы, бірақ ауыл шаруашылығы жануарларын бірдейлендіру дерекқорында болғанының расталуы.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Жеке және заңды тұлғаларға бюджеттен тыс қаражат есебінен инкубациялық жұмыртқалар шығынына байланысты өтемақы олар бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z66" w:id="44"/>
-[...15 lines deleted...]
-      21. Жеке және заңды тұлғаларға бюджеттен тыс қаражат есебінен инкубациялық жұмыртқалар шығынына байланысты өтемақы олар бойынша:</w:t>
+    <w:bookmarkStart w:name="z67" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) инкубациялық жұмыртқаларды сатып алғанын растайтын және инкубациялық процесті растайтын құжаттардың болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z67" w:id="45"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="46"/>
+    <w:bookmarkStart w:name="z68" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Биологиялық қалдықтарды кәдеге жарату, жою қағидаларын бекіту туралы" Қазақстан Республикасының Ауыл шаруашылығы министрінің 2015 жылғы 6 сәуірдегі № 16-07/307 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілер мемлекеттік тізілімінде № 11003 болып тіркелген) сәйкес жануарлардың өлекселерін және өзге де биологиялық қалдықтарды жою туралы актінің бар екені анықталғанда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z69" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Табиғи сипаттағы төтенше жағдай жарияланған кезде облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органы облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органдарының, ішкі істер органдарының (келісу бойынша), қоғамдық ұйымдардың, "Атамекен" Қазақстан Республикасы Ұлттық кәсіпкерлер палатасының өңірлік кәсіпкерлер палатасының және жергілікті қоғамдастықтың өкілдерінен комиссия (бұдан әрі – комиссия) құрады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z69" w:id="47"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия мүшелерінің жалпы саны жеті адамнан кем емес тақ санды құрайды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия өлген ауыл шаруашылығы жануарлары, сондай-ақ бүлінген инкубациялық жұмыртқалар үшін келтірілген залалды өтеу құнының мөлшерін анықтауды жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="48"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="49"/>
+    <w:bookmarkStart w:name="z70" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Өлген ауыл шаруашылығы жануарлары үшін, сондай-ақ бүлінген инкубациялық жұмыртқалар үшін келтірілген залалды өтеу туралы өтінімдерді қабылдау табиғи сипаттағы төтенше жағдай туындаған күннен бастап күнтізбелік 60 (алпыс) күн ішінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Өлген ауыл шаруашылығы жануарлары үшін, сондай-ақ бүлінген инкубациялық жұмыртқалар үшін келтірілген залалдың құнын өтеу үшін жеке және заңды тұлғалар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өлген ауыл шаруашылығы жануарлары үшін және бүлінген инкубациялық жұмыртқалар үшін келтірілген залалды өтеуге арналған өтінімді береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z72" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Өлген ауыл шаруашылығы жануарлары үшін, сондай-ақ бүлінген инкубациялық жұмыртқалар үшін келтірілген залалды өтеу туралы жеке тұлғалардың өтінімі облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының кеңсесі арқылы қолма қол не электрондық цифрлық қолтаңбамен куәландырылған электрондық құжат нысанында "электрондық үкіметтің" веб-порталындағы мобильді қосымша арқылы электронды түрде беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z72" w:id="50"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өлген ауыл шаруашылығы жануарлары үшін, сондай-ақ бүлінген инкубациялық жұмыртқалар үшін келтірілген залалды өтеу туралы заңды тұлғалардың өтінімі облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының кеңсесі арқылы қолма қол не электрондық цифрлық қолтаңбамен куәландырылған электрондық құжат нысанында "Электрондық өтініштер" ақпараттық талдау жүйесі арқылы электронды түрде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2958,70 +3317,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жеке тұлға "электрондық үкіметтің" веб-порталындағы мобильді қосымша арқылы жүгінген жағдайда жеке тұлғаның "жеке кабинетінде" сұранымның қабылдануы туралы мәртебе, сондай-ақ нәтиженің алынған күні мен уақыты көрсетілген хабарлама көрсетіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының кеңсесі өлген ауыл шаруашылығы жануарлары және инкубациялық жұмыртқалар шығыны үшін залалды өтеуге арналған өтінімді жұмыс органына жолдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="51"/>
+    <w:bookmarkStart w:name="z73" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Жұмыс органы өлген ауыл шаруашылығы жануарлары үшін, сондай-ақ бүлінген инкубациялық жұмыртқалар үшін келтірілген залалды өтеу туралы өтінімді алған күннен бастап 2 (екі) жұмыс күні ішінде оны қарайды және толықтығын тексереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған мәліметтердің толық еместігі анықталған кезде жұмыс органы осы тармақтың бірінші бөлігінде көрсетілген мерзімде өтінімді одан әрі қараудан бас тартудың нақты себептерін көрсете отырып, жеке немесе заңды тұлғаға уәжді бас тартуды жібереді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3052,110 +3411,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Құжаттарды одан әрі қараудан уәжді бас тартылған жағдайда, жеке немесе заңды тұлға осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мерзім ішінде құжаттарды қайта тапсырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="52"/>
+    <w:bookmarkStart w:name="z74" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген өтінімді қарау мерзімдері аяқталған соң жұмыс органы бір жұмыс күні ішінде өлген ауыл шаруашылығы жануарлары үшін, сондай-ақ бүлінген инкубациялық жұмыртқалар үшін келтірілген залалды өтеуге арналған өтінімді комиссияның қарауына береді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z75" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Комиссия он бес жұмыс күні ішінде өлген ауыл шаруашылығы жануарлары үшін, сондай-ақ бүлінген инкубациялық жұмыртқалар үшін келтірілген залалды өтеу туралы өтінімде қамтылған деректердің (мәліметтердің) дұрыстығын тексереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z75" w:id="53"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3224,150 +3583,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өлген ауыл шаруашылығы жануары болған кезде оны өртегеннен кейін жануарлардың өлекселерін және өзге де биологиялық қалдықтарды жою актісі жасалады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құс басы бойынша келтірілген залалды және инкубациялық жұмыртқалар шығынын өтеуді комиссия шаруашылықтардың санатына қарамай жануарлардың өлекселерін және өзге де биологиялық қалдықтарды жою туралы тиісті актілердің қорытындылары бойынша жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="54"/>
+    <w:bookmarkStart w:name="z76" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Залалды өтеу мөлшері ауыл шаруашылығы жануарларының түрлері және жастық-жыныстық тобы кесіндісінде ауыл шаруашылығы жануарларының нарықтағы бағасы бойынша Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы қалыптастырған ресми статистикалық ақпараттың деректері негізінде айқындалады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z77" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z77" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Инкубациялық жұмыртқалар шығыны болған жағдайда осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттардың негізінде инкубациялық жұмыртқалар шығынының толық құны өтеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z78" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z78" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Жұмыстың қорытындылары бойынша комиссия осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша табиғи сипаттағы төтенше жағдайдан зардап шеккен және мал шаруашылығы саласында зиян келтірілген жеке және заңды тұлғалардың тізбесін қалыптастырады және жұмыс органына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия өтеу туралы шешім қабылдағаннан кейін 2 (екі) жұмыс күні ішінде табиғи сипаттағы төтенше жағдайдан зардап шеккен және мал шаруашылығы саласында зиян келтірілген жеке және заңды тұлғалардың тізбесі облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының ресми интернет-ресурсында орналастырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3378,188 +3737,312 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өлген ауыл шаруашылығы жануарлары үшін, сондай-ақ бүлінген инкубациялық жұмыртқалар үшін келтірілген залалды өтеуден бас тарту туралы шешім қабылданған жағдайда, комиссия бас тарту себептерін көрсете отырып, жеке немесе заңды тұлғаларға жазбаша хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бас тарту себептері көрсетілген жазбаша хабарлама "электрондық үкіметтің" веб-порталындағы мобильді қосымша арқылы не "Электрондық өтініштер" ақпараттық талдау жүйесі арқылы не облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының кеңсесі арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="57"/>
+    <w:bookmarkStart w:name="z79" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Жұмыс органы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша табиғи сипаттағы төтенше жағдайдан зардап шеккен және мал шаруашылығы саласында зиян келтірілген жеке немесе заңды тұлғалардың жиынтық тізбесін (бұдан әрі – мал шаруашылығы саласындағы жиынтық тізбе) облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының бірінші басшысының қолын қойдырып, қалыптастырады.</w:t>
+        <w:t xml:space="preserve"> сәйкес әкімшілік деректерді өтеусіз негізде жинауға арналған нысан бойынша табиғи сипаттағы төтенше жағдайдан зардап шеккен және мал шаруашылығы саласында залал келтірілген жеке немесе заңды тұлғалардың жиынтық тізбесін (бұдан әрі – мал шаруашылығы саласындағы жиынтық тізбе) облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының бірінші басшысының қолын қойдырып, қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Жұмыс органы бекітілген мал шаруашылығы саласындағы жиынтық тізбені қаражат бөлу туралы шешім қабылдау үшін облыстың, республикалық маңызы бар қаланың, астананың, жергілікті атқарушы органына жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z80" w:id="58"/>
-[...15 lines deleted...]
-      33. Жұмыс органы бекітілген мал шаруашылығы саласындағы жиынтық тізбені (есептеулерді) қаражат бөлу туралы шешім қабылдау үшін облыстың, республикалық маңызы бар қаланың, астананың, жергілікті атқарушы органына жолдайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Қаражат бөлу туралы тиісті шешім қабылданғаннан кейін күнтізбелік отыз күн ішінде жеке және заңды тұлғаларға төлем жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z81" w:id="59"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаражат аудару туралы хабарлама "электрондық үкіметтің" веб-порталындағы мобильді қосымша арқылы не "Электрондық өтініштер" ақпараттық талдау жүйесі арқылы не облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органының кеңсесі арқылы жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="60"/>
+    <w:bookmarkStart w:name="z82" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Ауыл шаруашылығы саласындағы табиғи сипаттағы төтенше жағдай нәтижесінде жеке және заңды тұлғаларға келтірілген залалды өтеу мәселелері бойынша шағымдарды қарау Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3593,804 +4076,750 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ауыл шаруашылығы</w:t>
+              <w:t xml:space="preserve">Ауыл шаруашылығы саласында </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласында табиғи сипаттағы</w:t>
+              <w:t>табиғи сипаттағы төтенше</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төтенше жағдай нәтижесінде</w:t>
+              <w:t xml:space="preserve"> жағдайлар нәтижесінде жеке </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жеке және заңды тұлғаларға</w:t>
+              <w:t xml:space="preserve">және заңды тұлғаларға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>келтірілген залалды өтеу</w:t>
+              <w:t xml:space="preserve">келтірілген залалды өтеу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(облыстың, республикалық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">маңызы бар қаланың, астананың, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ауданның, облыстық маңызы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бар қаланың жергілікті </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">атқарушы органының толық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_____________________ атынан </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(жеке тұлғаның не заңды тұлға </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">басшысының не өкілеттігін </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">растайтын тиісті құжаттың </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">негізінде уәкілетті адамның аты, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің аты (бар болса), тегі))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z84" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өсімдік шаруашылығындағы табиғи сипаттағы төтенше жағдайдың нәтижесінде жеке және заңды тұлғаларға келтірілген залалды өтеуге арналған өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Нысан </w:t>
-[...613 lines deleted...]
-      орналасқан жері _________________________________________________ </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маған өсімдік шаруашылығы саласындағы табиғи сипаттағы төтенше жағдай салдарынан келтірілген шығынды өтеп беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Өтініш беруші туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН) ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшының аты, әкесінің аты (бар болса), тегі ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон нөмері, электрондық почтасы: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке басын куәландыратын құжат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берген орган ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берілген күні __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон нөмірі, электрондық почтасы: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дара кәсіпкер ретінде қызметінің басталғаны туралы хабарлама – жеке тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орналасқан жері _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хабарлама берілген күн ___________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жер учаскесі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -4408,236 +4837,826 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-кадастрлық нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кадастрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жалпы алаңы, гектар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алаңы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, гектар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-оның ішінде, егістік жерлер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ішінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>егістік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жерлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-зардап шеккен ауыл шаруашылығы дақылының атауын көрсете отырып, ауыл шаруашылығы дақылдары жойылған, дақылдар өсірілетін алаң</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Зардап</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шеккен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дақылының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсете</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отырып</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дақылдары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жойылған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дақылдар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өсірілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алаң</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жер учаскесінің меншік иесінің немесе жер пайдаланушының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учаскесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>меншік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдаланушының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5195,507 +6214,900 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тұқым сақтау орнының нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табиғи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сипаттағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төтенше</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайдың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ауыл шаруашылығы дақылының түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұқым</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сақтау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-репродукция</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ауыл </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дақылының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бүлінген тұқымның көлемі, тонна</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Репродукция</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бүлінген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұқымның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="64"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Құжаттар туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тұқымның сорттық және егістік сапасын растайтын құжат: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5720,142 +7132,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       құжат нөмірі ___________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      берілген күні ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кім берген _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      берілген күні ___________________________________________________ </w:t>
-[...53 lines deleted...]
-      туралы куәлік (түйнекті талдау актісі, тұқымдық талдау нәтижесі): </w:t>
+      тұқым сапасын сараптау жөніндегі аккредиттелген зертхана берген кондициялылығы туралы куәлік (түйнекті талдау актісі, тұқымдық талдау нәтижесі): </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       құжат нөмірі ___________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      берілген күні ____________________________________________________ </w:t>
+        <w:t>
+      берілген күні __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       кім берген ______________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5882,108 +7276,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       құжат нөмірі ___________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      берілген күні _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кім берген ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      берілген күні ____________________________________________________ </w:t>
-[...55 lines deleted...]
-      шоты туралы мәліметтер: </w:t>
+      4. Ауыл шаруашылығы тауарын өндірушінің екінші деңгейдегі банктегі ағымдағы шоты туралы мәліметтер: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ЖСН/БСН ______________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5992,52 +7366,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       банктің деректемелері: ___________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      банктің атауы: ___________________________________________________ </w:t>
+        <w:t>
+      банктің атауы: ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       банктік сәйкестендіру коды _______________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6082,178 +7456,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бенефициар коды _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын және заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, дербес деректерді жинауға, өңдеуге, сондай-ақ деректерді бюджетті атқару жөніндегі уәкілетті органға беруге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Ұсынылған ақпараттың дұрыстығын растаймын, Қазақстан Республикасының </w:t>
-[...125 lines deleted...]
-      (қолы)       (аты, әкесінің аты (бар болса), тегі)</w:t>
+      Басшы ____________________ __________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (қолы) (аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні: 20__ жылғы "____" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -6307,348 +7591,314 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ауыл шаруашылығы</w:t>
+              <w:t xml:space="preserve">Ауыл шаруашылығы саласында </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласында табиғи сипаттағы</w:t>
+              <w:t xml:space="preserve">табиғи сипаттағы төтенше </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>төтенше жағдай нәтижесінде</w:t>
+              <w:t xml:space="preserve">жағдай нәтижесінде жеке және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жеке және заңды</w:t>
+              <w:t xml:space="preserve">заңды тұлғаларға келтірілген </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тұлғаларға келтірілген</w:t>
+              <w:t>залалды өтеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>залалды өтеу қағидаларына</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkStart w:name="z90" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Табиғи сипаттағы төтенше жағдай нәтижесінде зардап шеккен ауыл шаруашылығы дақылдарының егістерін және тұқым сақау орындарын зерттеп-қарау актісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Нысан </w:t>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Облыстың (республикалық маңызы бар қаланың, астананың, ауданның, </w:t>
+      Облыстың (республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың) атауы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның толық атауы, жеке тұлғаның (дара кәсіпкердің) аты, әкесінің аты (бар болса), тегі: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәлімі/суармалы жер учаскесінің орналасқан жері: _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      облыстық маңызы бар қаланың) атауы </w:t>
+      __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заңды тұлғаның толық атауы, жеке тұлғаның (дара кәсіпкердің) аты, әкесінің аты </w:t>
-[...107 lines deleted...]
-      негізінде құрылған мынадай құрамдағы комиссия: </w:t>
+      20__ жылғы №___________, ____________________ негізінде құрылған мынадай құрамдағы комиссия: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1._________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6657,1043 +7907,2607 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2._________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...54 lines deleted...]
-      _________________________________________________________________</w:t>
+        <w:t>
+      табиғи сипаттағы төтенше жағдай салдарынан зардап шеккен ауыл шаруашылығы дақылдарының егістерін және тұқым сақтау орындарын зерттеп-қарау негізінде мыналарды анықтады: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи сипаттағы төтенше жағдай нәтижесінде мынадай ауыл шаруашылығы дақылдары жойылды:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауыл шаруашылығы дақылының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ауыл </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дақылының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шаруашылықтағы ауыл шаруашылығы дақылының алаңы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шаруашылықтағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауыл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дақылының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алаңы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жойылған алаң</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табиғи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сипаттағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төтенше</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайдың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кадастрлық нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жойылған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алаң</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кадастрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 4</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Табиғи сипаттағы төтенше жағдай нәтижесінде мынадай ауыл шаруашылығы дақылдарының тұқымдары бүлінді:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұқым сақтау орнының нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұқым</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сақтау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауыл шаруашылығы дақылының түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ауыл </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дақылының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Репродукция</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Репродукция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлемі, тонна</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табиғи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сипаттағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төтенше</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайдың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көлемі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...120 lines deleted...]
-    </w:p>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Комиссия </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мүшелері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(аты, әкесінің аты (бар болса), тегі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ауыл шаруашылығы тауарын өндірушінің немесе</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оның өкілінің аты, әкесінің аты (бар болса), тегі)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қолы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7753,445 +10567,6634 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">табиғи сипаттағы төтенше </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жағдай нәтижесінде</w:t>
+              <w:t xml:space="preserve">жағдай нәтижесінде жеке және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жеке және заңды тұлғаларға</w:t>
+              <w:t xml:space="preserve">заңды тұлғаларға келтірілген </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>келтірілген залалды</w:t>
+              <w:t>залалды өтеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өтеу қағидаларына</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t xml:space="preserve">Әкімшілік деректерді өтеусіз </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізде жинауға арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Нысан </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="67"/>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органдарына</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z102" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z103" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Табиғи сипаттағы төтенше жағдайдан зардап шеккен және өсімдік шаруашылығы саласында залал келтірілген жеке және заңды тұлғалардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z104" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 1-ӨТЖ нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z105" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: қажет болған кезде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z106" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20___ жылғы __ _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z107" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органдарының, ішкі істер органдарының (келісу бойынша) қоғамдық ұйымдардың және Қазақстан Республикасы "Атамекен" Ұлттық кәсіпкерлер палатасының өңірлік кәсіпкерлер палатасы өкілдерінің қатарынан құрылған комиссия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z108" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: ауыл шаруашылығы дақылдары егістіктері мен тұқым сақтау орындарын зерттеп-қарау қорытындылары бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z109" w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке сәйкестендіру нөмірі/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z111" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z114" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жинау әдісі: қағаз тасығышта және электрондық түрде </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z115" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ауыл шаруашылығы қызметін жүзеге асыратын аумақты көрсетіңіз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z116" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z117" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік-аумақтық бірлестіктер сыныптауышы бойынша коды ________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z118" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кесте. Ауыл шаруашылығы дақылдарының егістері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z119" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жеке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ауыл </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дақылының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табиғи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сипаттағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төтенше</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайдың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Залал</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келтірілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алаң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, гектар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>гектарға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмсалған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығындар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаражат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z127" w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z143" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-кесте. Ауыл шаруашылығы дақылдарының тұқымдары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z144" w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жеке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ауыл </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дақылының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табиғи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сипаттағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төтенше</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайдың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бүлінген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұқымдардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағасы,тоннасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаражат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көлемі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z152" w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z168" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z169" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z170" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z171" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почта мекенжайы _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z172" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орындаушы _________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z173" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z174" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z175" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z176" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       аты, әкесінің аты (бар болса), тегі, қолы/ электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z177" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: әкімшілік деректерді өтеусіз негізде жинауға арналған "Табиғи сипаттағы төтенше жағдайдан зардап шеккен және өсімдік шаруашылығы саласында залал келтірілген жеке және заңды тұлғалардың тізбесі" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">негізде жинауға арналған </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Табиғи сипаттағы төтенше </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жағдайдан зардап шеккен және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өсімдік шаруашылығы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">саласында залал келтірілген </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жеке және заңды тұлғалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесі" нысанына қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z179" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Табиғи сипаттағы төтенше жағдайдан зардап шеккен және өсімдік шаруашылығы саласында залал келтірілген жеке және заңды тұлғалардың тізбесі</w:t>
-[...20 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Табиғи сипаттағы төтенше жағдайдан зардап шеккен және өсімдік шаруашылығы саласында залал келтірілген жеке және заңды тұлғалардың тізбесі" нысанын толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z180" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (индексі: №1-ӨТЖ нысан, кезеңділігі: қажет болған кезде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z181" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z182" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Табиғи сипаттағы төтенше жағдайдан зардап шеккен және өсімдік шаруашылығы саласында залал келтірілген жеке және заңды тұлғалардың тізбесі" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z183" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға орындаушы және басшы не оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z184" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z185" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауыл шаруашылығы дақылдары егістіктері мен тұқым сақтау орындарын зерттеп-қарау қорытындылары бойынша өсімдік шаруашылығы саласындағы комиссия облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органдарына береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z186" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан қазақ және орыс тілерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z187" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z188" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысанның 1-кестесінің 2-бағанында жеке тұлғаның аты, әкесінің аты (бар болса), тегі немесе заңды тұлғаның атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z189" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Нысанның 1-кестесінің 3-бағанында ауыл шаруашылығы дақылының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z190" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. 1-формадағы 1-кестенің 4-бағанында төтенше жағдайдың табиғи сипаттағы түрі көрсетіледі: тасқындар, су басулар, қуаңшылық, табиғи өрттер, және басқа да жағдайлар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z191" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 1-кестесінің 4-бағанында залал келтірілген алаң гектарда көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z192" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 1-кестесінің 5-бағанында 1 гектарға жұмсалған шығындар теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z193" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 1-кестесінің 6-бағанында қаражат көлемі теңгемен көрсетіледі (7-баған 5-баған мен 6-бағанның көбейтіндісіне тең).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z194" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 2-кестесінің 2-бағанында жеке тұлғаның аты, әкесінің аты (бар болса), тегі немесе заңды тұлғаның атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z195" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 2-кестесінің 3-бағанында ауыл шаруашылығы дақылының атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z196" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. 2-кестенің 4-бағанында төтенше жағдайдың табиғи сипаттағы түрі көрсетіледі: тасқындар, су басулар, қуаңшылық, табиғи өрттер және басқа да жағдайлар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z197" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 2-кестесінің 4-бағанында бүлінген тұқымдардың көлемі тоннамен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z198" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нысанның 2-кестесінің 5-бағанында тоннасына бағасы теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z199" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. 2 -кестенің 6-бағанында қаражат көлемі теңгемен көрсетіледі (7-баған 5-баған мен 6-бағанның көбейтіндісіне тең).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ауыл шаруашылығы саласында </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">табиғи сипаттағы төтенше </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жағдай нәтижесінде жеке және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">заңды тұлғаларға келтірілген </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>залалды өтеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z94" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өлген ауыл шаруашылығы жануарлары үшін және бүлінген инкубациялық жұмыртқалар үшін келтірілген залалды өтеу туралы өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z200" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Маған табиғи сипаттағы төтенше жағдайлар нәтижесінде: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z201" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жануардың жеке нөмірін (бар болса) көрсете отырып, өлген ауыл</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z202" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шаруашылығы жануарлары үшін:_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z203" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z204" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z205" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) бүлінген инкубациялық жұмыртқалар үшін келтірілген залалды өтеуді сұраймын. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z206" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Өтініш беруші туралы мәліметтер: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z207" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заңды тұлға үшін: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z208" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z209" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН)_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z210" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      басшының аты, әкесінің аты (бар болса), тегі ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z211" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы: ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z212" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон нөмірі, электрондық почтасы: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z213" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жеке тұлға үшін: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z214" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты, әкесінің аты (бар болса), тегі __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z215" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z216" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жеке басын куәландыратын құжат: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z217" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z218" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кім берді _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z219" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берілген күні ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z220" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z221" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      телефон нөмірі, электрондық почтасы: ____________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z222" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ауыл шаруашылығы тауарын өндірушінің екінші деңгейдегі банктегі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z223" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы шоты туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z224" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН/БСН ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z225" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      банктің деректемелері: ________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z226" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      банктің атауы: _______________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z227" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банктік сәйкестендіру коды _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z228" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру коды _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z229" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z230" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бенефициар коды ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z231" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтінішке мынадай құжаттарды қоса беремін: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z232" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z233" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z234" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z235" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z236" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z237" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын және және заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, дербес деректерді жинауға, өңдеуге, сондай-ақ деректерді бюджетті атқару жөніндегі уәкілетті органға беруге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z238" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш беруші ______________ ________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z239" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (қолы) (аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z240" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні: 20__ жылғы "____" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ауыл шаруашылығы саласында </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">табиғи сипаттағы төтенше </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жағдай нәтижесінде жеке және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">заңды тұлғаларға келтірілген </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>залалды өтеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрде жинауға арналған нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұсынылады: облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органдарына </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік нысанның атауы: Табиғи сипаттағы төтенше жағдайдан зардап шеккен және мал шаруашылығы саласында залал келтірілген жеке және заңды тұлғалардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z241" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 1-МТЖ нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z242" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділігі: қажет болған кезде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z243" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20___ жылғы ___ тоқсан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z244" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: облыстың, республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың жергілікті атқарушы органдарының, ішкі істер органдарының (келісу бойынша), қоғамдық ұйымдардың және Қазақстан Республикасы "Атамекен" Ұлттық кәсіпкерлер палатасының өңірлік кәсіпкерлер палатасы өкілдерінің қатарынан құрылған комиссия</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z245" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z246" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жеке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бизнес-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z248" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z251" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: қағаз жеткізгіште немесе электрондық түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z252" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ауыл шаруашылығы қызметін жүзеге асыру аумағын көрсетіңіз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z253" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыс ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z254" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік-аумақтық бірлестіктер сыныптауышы бойынша коды _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z255" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z256" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке тұлғаның аты, әкесінің аты (бар болса), тегі немесе заңды тұлғаның атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жеке </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауыл шаруашылығы дақылының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жануарлар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құстардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыныстық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жас</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>топтарының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>инкубациялық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыртқалардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Залал келтірілген алаң, гектар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Табиғи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сипаттағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>төтенше</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайдың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 гектарға жұмсалған шығындар, теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жануарлар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> саны, бас</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаражат көлемі, теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Келтірілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>материалдық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>залалдың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сомасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z263" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8330,929 +17333,311 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...195 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p>
-[...679 lines deleted...]
-    </w:tbl>
+    <w:bookmarkStart w:name="z270" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелері: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z271" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z272" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (аты, әкесінің аты (бар болса), тегі)                   (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z273" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z274" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z275" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны_______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z276" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почтасының мекенжайы_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z277" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орындаушы __________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z278" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                   аты, әкесінің аты (бар болса), тегі, қолы/электрондық цифрлық қолтаңбасы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z279" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z280" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z281" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             аты, әкесінің аты (бар болса), тегі, қолы/электрондық цифрлық қолтаңбасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z282" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: әкімшілік деректерді өтеусіз негізде жинауға арналған "Табиғи сипаттағы төтенше жағдайдан зардап шеккен және мал шаруашылығы саласында зиян келтірілген жеке және заңды тұлғалардың тізбесі" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9286,1629 +17671,419 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ауыл шаруашылығы</w:t>
+              <w:t>Әкімшілік деректерді өтеусіз</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласында табиғи сипаттағы</w:t>
+              <w:t xml:space="preserve">негізде жинауға арналған </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">төтенше жағдай нәтижесінде </w:t>
+              <w:t xml:space="preserve">"Табиғи сипаттағы төтенше </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жеке және заңды тұлғаларға </w:t>
+              <w:t xml:space="preserve">жағдайдан зардап шеккен және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">келтірілген залалды өтеу </w:t>
+              <w:t xml:space="preserve">мал шаруашылығы саласында </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t xml:space="preserve">залал келтірілген жеке және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымша</w:t>
+              <w:t xml:space="preserve">заңды тұлғалардың тізбесі" </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z284" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Табиғи сипаттағы төтенше жағдайдан зардап шеккен және мал шаруашылығы саласында залал келтірілген жеке және заңды тұлғалардың тізбесі" нысанын толтыру бойынша түсіндірме </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z285" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (индексі: №1- МТЖ нысан, кезеңділігі: қажет болған кезде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z286" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z287" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Табиғи сипаттағы төтенше жағдайдан зардап шеккен және мал шаруашылығы саласында залал келтірілген жеке және заңды тұлғалардың тізбесі" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z288" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Нысанға орындаушы және басшы не оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z289" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанды мал шаруашылығы саласындағы комиссия жұмыс қорытындысы бойынша береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z290" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан қазақ және орыс тілерінде толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z291" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z292" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z293" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Нысан </w:t>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+      6. Нысанның 2-бағанында жеке тұлғаның аты, әкесінің аты (бар болса), тегі немесе заңды тұлғаның атауы көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z294" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Формадағы 3-бағанында төтенше жағдайдың табиғи сипаттағы түрі көрсетіледі: тасқындар, су басулар, қуаңшылық, табиғи өрттер және басқа да жағдайлар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z295" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нысанның 4-бағанында жануарлар мен құстардың жыныстық жас топтарының, инкубациялық жұмыртқалардың атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z296" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Маған табиғи сипаттағы төтенше жағдай нәтижесінде: </w:t>
-[...1 lines deleted...]
-    </w:p>
+      8. Нысанның 5-бағанында (қаза тапқан) жануарлар саны, баспен көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z297" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) жануардың жеке нөмірін (бар болса) көрсете отырып, өлген ауыл шаруашылығы </w:t>
-[...1424 lines deleted...]
-    </w:p>
+      9. Нысанның 6-бағанында келтірілген материалдық залалдың сомасы, теңгемен көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -10946,55 +18121,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11316,35 +18491,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>