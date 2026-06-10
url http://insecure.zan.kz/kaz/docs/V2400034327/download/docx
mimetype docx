--- v0 (2025-11-06)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a9ec40e" w14:textId="a9ec40e">
+    <w:p w14:paraId="d74e7fc" w14:textId="d74e7fc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1026,87 +1026,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сот әрекетке қабілетсіз немесе әрекет қабілеті шектеулі деп таныған адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сот жұбайын (зайыбын) әрекетке қабiлетсiз немесе әрекет қабiлеті шектеулі деп таныған адам;</w:t>
+      3) сот зайыбын (жұбайын) әрекетке қабiлетсiз немесе әрекет қабiлеті шектеулі деп таныған адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сот ата-ана құқықтарынан айырған немесе сот ата-ана құқықтарын шектеген адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) өзіне Қазақстан Республикасының заңымен жүктелген міндеттерді тиісінше орындамағаны үшін қорғаншы немесе қамқоршы міндеттерінен шеттетілген адам;</w:t>
+      5) өзіне Қазақстан Республикасының заңымен жүктелген міндеттерді тиісінше орындамағаны үшін қорғаншы немесе қамқоршы, патронат тәрбиеші, қабылдайтын ата-ана, қабылдайтын кәсіби тәрбиеші міндеттерінен шеттетілген адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бұрынғы бала асырап алушы, егер оның кінәсінен сот бала асырап алудың күшін жойса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1151,180 +1151,206 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) дәстүрлi емес сексуалдық бағдарды ұстанатын адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      10) тәлімгер болып тағайындалған кезде қасақана қылмыс жасағаны үшін өтелмеген немесе алынбаған соттылығы бар адам;</w:t>
+        <w:t xml:space="preserve">
+      10) сотталғандығы бар немесе болған, қылмыстық қудалауға ұшырап отырған немесе ұшыраған адамдарды (өздеріне қатысты қылмыстық қудалау Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бірінші бөлігінің 1) және 2)-тармақтары негізінде тоқтатылған адамдарды қоспағанда);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) тәлімгерлік белгіленген кезде өзін Қазақстан Республикасының заңнамасында белгіленген ең төмен күнкөріс деңгейімен қамтамасыз ететін кірісі жоқ адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) наркологиялық немесе психоневрологиялық диспансерлерде есепте тұрған адам;</w:t>
+      12) психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда динамикалық байқаудағы адамдарды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13) адам өлтіру, денсаулыққа қасақана зиян келтіру сияқты халық денсаулығына және адамгершілікке, жыныстық тиіспеушілікке қарсы қылмыстық құқық бұзушылықтар, экстремистік немесе террористік қылмыстар, адам саудасы үшін соттылығы бар немесе болған, қылмыстық қудалауға ұшырап отырған немесе ұшыраған адам (Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
-[...73 lines deleted...]
-      Тәлімгер болуға ниет білдірген адамдармен бірге тұратын өзге де адамдардың құрамына некеден (ерлі-зайыптылықтан), туыстықтан, жекжаттықтан, бала асырап алудан немесе балаларды тәрбиелеуге қабылдаудың өзге де нысанынан туындайтын мүліктік және жеке мүліктік емес құқықтар мен міндеттермен байланысты бірге тұратын отбасы мүшелері, сондай-ақ үйленбеген бірақ іс жүзінде бірге тұратын адамдар кіреді.</w:t>
+      13) тәлімгерлік бойынша оқытудан өтпеген адамдар тәлімгерлер болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер тәлімгер болып тағайындалатын тұлға некеде тұрса (ерлі-зайыпты болса) немесе басқа адамдармен бірге тұрса, зайыбына (жұбайына) немесе бірге тұратын тұлғаларға осы тармақтың бірінші бөлігінің 4), 5), 6), 10) және 12) тармақшаларында белгіленген талаптар қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тәлімгер болуға ниет білдірген адамдарды оқытуды тәлімгерлік жөніндегі ұйымдар, сондай-ақ Ұйымдар аталған ұйымдардың қаражаты есебінен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
@@ -1443,250 +1469,280 @@
         <w:t>
       3) шартты тоқтатудың негiздерiн көздейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тәлімгер болуға ниет білдірген адам Органға мынадай құжаттарды ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға тәлімгер болуға ниет білдіру туралы өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке басын куәландыратын құжат (жеке басын сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер некеде тұрған жағдайда зайыбының (жұбайының) келісімі. Егер ерлі-зайыптылар іс жүзінде отбасылық қатынастарын тоқтатқан болса немесе бір жылдан астам уақыт бөлек тұрса, екiншi жұбайының келiсiмi талап етiлмейдi;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға тәлімгер болуға ниет білдіру туралы өтініш;</w:t>
+      4) тәлімгер болғысы келетін адамның және, оның зайыбының (жұбайының) егер некеде тұрса, тәлімгер болғысы келетін адаммен бірге тұратын өзге де адамдардың "Адамның бала асырап алуы, оның қорғаншылыққа немесе қамқоршылыққа, патронатқа қабылдап алуы мүмкін болмайтын аурулардың тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің 2015 жылғы 28 тамыздағы № 692 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12127 болып тіркелген) бекітілген тәлімгер бола алмайтын аурулар тізбесіне сәйкес ауруларының жоқтығын растайтын денсаулық жағдайы туралы анықтама, сондай-ақ "Денсаулық сақтау саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 18 мамырдағы № ҚР ДСМ-49/2020 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20665 болып тіркелген) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген нысан бойынша "Наркология" психикалық денсаулық орталығынан және "Психиатрия" психикалық денсаулық орталығынан динамикалық бақылауда болуы (немесе динамикалық бақылауда болмауы) туралы мәлімет; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тәлімгер болуға үміткер тұлға үшін, сондай-ақ егер ол некеде болса, зайыбына (жұбайына) немесе бірге тұратын басқа тұлғаларға соттылығының болуы немесе болмауы туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамасында белгіленген ең төменгі күнкөріс деңгейін қамтамасыз ететін табысты растайтын анықтама.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тәлімгер болуға ниет білдірген адам құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған кезде Орган өтініш берілген күннен бастап 1 (бір) жұмыс күні ішінде өтінішті одан әрі қараудан дәлелді бас тартады (еркін нысанда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұсынылған құжаттар осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1701,51 +1757,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес екендігі анықталса, Орган 1 (бір) жұмыс күні ішінде тәлімгер болуға ниет білдірген адамды осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Тәлімгер болуға ниет білдірген адам осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1760,71 +1816,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес келген кезде Орган 3 (үш) жұмыс күні ішінде тәлімгер болуға ниет білдірген адамның тұрғын үй-тұрмыстық жағдайларына тексеру жүргізеді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тұрғын үй-тұрмыстық жағдайларын тексеру актісін жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тиісті тұрғын үй-тұрмыстық жағдайлар белгіленбеген кезде Орган 3 (үш) жұмыс күні ішінде жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға тәлімгерлерді іріктеу процесіне одан әрі қатысудан бас тарту (еркін нысанда) туралы алдын ала дәлелді шешім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орган тәлімгер болуға ниет білдірген адамға бас тарту туралы алдын ала шешім туралы, сондай-ақ тәлімгер болуға ниет білдірген адамға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізудің уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1873,496 +1929,496 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Шешімге шағымдану тәртібі Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексімен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> реттеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қолайлы тұрғын үй-тұрмыстық жағдайлар белгіленген кезде Орган тәлімгер болуға ниет білдірген адамды тәлімгерлік жөніндегі ұйымда оқудан өту қажеттілігі туралы жазбаша түрде (еркін нысанда) хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Оқу аяқталғаннан кейін тәлімгер болуға ниет білдірген адам Органға тәлімгерлік бойынша оқудан өткені туралы сертификат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Орган тәлімгер болуға ниет білдірген адамнан тәлімгерлік бойынша оқудан өткені туралы сертификат алған күннен бастап 3 (үш) жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тәлімгерлік туралы шарт жасасу мүмкіндігі туралы қорытынды шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. "Тәлімгер-бала" жұбын таңдауды Ұйым, Орган және тәлімгерлік жөніндегі ұйым жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Ұйым тәлімгерді баланың өмір тарихымен, оның физикалық және психикалық даму ерекшеліктерімен, мінез-құлқымен, қабілеттерімен, мінез ерекшеліктерімен таныстырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Балаға тәлімгер тағайындау он жасқа толған баланың пікірі мен келісімін ескере отырып жүзеге асырылады. Бір тәлімгерге бір бала бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Тәлімгерлікті осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Орган, Ұйым және тәлімгер арасында жасалатын жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға тәлімгерлік ету туралы үлгілік шартқа сәйкес тәлімгер жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәлімгер өзінің тұрғылықты жері бойынша тәлімгерлікті жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Тәлімгерлік туралы шарт әр балаға жеке жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шарт біржақты тәртіппен бала кәмелетке толған кезде бұзылады, бұл ретте Орган бала кәмелетке толғанға дейін кемінде күнтізбелік 30 (отыз) күн бұрын тәлімгерге және Ұйымға шартты бұзу туралы хабарлама береді. Осы мерзім ішінде тәлімгер баламен кездесуді жалғастырады және оны қарым-қатынасты аяқтауға дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Тәлімгерлік туралы шартты мерзімінен бұрын бұзу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидаларда көзделген талаптар сақталмаған немесе бұзылған кезде Органның, Ұйымның бастамасы бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тәлімгердің бастамасы бойынша дәлелді себептер болған кезде (ауру, отбасылық немесе материалдық жағдайдың өзгеруі, баламен өзара түсіністіктің болмауы, бала арасындағы жанжалды қатынастар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ұйым тәрбиеленушісінің бастамасы бойынша өзіне қатысты тәлімгерлікті жүзеге асырудан бас тартқан кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бала немесе тәлімгер қайтыс болған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) баланы ата-анасына қайтарған, қорғаншылыққа немесе қамқоршылыққа, патронаттық тәрбиеге, қабылдаушы отбасына берген немесе бала асырап алынған кезде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Тәлімгер баланың тұрғылықты жері бойынша Ұйымға барады, сондай-ақ баланың және Ұйым басшысының келісімімен тәлімгерлік туралы шартта белгіленген шарттарда тұрғылықты жерінен тыс жерде баламен жолыға алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Балаға медициналық көмек көрсету үшін медициналық ұйымға орналастыру немесе оны ішкі істер органдарына жеткізу жағдайларын қоспағанда, тәлімгер баламен оның тұрғылықты жерінен тыс жерде қарым-қатынас жасау кезінде баланы үшінші тұлғалардың (жеке және (немесе) заңды тұлғалардың) қадағалауына қалдырмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Баланың өміріне және (немесе) денсаулығына қауіп төнсе, ауырса, жарақат алса, балаға медициналық көмек көрсетілу үшін медициналық ұйымға орналастырса немесе оны ішкі істер органдарына жеткізу жағдайы туындаса тәлімгер Орган мен Ұйымды дереу хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Білім беру процесіне байланысты емес кезеңдерде (каникулдар, демалыс және мереке күндері) тәлімгер балаға қосымша білім беру, тәрбие және медициналық қызметтерін алуға көмек көрсетеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:p>
-[...33 lines deleted...]
-      19. Тәлімгерлік туралы шарт әр балаға жеке жасалады.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Тәлімгерлікке тартылған балалардың құқықтары мен заңды мүдделерін сақтауды Орган, Ұйым, тәлімгерлік жөніндегі ұйым және тәлімгер жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:p>
-[...226 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2519,68 +2575,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге асыратын органның тәлімгерлік жөніндегі ұйыммен жасасатын тәлімгерлік туралы шарты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2717,608 +2773,608 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (басшының аты-жөні (болған жағдайда))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жарғы негізінде әрекет ететін, бұдан әрі Тараптар, төмендегілер туралы осы шартты (бұдан әрі – Шарт) жасасты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Шарттың мәні</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Осы Шарттың мәні Тараптардың жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарындағы он жасқа толған жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға тәлімгер болуға ниет білдірген адамдарды оқыту жөніндегі міндеттемелерді орындауы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Тараптардың құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тәлімгер болуға ниет білдірген адамдарды оқыту процесін ұйымдастыруға жәрдемдесуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Шарттың талаптары бұзылған кезде тәлімгер болуға ниет білдірген адамдарды жағдайды анықтағанға және шешкенге дейін оқытуды тоқтатуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге асыратын орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тәлімгер болуға ниет білдірген адамдарды оқыту бағдарламасына сәйкес тәлімгер болуға ниет білдірген адамдарды оқытуды ұйымдастыру жөніндегі шарттардың сақталуын қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымындағы он жасқа толған балаға тәлімгерді іріктеуге қатысуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тәлімгерлікке тартылған балалардың құқықтары мен заңды мүдделерінің сақталуын қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) балалардың өмірі мен денсаулығына тікелей қатер төнген кезде ден қою шараларын қабылдауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Тәлімгерлік жөніндегі ұйым:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының балалардың құқықтарын қорғау саласындағы уәкілетті органы айқындаған көлемде жетім балалар, ата-анасының қамқорлығынсыз қалған балалар туралы ақпаратты олардың заңды өкілдерінің келісімімен Қазақстан Республикасының заңнамасында белгіленген тәртіппен алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңдарында көзделген өзге де құқықтарды жүзеге асыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Тәлімгерлік жөніндегі ұйым:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      1.1. Осы Шарттың мәні Тараптардың жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарындағы он жасқа толған жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға тәлімгер болуға ниет білдірген адамдарды оқыту жөніндегі міндеттемелерді орындауы болып табылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тәлімгер болуға ниет білдірген адамдарға консультациялық көмек көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тәлімгер болуға ниет білдірген адамдарды оқыту бағдарламасына сәйкес тәлімгер болуға ниет білдірген адамдарды оқытуды жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарындағы он жасқа толған жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға тәлімгерлерді іріктеуді жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тәлімгерлерге құқықтық және психологиялық көмек көрсете отырып, тәлімгерлік процесінде сүйемелдеуді қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз қызметі туралы тоқсан сайынғы есепті қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге асыратын органға ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарындағы он жасқа толған жетім балалардың, ата-анасының қамқорлығынсыз қалған балалардың, сондай-ақ тәлімгерлердің дербес деректерінің құпиялылығын қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бала орналасқан жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымын, қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге асыратын органды, ішкі істер органдарын тәлімгерлік жүзеге асырылатын баланың қайтыс болу, оған қатыгездікпен қарау, оның ішінде балаға қатысты күштеп немесе психикалық зорлық-зомбылықты жүзеге асыру, сондай-ақ баланың жыныстық тиіспеушілігіне қол сұғу фактісі анықталған кезден бастап жиырма төрт сағат ішінде хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының заңдарында көзделген өзге де міндеттерді сақтауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Тараптардың жауапкершілігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Тараптар осы Шарт бойынша міндеттемелерді орындамаған немесе тиісінше орындамаған кезде олар Қазақстан Республикасының заңнамасында көзделген жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Тараптардың құқықтары мен міндеттері</w:t>
-[...19 lines deleted...]
-      2.1. Қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге орган:</w:t>
+        <w:t xml:space="preserve"> 4. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:p>
-[...51 lines deleted...]
-      2.2. Қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге асыратын орган:</w:t>
+    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Шарт қазақ және орыс тілдерінде 2 (екі) данада жасалды, олардың әрқайсысының заңды күші бірдей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:p>
-[...87 lines deleted...]
-      2.3. Тәлімгерлік жөніндегі ұйым:</w:t>
+    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Осы Шарт 1 (бір) жыл мерзімге жасалады және қол қойылған сәттен бастап күшіне енеді. Шарт тараптардың келісімі бойынша ұзартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:p>
-[...51 lines deleted...]
-      2.4. Тәлімгерлік жөніндегі ұйым:</w:t>
+    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Осы Шартта реттелмеген мәселелер Қазақстан Республикасының қолданыстағы заңнамасына сәйкес шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:p>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Тараптардың жауапкершілігі</w:t>
+        <w:t xml:space="preserve"> 5. Тараптардың қолдары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...114 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -4062,68 +4118,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(органның атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға тәлімгер болуға ниет білдіру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен, _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4444,68 +4500,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тұрғын үй-тұрмыстық жағдайларды тексеру актісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру жүргізілген күн _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4588,70 +4644,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       асыратын органның мекенжайы және телефоны: _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. ____________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (болған жағдайда), туған жылы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4860,70 +4916,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білімі _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыс орны ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тұрғын үй-тұрмыстық жағдайларының жалпы сипаттамасы _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5078,70 +5134,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Санитариялық-гигиеналық жай-күйі _______________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жақсы, қанағаттанарлық, қанағаттанарлықсыз)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отбасының бірге тұратын басқа мүшелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5493,108 +5549,108 @@
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүктеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Отбасының табысы туралы мәлімет: жалпы сома ____________, оның </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ішінде жалақы, басқа да табыстар _______________________________ (жазу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Отбасының сипаттамасы (отбасындағы адамдар арасындағы өзара </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       қарым-қатынас, олардың жеке қасиеттері, қызығушылығы, балалармен қарым- </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5605,70 +5661,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қатынас тәжірибесі) _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қорытынды (тұрғын үй-тұрмыстық жағдайлардың болуы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5951,68 +6007,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тәлімгерлік туралы шарт жасасу мүмкіндігі туралы қорытынды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәлімгерлік туралы шарт жасасу мүмкіндігі туралы қорытынды берілді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6361,68 +6417,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға тәлімгерлік ету туралы үлгілік шарт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6723,902 +6779,902 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       нөмірі __________________________________, қашан және кім берді </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________ осы шартты (бұдан әрі – Шарт) жасастық.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Шарттың мәні</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z89" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Осы Шарттың мәні Тараптардың жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға тәлімгерлік ету жөніндегі міндеттемелерді орындауы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z90" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.2. Осы Шартқа қол қоя отырып, Тараптар тәлімгерлікті іске асыру жөніндегі ынтымақтастықты бастаудың, жүзеге асырудың және тоқтатудың жалғыз негізі жетім балалардың, ата-анасының қамқорлығынсыз қалған балалардың заңды мүдделері және Тараптардың олардың әлеуметтік бейімделуін қамтамасыз етуге ұмтылысы болып табылатынын мәлімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Тараптардың құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z92" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1. Қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге асыратын органның құқықтары мен міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тәлімгерлікке тартылған балалардың құқықтары мен заңды мүдделерінің сақталуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға тәлімгерлік процесін ұйымдастыруға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тәлімгердің баламен қарым-қатынасында қиындықтар туындаған кезде тәлімгермен қосымша кездесулер ұйымдастырады және өткізеді. Кейбір жағдайларда психологтер тәлімгермен осындай кездесуге қатыса алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымы әкімшілігінің келісімі бойынша тәлімгер осы Шарттың талаптарын бұзған кезде тәлімгердің баламен кездесуін жағдай анықталғанға және шешілгенге дейін тоқтата тұрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) балалардың өмірі мен денсаулығына тікелей қатер төнген кезде жедел ден қою шараларын қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.2. Жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "тәлімгер-бала" жұптарын іріктеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тәлімгерге тәлімгерлік қызметі туралы ақпарат береді, тәлімгердің құқықтары мен міндеттерін түсіндіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тәлімгердің баламен кездесулерін ұйымдастыруға көмек көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) баланың психологиялық және мінез-құлық ерекшеліктері бойынша тәлімгерге ұсыныстар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жетім балалардың, ата-анасының қамқорлығынсыз қалған балалардың эмоционалдық және мінез-құлық ерекшеліктері туралы білімдерін Тараптар арасында келісілген мерзімде кеңейтуге бағытталған тәлімгерлер үшін тренингтер ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тәлімгерді интернет, кездесулер, телефон арқылы кеңес беру арқылы, сондай-ақ жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымының тәлімгері мен мамандарының тікелей қарым-қатынасы арқылы ақпараттық хабарламалармен тәлімгерлік жөніндегі қызметті жүзеге асыру процесінде сүйемелдейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тәлімгердің баламен өзара іс-қимылында қиындықтар туындаған жағдайларда, сондай-ақ тәлімгерлік жөніндегі қызметті жүзеге асыру кезінде тәлімгердің басқа қатысушылармен өзара іс-қимылында қиындықтар туындаған жағдайларда тәлімгермен қосымша кездесулер ұйымдастырады және өткізеді. Кейбір жағдайларда тәлімгермен мұндай кездесуге психологтер немесе білім беру ұйымының өкілдері тартылуы мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тәлімгердің өз міндеттемелерін адал орындауына негізделген күмән туындаған кезде тәлімгердің тәлімгерлік жөніндегі қызметті жүзеге асыруын тоқтата тұрады. Жағдайды жан-жақты зерделеу қорытындысы бойынша тәлімгердің тәлімгерлік жөніндегі қызметті жүзеге асыруын тоқтата тұру не жалғастыру туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3. Тәлімгер:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z89" w:id="78"/>
-[...15 lines deleted...]
-      1.1. Осы Шарттың мәні Тараптардың жетім балаларға, ата-анасының қамқорлығынсыз қалған балаларға тәлімгерлік ету жөніндегі міндеттемелерді орындауы болып табылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке жұмыс кезінде жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымының ұсынымдарын ескереді, Қазақстан Республикасының қолданыстағы заңнамасында айқындалған баланың құқықтарын сақтайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шарттың қолданылу мерзімі ішінде туындайтын қиындықтар, проблемалар туралы жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарының мамандарын хабардар етеді және олармен байланыста болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) баламен эмоционалды маңызды, тұрақты және ұзақ мерзімді қарым-қатынасты қалыптастырады, оның жағымды құндылықтарын қолдайды және дамытады; оның әлеуетін дамытуға және оның күшті жақтарын ашуға көмектеседі; өзінің жеке мақсаттарын және оларға жету жолдарын анықтауға ықпал етеді; оған қысқа немесе ұзақ мерзімді мақсаттар қоюға көмектеседі; жоспарлаудың өмірдегі маңыздылығы туралы түсінік қалыптастырады; балаға дос және кеңесші болуға, лайықты үлгі болуға ұмтылады, балаға көмек көрсетеді, оның қабілеттері мен таланттарын дамытады; білім мен тәжірибені жеткізеді, оқудағы жетістіктерін қолдайды, өзін-өзі бағалауды арттырады; тәуелсіз өмір сүру дағдыларын қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. Тәлімгер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z90" w:id="79"/>
-[...15 lines deleted...]
-      1.2. Осы Шартқа қол қоя отырып, Тараптар тәлімгерлікті іске асыру жөніндегі ынтымақтастықты бастаудың, жүзеге асырудың және тоқтатудың жалғыз негізі жетім балалардың, ата-анасының қамқорлығынсыз қалған балалардың заңды мүдделері және Тараптардың олардың әлеуметтік бейімделуін қамтамасыз етуге ұмтылысы болып табылатынын мәлімдейді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарында оның тұрғылықты жері бойынша балаға баруға, сондай-ақ баланың және осы білім беру ұйымы басшысының келісімімен тұрғылықты жерінен тыс жерде баламен қарым-қатынас жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) балаға білім беру процесіне байланысты емес кезеңдерде (каникулдар, демалыс және мереке күндері) қосымша білім алуға, тәрбие және медициналық қызметтер алуға көмек көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымын бас тарту себептерін көрсете отырып, баламен қарым-қатынасты тоқтатудың болжамды күніне дейін кемінде күнтізбелік 30 (отыз) күн бұрын алдын ала міндетті жазбаша хабардар ете отырып, тәлімгерлік процесіне қатысудан бас тартуға құқылы. Осы мерзім ішінде тәлімгер баламен кездесуді жалғастырады және оны қарым-қатынасты аяқтауға дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. Тәлімгердің:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) баланы елді мекен мен Қазақстан Республикасының аумағынан тысқары жерлерге әкетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) балаға медициналық көмек көрсету үшін медициналық ұйымға орналастыру немесе оны ішкі істер органдарына жеткізу жағдайларын қоспағанда, баламен оның тұрғылықты жерінен тыс жерде қарым-қатынас жасау кезінде баланы үшінші тұлғалардың (жеке және (немесе) заңды тұлғалардың) қадағалауына қалдыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) баланы білім беру ұйымында болу тәртібін/ережелерін бұзуға итермелейтін әрекеттер (әрекетсіздіктер) жасауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) баланы қандай да бір діни, саяси, идеологиялық бағыттарға/қозғалыстарға тартуға, оның жыныстық бағдарына әсер етуге, балаға өзінің осы тармақта белгіленген қалауын көрсетуге, оны заңсыз әрекеттерге тартуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тәлімгерлік туралы шарттың талаптарын бұзуға құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. Тәлімгер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) баланың өмірі мен денсаулығы үшін онымен бірге болу кезеңінде жауапты болуға, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымының басшысымен келісілген мерзімдерде баланы жеке өзі алып, қайтаруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге асыратын органдарға немесе жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарына сонда тұрған баланың өміріне және (немесе) денсаулығына қауіп төндіретін жағдайдың туындағанын, оның ауруы, оның жарақат алуы, балаға медициналық көмек көрсетілуі үшін оны медициналық ұйымға орналастырылғаны туралы жедел түрде хабарлауға немесе оны ішкі істер органдарына жеткізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Шартты орындау жөніндегі міндеттемелерді қоспағанда, бала туралы ақпаратқа, оның эмоционалдық және физикалық жай-күйіне, биологиялық ата-аналары туралы ақпаратқа, білім беру ұйымдарындағы қатынастарға қатысты құпиялылықты сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) баламен кездесулер күнделігін жүргізуге және есепті айдан кейінгі әрбір айдың 10 (оныншы) күніне дейінгі мерзімде баламен кездесулер туралы ай сайынғы есептерді қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге асыратын органдарға және жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымына ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тәлімгерлік туралы шарттың талаптарын сақтауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Тараптардың құқықтары мен міндеттері</w:t>
-[...19 lines deleted...]
-      2.1. Қорғаншылық немесе қамқоршылық жөніндегі функцияларды жүзеге асыратын органның құқықтары мен міндеттері:</w:t>
+        <w:t xml:space="preserve"> 3. Тараптардың жауапкершілігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:p>
-[...105 lines deleted...]
-      2.2. Жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымы:</w:t>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Тараптар осы Шарт бойынша міндеттемелерді орындамаған немесе тиісінше орындамаған кезде олар Қазақстан Республикасының заңнамасында көзделген жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:p>
-[...159 lines deleted...]
-      2.3. Тәлімгер:</w:t>
+    <w:bookmarkStart w:name="z100" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:p>
-[...69 lines deleted...]
-      2.4. Тәлімгер:</w:t>
+    <w:bookmarkStart w:name="z101" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Шарт қазақ және орыс тілдерінде 3 (үш) данада жасалды, олардың әрқайсысының заңды күші бірдей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:p>
-[...69 lines deleted...]
-      2.5. Тәлімгердің:</w:t>
+    <w:bookmarkStart w:name="z102" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.2. Осы Шарт 1 (бір) жыл мерзімге жасалады және қол қойылған сәттен бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:p>
-[...105 lines deleted...]
-      2.6. Тәлімгер:</w:t>
+    <w:bookmarkStart w:name="z103" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.3. Осы Шартта реттелмеген мәселелер Қазақстан Республикасының қолданыстағы заңнамасына сәйкес шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:p>
-[...89 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:bookmarkStart w:name="z104" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Тараптардың жауапкершілігі</w:t>
+        <w:t xml:space="preserve"> 5. Тараптардың қолдары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z99" w:id="88"/>
-[...114 lines deleted...]
-    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -8176,55 +8232,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8550,31 +8606,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>