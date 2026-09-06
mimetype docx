--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d74e7fc" w14:textId="d74e7fc">
+    <w:p w14:paraId="ee42be0" w14:textId="ee42be0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8232,55 +8232,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>