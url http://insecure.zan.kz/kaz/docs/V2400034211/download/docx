--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f708c84" w14:textId="f708c84">
+    <w:p w14:paraId="dbe28f9" w14:textId="dbe28f9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,206 +76,388 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақпараттық қауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасының жұмыс істеу қағидаларын бекіту туралы</w:t>
-[...16 lines deleted...]
-        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 1 сәуірдегі № 185/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 2 сәуірде № 34211 болып тіркелді</w:t>
+        <w:t>Киберқауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасының жұмыс істеу қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 1 сәуірдегі № 185/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 2 сәуірде № 34211 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Тақырып жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Қолданысқа енгізілу тәртібін 4-тармақтан қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Ақпараттандыру туралы" Қазақстан Республикасы Заңының 7-1-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілсін.</w:t>
+        <w:t>
+      1. Осы бұйрыққа қоса беріліп отырған Киберқауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасының жұмыс істеу қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Ақпараттық қауіпсіздік комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -750,1478 +932,1452 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақпараттық қауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасының жұмыс істеу қағидалары 1-тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> Киберқауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасының жұмыс істеу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ақпараттық қауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасының жұмыс істеу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының "Ақпараттандыру туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 7-1-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және мемлекеттік органдардың ақпараттандыру объектілеріне арналған ақпараттық қауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасының (бұдан әрі – МО АО бойынша АҚЗ ӨБ) жұмыс істеу тәртібін айқындайды.</w:t>
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Киберқауіпсіздік зерттеушілерімен өзара іс-қимыл жасау бағдарламасының жұмыс істеу қағидалары (бұдан әрі – Қағидалар) "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24) тармақшасына сәйкес әзірленді және киберқауіпсіздік зерттеушілерімен өзара іс-қимыл жасау бағдарламасының (бұдан әрі – КҚЗ ӨБ) жұмыс істеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда мынадай негізгі ұғымдар қолданылады:</w:t>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...15 lines deleted...]
-      1) ақпараттандыру объектілері (бұдан әрі – АО) – электрондық ақпараттық ресурстар, бағдарламалық қамтылым, интернет-ресурс және ақпараттық-коммуникациялық инфрақұрылым;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) киберқауіпсіздік зерттеушісі – киберқауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасына қатысатын киберқауіпсіздікті қамтамасыз ету саласындағы маман;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      2) ақпараттандыру объектілерінің иеленушісі – ақпараттандыру объектілерінің меншік иесі заңда немесе келісімде айқындалған шектерде және тәртіппен ақпараттандыру объектілерін иелену және пайдалану құқықтарын берген субъект;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) киберқауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасы – киберқауіпсіздікті зерттеушілердің цифрлық объектілердегі осалдықты анықтау үшін олармен өзара іс-қимыл жасауды қамтамасыз ететін ұйымдастыру-техникалық іс-шаралар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      3) ақпараттық қауіпсіздікті зерттеуші (бұдан әрі – АҚ зерттеуші) – ақпараттық қауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасында тіркелген, ақпараттық қауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасына қосылған ақпараттандыру объектілерін осалдықтарын анықтау үшін зерттейтін, ақпараттық қауіпсіздікті қамтамасыз ету және (немесе) ақпараттық-коммуникациялық технологиялар саласындағы маман;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – киберқауіпсіздікті қамтамасыз ету саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      4) ақпараттық қауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасы (бұдан әрі – АҚЗ ӨБ) – ақпараттық қауіпсіздікті зерттеушілерді тіркеуге, анықталған осалдықтарды тіркеуге, сондай-ақ ақпараттық қауіпсіздікті зерттеушілердің ақпараттандыру объектілерімен өзара іс-қимыл жасауын қамтамасыз етуге арналған ақпараттандыру объектісі;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік органдардың цифрлық объектілеріне арналған киберқауіпсіздікті зерттеушілермен өзара іс-қимыл бағдарламасының операторы (бұдан әрі – оператор) – мемлекеттік органдардың цифрлық объектілеріне (бұдан әрі – МО ЦО) арналған киберқауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасының жұмыс істеуін қамтамасыз ететін Мемлекеттік киберқауіпсіздіктің жедел орталығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      5) ақпараттық қауіпсіздікті қамтамасыз ету саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – ақпараттық қауіпсіздікті қамтамасыз ету саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік техникалық қызмет – Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған мемлекеттік заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      6) мемлекеттік техникалық қызмет – Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған акционерлік қоғам;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осалдық – цифрлық объектінің киберқауіпсіздікке қатер төндіретін кемшілігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      7) мемлекеттік органдардың ақпараттандыру объектілеріне арналған ақпараттық қауіпсіздікті зерттеушілермен өзара іс-қимыл бағдарламасының операторы (бұдан әрі – оператор) – мемлекеттік органдардың ақпараттандыру объектілеріне (бұдан әрі – МО АО) арналған ақпараттық қауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасының жұмыс істеуін қамтамасыз ететін мемлекеттік ақпараттық қауіпсіздік жедел орталығы;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осалдық туралы есеп (бұдан әрі – есеп) – цифрлық объектіде зерттеушімен табылған осалдық туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      8) осалдық – пайдаланылуы ақпараттандыру объектісі тұтастығының және (немесе) құпиялылығының және (немесе) қолжетімділігінің бұзылуына алып келуі мүмкін ақпараттандыру объектісінің кемшілігі;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) токен – бірегей жолдық мән</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      9) осалдық туралы есеп (бұдан әрі – есеп) – ақпараттандыру объектісінде зерттеушімен табылған осалдық туралы мәліметтер;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) цифрлық объект (бұдан әрі – ЦО) – цифрлық технологиялар арқылы құрылған, пайдаланылатын немесе берілетін, бірегей цифрлық сипаттамаларға ие және цифрлық орта субъектілеріне Қазақстан Республикасының заңнамасында белгіленген көлемде иелену, пайдалану не билік ету құқықтарын жүзеге асыруға мүмкіндік беретін цифрлық ортаның ерекшеленген элементі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      10) токен – бірегей жолдық мән.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) цифрлық объектілердің иегері – цифрлық объектілерінің меншік иесі заңда немесе келісімде айқындалған шектерде және тәртіппен цифрлық объектілерді иелену және пайдалану құқықтарын берген субъект.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органдардың ақпараттандыру объектілері бойынша ақпараттық қауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасының жұмыс істеу тәртібі</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Киберқауіпсіздікті зерттеушілермен өзара іс-қимыл жасау бағдарламасының жұмыс істеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Оператор ретінде ақпараттық қауіпсіздіктің мемлекеттік жедел орталығының міндеттері мен функцияларын Заңның 7-8-бабы </w:t>
+      3. Оператор ретінде Мемлекеттік киберқауіпсіздіктің жедел орталығының міндеттері мен функцияларын Заңның 7-4-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6) тармақшасына, 7-4-бабы </w:t>
+        <w:t xml:space="preserve"> 6) тармақшасына, 9-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3) тармақшасына және 14-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 15) тармақшасына сәйкес МО АО бойынша АҚЗ ӨБ-нің жұмыс істеуін өз ақпараттық-коммуникациялық инфрақұрылымында жүзеге асыратын мемлекеттік техникалық қызмет ("Мемлекеттік техникалық қызмет" АҚ, бұдан әрі – "МТҚ" АҚ) іске асырады.</w:t>
+        <w:t xml:space="preserve"> 5) тармақшасына сәйкес жүзеге асыратын Мемлекеттік техникалық қызмет ("Мемлекеттік техникалық қызмет" АҚ, бұдан әрі – "МТҚ" АҚ) КҚЗ-мен МО ЦО бойынша ӨБ жұмыс істеуін өзінің цифрлық инфрақұрылымында іске асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      4. МО АО бойынша АҚЗ ӨБ-нің жұмыс істеуін қамтамасыз ету Қазақстан Республикасының Ұлттық қауіпсіздік комитеті (бұдан әрі – ҚР ҰҚК) мен "МТҚ" АҚ арасындағы шарттық қатынастар негізінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. КҚЗ-мен МО ЦО бойынша ӨБ-нің жұмыс істеуін қамтамасыз ету Қазақстан Республикасының Ұлттық қауіпсіздік комитеті (бұдан әрі – ҚР ҰҚК) мен "МТҚ" АҚ арасындағы шарттық қатынастар негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      5. Уәкілетті орган МО АО бойынша АҚЗ ӨБ-ге қосылуы тиіс МО АО тізімін қалыптастыру үшін МО АО иелері немесе иеленушілеріне Интернетке қолжетімділігі бар МО АО туралы ақпарат ұсыну үшін сұраным (бұдан әрі – сұраным) жолдайды.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уәкілетті орган КҚЗ-мен МО ЦО бойынша ӨБ-ге қосылуы тиіс МО ЦО тізімін қалыптастыру үшін, МО ЦО иелері немесе иеленушілеріне Интернетке қолжетімділігі бар МО ЦО туралы ақпарат ұсыну үшін сұраным (бұдан әрі – сұраным) жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      6. МО АО иелері немесе иеленушілері сұраным келіп түскен күннен 10 (он) жұмыс күні ішінде уәкілетті органға МО АО атаулары және олардағы осалдық іздеу мерзімі түріндегі Интернетке қолжетімділігі бар МО АО туралы ақпарат жолдайды.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. МО ЦО иелері немесе иеленушілері сұраным келіп түскен күннен 10 (он) жұмыс күні ішінде уәкілетті органға МО ЦО атаулары және олардағы осалдық іздеу мерзімін қамтитын Интернетке қолжетімділігі бар МО ЦО туралы ақпарат жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...15 lines deleted...]
-      7. Уәкілетті орган МО АО иелері немесе иеленушілерімен берілген ақпарат негізінде 10 (он) жұмыс күні ішінде МО АО арналған АҚЗ ӨБ-ге қосылуы тиіс МО АО тізімін және МО АО-дағы осалдықтар іздеу мерзімдерін (бұдан әрі – тізім) жасайды.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уәкілетті орган МО ЦО иелері немесе иеленушілерімен берілген ақпарат негізінде 10 (он) жұмыс күні ішінде КҚЗ-мен МО ЦО бойынша ӨБ-ге қосылуы тиіс МО ЦО тізімін және МО ЦО-дағы осалдықтар іздеу мерзімдерін (бұдан әрі – тізім) жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...15 lines deleted...]
-      8. Уәкілетті орган тізім жасалған күннен 3 (үш) жұмыс күні ішінде операторға жолдайды.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Үәкілетті орган тізімді қалыптастырған күннен бастап 3 (үш) жұмыс күн ішінде тізімді операторға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
-[...15 lines deleted...]
-      9. Оператор тізімді алған күннен 3 (үш) жұмыс күні ішінде тізімге сәйкес МО АО иелері немесе иеленушілеріне МО АО арналған АҚЗ ӨБ-ге қосылу қажеттілігі туралы хабарлайды (бұдан әрі – қосылу жайлы хабарлама).</w:t>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Оператор тізімді алған күннен 3 (үш) жұмыс күні ішінде тізімге сәйкес МО ЦО иелері немесе иеленушілеріне КҚЗ-мен МО ЦО бойынша ӨБ-ге қосылу туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Заңның 54-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-1-тармағының</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес МО АО-ның меншік иелері немесе иеленушілері Интернетке қолжетімділігі жоқ АО-ны қоспағанда, МО АО арналған АҚЗ ӨБ-ге АО-ның қосылуын қамтамасыз ететін шараларды қабылдауға міндетті.</w:t>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес МО ЦО-ның меншік иелері немесе иеленушілері Интернетке қолжетімділігі жоқ ЦО-ны қоспағанда, КҚЗ-мен МО ЦО бойынша ӨБ-ге ЦО-ның қосылуын қамтамасыз ететін шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...15 lines deleted...]
-      11. МО АО иелері немесе иеленушілері МО АО бойынша АҚЗ ӨБ-ге қосылу үшін қосылу жайлы хабарлама алған күннен 10 (он) жұмыс күні ішінде ең аз тестілеу ауқымын қамтитын МО АО зерттеудің шекаралары, осалдықтардың сыни деңгейлері, қарастыру үшін қабылданбайтын осалдықтардың тізбесі, сондай-ақ МО АО-да осалдықтарды іздеу кезінде МО АО-ға қатысты жол берілмейтін әрекеттерді қамтитын зерттеу тәртібін әзірлейді және бекітеді.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. МО ЦО иелері немесе иеленушілері КҚЗ-мен МО ЦО бойынша ӨБ-ге қосылу үшін, қосылу жайлы хабарлама алған күннен 10 (он) жұмыс күні ішінде ең аз тестілеу ауқымын қамтитын МО ЦО зерттеудің шекаралары, осалдықтардың сыни деңгейлері, қарастыру үшін қабылданбайтын осалдықтардың тізбесі, сондай-ақ МО ЦО-да осалдықтарды іздеу кезінде МО ЦО-ға қатысты жол берілмейтін әрекеттерді қамтитын зерттеу тәртібін әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...15 lines deleted...]
-      12. МО АО иелері немесе иеленушілері зерттеу тәртібі бекітілген күннен 2 (екі) жұмыс күні ішінде операторға жолдайды.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. МО ЦО иелері немесе иеленушілері зерттеу тәртібі бекітілген күннен 2 (екі) жұмыс күні ішінде операторға жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:p>
-[...33 lines deleted...]
-      13. АҚ зерттеуші ішінде МО АО бойынша АҚЗ ӨБ-де тіркеледі, және АҚ зерттеуші МО АО-да осладылықтар іздеу барысында трафик, сауал, баптауды белгілейтін токен алады.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор зерттеу тәртібін ол келіп түскен күннен 2 (екі) жұмыс күні ішінде КҚЗ-мен МО ЦО бойынша ӨБ-де орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
-[...15 lines deleted...]
-      14. АҚ зерттеуші токенді үшінші тұлғаларға жария ете алмайды және үшінші тұлғалардың токендерін пайдалана алмайды.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. КҚ зерттеуші КҚЗ-мен МО ЦО бойынша ӨБ-де тіркеледі, және КҚ зерттеуші МО ЦО-да осалдылықтарды іздеу барысында трафик, сауал, баптауды белгілейтін токен алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...15 lines deleted...]
-      15. МО АО-ны осалдықтардың болуына зерттеу кезінде АҚ зерттеушіге:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. КҚ зерттеуші токенді үшінші тұлғаларға жария ете алмайды және үшінші тұлғалардың токендерін пайдалана алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...15 lines deleted...]
-      1) МО АО бойынша АҚЗ ӨБ-де көрсетілмеген IP-мекенжайларды және домендік атауларды зерттеуге;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. МО ЦО-ны осалдықтардың болуына зерттеу кезінде КҚ зерттеушіге:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...15 lines deleted...]
-      2) МО АО меншік иесі немесе иеленушісі келіскен жағдайларды қоспағанда, осалдықтарды анықтау үшін АО-ны автоматты түрде сканерлеу құралдарын пайдалануға;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) КҚЗ-мен МО ЦО бойынша ӨБ-де көрсетілмеген IP-мекенжайларды және домендік атауларды зерттеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...15 lines deleted...]
-      3) зерттеу тәртібінде айқындалған және осалдықтың бар екендігін дәлелдеуге немесе осалдықпен байланысты индикаторды анықтауға жеткілікті ең аз тестілеу ауқымын қоспағанда, осладылықты қолдану әрекетін жасауға;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) МО ЦО меншік иесі немесе иеленушісі келіскен жағдайларды қоспағанда, осалдықтарды анықтау үшін ЦО-ны автоматты түрде сканерлеу құралдарын пайдалануға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
-[...15 lines deleted...]
-      4) ақпарат осалдықпен тікелей байланысты болып, қолжетімділік осалдықтың бар екенін дәлелдеуге қажет болатын жағдайларды қоспағанда, МО АО-ға жіберілетін немесе сақталатын кез-келген хабарлама, дерек және ақпарат мазмұнына қасақана қолжетімділік алуға;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) зерттеу тәртібінде айқындалған және осалдықтың бар екендігін дәлелдеуге немесе осалдықпен байланысты индикаторды анықтауға жеткілікті ең аз тестілеу ауқымын қоспағанда, осалдылықты қолдану әрекетін жасауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ақпарат осалдықпен тікелей байланысты болып, қолжетімділік осалдықтың бар екенін дәлелдеуге қажет болатын жағдайларды қоспағанда, МО ЦО-ға жіберілетін немесе сақталатын кез-келген хабарлама, дерек және ақпарат мазмұнына қасақана қолжетімділік алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) зерттеу жүргізу барысында қол жеткізілген деректерді және ақпаратты жүктеп алу, сақтау, ашуды, беруді, модификациялауды, жоюды жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
-[...15 lines deleted...]
-      7) зерттеу жүргізу үшін МО АО-ның меншік иесімен немесе иеленушісімен АҚ зерттеушіге есептік жазбаларға қолжетімділік берген жағдайларды қоспағанда, МО АО қолданушыларының есептік жазбаларына қолжетімділік алу әрекеттерін жасауға;</w:t>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) МО ЦО меншік иесінің немесе иеленушісінің жазбаша келісімі алынған жағдайларды қоспағанда, МО ЦО-ның осалдылығы жайлы ақпаратты және осалдықты қолдану арқылы алынған ақпарат мазмұнын жариялауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
-[...15 lines deleted...]
-      8) МО АО-ға физикалық араласу әдістерін жүзеге асыруға;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) зерттеу жүргізу үшін МО ЦО-ның меншік иесімен немесе иеленушісімен КҚ зерттеушіге есептік жазбаларға қолжетімділік берген жағдайларды қоспағанда, МО ЦО қолданушыларының есептік жазбаларына қолжетімділік алу әрекеттерін жасауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
-[...15 lines deleted...]
-      9) МО АО меншік иесінің немесе иеленушісінің қызметшілеріне немесе мердігеріне қатысты әлеуметтік инженерия әдістерін қолдануға тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) МО ЦО-ға физикалық араласу әдістерін жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
-[...15 lines deleted...]
-      16. Егер табылған осалдық МО АО-ның тұтастығы мен қолжетімділігінің бұзылуына алып келетін болса, АҚ зерттеуші осы осалдықты пайдалану жөніндегі әрекеттерді жасаудан қалыс қалуы керек және АҚ зерттеуші есепте табылған осалдықты тексеру үшін қажетті деректерді көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) МО ЦО меншік иесінің немесе иеленушісінің қызметшілеріне немесе мердігеріне қатысты әлеуметтік инженерия әдістерін қолдануға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
-[...15 lines deleted...]
-      17. АҚ зерттеуші операторға МО АО бойынша АҚЗ ӨБ-де орналастырылған нысанға сәйкес МО АО бойынша АҚЗ ӨБ арқылы есеп жібереді.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Егер табылған осалдық МО ЦО-ның тұтастығы мен қолжетімділігінің бұзылуына алып келетін болса, КҚ зерттеуші осы осалдықты пайдалану жөніндегі әрекеттерді жасаудан қалыс қалуы керек және КҚ зерттеуші есепте табылған осалдықты тексеру үшін қажетті деректерді көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
-[...15 lines deleted...]
-      18. Оператор есепті алған күннен бастап 15 (он бес) жұмыс күні ішінде оның дұрыстығын тексереді және МО АО-да осалдықтың болуы немесе болмауы туралы қорытынды дайындайды.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. КҚ зерттеуші операторға КҚЗ-мен МО ЦО бойынша ӨБ-де орналастырылған нысанға сәйкес КҚЗ-мен МО ЦО бойынша ӨБ арқылы есеп жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
-[...15 lines deleted...]
-      19. Оператор қажет болған жағдайда есепті тексеру кезінде МО АО-да осалдықтың болуын растайтын қосымша мәліметтерді АҚ зерттеушіден сұрайды.</w:t>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Оператор есепті алған күннен бастап 15 (он бес) жұмыс күні ішінде оның дұрыстығын тексереді және МО ЦО-да осалдықтың болуы немесе болмауы туралы қорытынды дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
-[...15 lines deleted...]
-      20. Есептің дұрыстығы расталмаса, оператор есепті тексергеннен кейін 5 (бес) жұмыс күні ішінде АҚ зерттеушіге МО АО бойынша АҚЗ ӨБ арқылы МО АО-да осалдықтың жоқтығы туралы қорытынды жібереді.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Оператор қажет болған жағдайда есепті тексеру кезінде КҚ зерттеушісінен МО ЦО-да осалдықтың болуын растайтын қосымша мәліметтерді сұрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
-[...15 lines deleted...]
-      21. Есептің дұрыстығы расталса, оператор есепті тексергеннен кейін 5 (бес) жұмыс күні ішінде МО АО бойынша АҚЗ ӨБ арқылы:</w:t>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Есептің дұрыстығы расталмаса, оператор есепті тексергеннен кейін 5 (бес) жұмыс күні ішінде КҚ зерттеушіге КҚЗ-мен МО ЦО бойынша ӨБ арқылы МО ЦО-да осалдықтың жоқтығы туралы қорытынды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
-[...15 lines deleted...]
-      1) МО АО-да осалдықтың бар екендігі туралы МО АО-ның меншік иесін немесе иеленушісін хабардар етеді (бұдан әрі – осалдық туралы хабарлама) және оған есепті жібереді;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Есептің дұрыстығы расталса, оператор есепті тексергеннен кейін 5 (бес) жұмыс күні ішінде КҚЗ-мен МО ЦО бойынша ӨБ арқылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
-[...15 lines deleted...]
-      2) МО АО-да осалдық бар екендігі туралы уәкілетті органды хабардар етеді;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) МО ЦО-да осалдықтың бар екендігі туралы МО ЦО-ның меншік иесіне немесе иеленушісіне хабарлама жолдайды (бұдан әрі – осалдық туралы хабарлама) және оған есепті жібереді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
-[...15 lines deleted...]
-      3) тексеру нәтижелері туралы АҚ зерттеушіні хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) МО ЦО-да осалдық бар екендігі туралы уәкілетті органды хабардар етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
-[...15 lines deleted...]
-      22. Оператор есепті МО АО-ның меншік иесіне немесе иеленушісіне және уәкілетті органға:</w:t>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тексеру нәтижелері туралы КҚ зерттеушіні хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Оператор есепті МО ЦО-ның меншік иесіне немесе иеленушісіне және уәкілетті органға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Есептің дұрыстығы оператормен расталмаған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) КҚ зерттеушісімен есеп жіберілгенге дейін дәл сондай осалдықтың бар екендігін оператор растаған кезде жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Заңның 54-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-1-тармағының</w:t>
-[...29 lines deleted...]
-      24. МО АО-ның меншік иелері немесе иеленушілері осалдық туралы хабарлама алған күннен бастап 15 (он бес) жұмыс күні ішінде:</w:t>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына сәйкес МО ЦО-ның меншік иелері немесе иеленушілері КҚЗ МО ЦО бойынша ӨБ-де тіркелген анықталған осалдықтардың жойылуын қамтамасыз ететін шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
-[...15 lines deleted...]
-      1) осалдықты жояды және операторға МО АО бойынша АҚЗ ӨБ арқылы оның жойылғаны туралы мәліметтер жолдайды;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. МО ЦО-ның меншік иелері немесе иеленушілері осалдық туралы хабарлама алған күннен бастап 15 (он бес) жұмыс күні ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осалдықты жояды және операторға КҚЗ-мен МО ЦО бойынша ӨБ арқылы оның жойылғаны туралы мәліметтерді жолдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осалдықты жою мүмкін болмаған жағдайда, операторға және уәкілетті органға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осалдықты жоймаудың негіздемесі және МО ЦО-да талап етілетін өзгерістердің сипатын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       анықталған осалдықты пайдалану тәуекелдерін барынша азайтуға бағытталған шараларды;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...176 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші анықталған сәттен бастап 6 (алты) айдан аспайтын уақытта осалдықты жою мерзімдерін қамтитын МО ЦО-да осалдықтың жойылмауы туралы мәліметтер жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Осы Қағидалардың 24-тармағымен айқындалған осалдықты жою мерзімі аяқталғаннан соң оператор МО ЦО-ны 5 (бес) жұмыс күні ішінде осалдықтың жойылуына тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. КҚ зерттеуші осы Қағидалардың 13, 14, 15, 16 және 17-тармақтарын және зерттеу тәртібін бұзған жағдайда оператор КҚЗ-мен МО ЦО бойынша ӨБ-де КҚ зерттеушінің есептік жазбасын бұғаттайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2547,31 +2703,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>