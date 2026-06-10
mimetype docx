--- v1 (2025-12-22)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ee70460" w14:textId="ee70460">
+    <w:p w14:paraId="652c70b" w14:textId="652c70b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2624,633 +2624,725 @@
         <w:t>
       3) Директорлар кеңесіне ішкі аудитті жетілдіру жөнінде ұсыныстар беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z100" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) активтер мен міндеттемелерді басқару бөлігінде қабылданған басқару шешімдерін бағалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z101" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген – ҚР Сауда және интеграция министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) корпоративтік басқару, ұйымның операциялық қызметі және оның ақпараттық жүйелері саласындағы тәуекелдерді бақылаудың барабарлығы мен тиімділігін бағалау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ЭКА ішкі құжаттарында көзделген ішкі аудит қызметінің құзыреті шегіндегі функциялар болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z102" w:id="85"/>
-[...15 lines deleted...]
-      6) ЭКА ішкі құжаттарында көзделген ішкі аудит қызметінің құзыреті шегіндегі функциялар болып табылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Ішкі аудит қызметі өз функцияларын жүзеге асыру үшін қажетті барлық материалдарға, мәліметтерге, құжаттарға (файлдарға), ақпаратқа, оның ішінде оқшауланған есептеу желілерінде және дербес компьютерлік жүйелерде оларға өзгерістер енгізу құқығынсыз қол жеткізе алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Ішкі аудит қызметінің басшысы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z103" w:id="86"/>
-[...15 lines deleted...]
-      22. Ішкі аудит қызметі өз функцияларын жүзеге асыру үшін қажетті барлық материалдарға, мәліметтерге, құжаттарға (файлдарға), ақпаратқа, оның ішінде оқшауланған есептеу желілерінде және дербес компьютерлік жүйелерде оларға өзгерістер енгізу құқығынсыз қол жеткізе алады.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Директорлар кеңесіне жылына кемінде бір рет ұйымдастырушылық тәуелсіздік және ішкі аудиттің объективтілігі фактісін растайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z104" w:id="87"/>
-[...15 lines deleted...]
-      23. Ішкі аудит қызметінің басшысы:</w:t>
+    <w:bookmarkStart w:name="z106" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ішкі аудит қызметінің қызметіне араласу фактілері туралы ақпаратты Директорлар кеңесінің назарына жеткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z105" w:id="88"/>
-[...15 lines deleted...]
-      1) Директорлар кеңесіне жылына кемінде бір рет ұйымдастырушылық тәуелсіздік және ішкі аудиттің объективтілігі фактісін растайды;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Ішкі аудит қызметінің қызметкерлері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z106" w:id="89"/>
-[...15 lines deleted...]
-      2) ішкі аудит қызметінің қызметіне араласу фактілері туралы ақпаратты Директорлар кеңесінің назарына жеткізеді.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының экспорттық-кредиттік агенттік туралы, Акционерлік қоғамдар туралы, Бағалы қағаздар нарығы туралы, Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасының талаптарын сақтайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z107" w:id="90"/>
-[...15 lines deleted...]
-      24. Ішкі аудит қызметінің қызметкерлері:</w:t>
+    <w:bookmarkStart w:name="z109" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ішкі аудиттің халықаралық кәсіби стандарттарын басшылыққа алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z108" w:id="91"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасының экспорттық-кредиттік агенттік туралы, Акционерлік қоғамдар туралы, Бағалы қағаздар нарығы туралы, Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы заңнамасының талаптарын сақтайды;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) алаяқтық нәтижесінде есептіліктің бұрмалануын анықтайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z109" w:id="92"/>
-[...15 lines deleted...]
-      2) ішкі аудиттің халықаралық кәсіби стандарттарын басшылыққа алады;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) аудиторлық шешімдер мен дәлелдемелерді құжаттайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z110" w:id="93"/>
-[...15 lines deleted...]
-      3) алаяқтық нәтижесінде есептіліктің бұрмалануын анықтайды;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз өкілеттіктерін жүзеге асыру кезінде алынған ақпараттың құпиялылығын сақтайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z111" w:id="94"/>
-[...15 lines deleted...]
-      4) аудиторлық шешімдер мен дәлелдемелерді құжаттайды;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) алынған аудиторлық дәлелдемелерді бағалау барысында ЭКА-ның негізгі қызметіне сәйкес келмейтін мәмілелерді (операцияларды) тексеру рәсімдерін орындайды, бұл ретте, мәміленің (операцияның) ЭКА мақсаттарына сәйкестігі (мақсатының болмауы) алаяқтық тұрғысынан бағаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z112" w:id="95"/>
-[...15 lines deleted...]
-      5) өз өкілеттіктерін жүзеге асыру кезінде алынған ақпараттың құпиялылығын сақтайды;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Ішкі аудит қызметінің басшысы мен қызметкерлері бір мезгілде өзге құрылымдық бөлімшелердің басшысы және (немесе) қызметкерлері, сондай-ақ алқалы органдардың мүшелері бола алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z113" w:id="96"/>
-[...15 lines deleted...]
-      6) алынған аудиторлық дәлелдемелерді бағалау барысында ЭКА-ның негізгі қызметіне сәйкес келмейтін мәмілелерді (операцияларды) тексеру рәсімдерін орындайды, бұл ретте, мәміленің (операцияның) ЭКА мақсаттарына сәйкестігі (мақсатының болмауы) алаяқтық тұрғысынан бағаланады.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. ЭКА қызметкерлері ішкі аудит қызметіне мынадай мәмілелер (операциялар) туралы хабарлайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
-[...15 lines deleted...]
-      25. Ішкі аудит қызметінің басшысы мен қызметкерлері бір мезгілде өзге құрылымдық бөлімшелердің басшысы және (немесе) қызметкерлері, сондай-ақ алқалы органдардың мүшелері бола алмайды.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 3 000 (үш мың) айлық есептік көрсеткіштен астам сақтандыру және кепілдік төлемін жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z115" w:id="98"/>
-[...15 lines deleted...]
-      26. ЭКА қызметкерлері ішкі аудит қызметіне мынадай мәмілелер (операциялар) туралы хабарлайды:</w:t>
+    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңдылығына күмән туғызатын басқа да мәмілелер (операциялар).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z116" w:id="99"/>
-[...15 lines deleted...]
-      1) 3 000 (үш мың) айлық есептік көрсеткіштен астам сақтандыру және кепілдік төлемін жүзеге асыру;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармаққа өзгеріс енгізілді – ҚР Сауда және интеграция министрінің 26.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Сақтандыру, қайта сақтандыру және кепілдік беру андеррайтингі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z117" w:id="100"/>
-[...15 lines deleted...]
-      2) заңдылығына күмән туғызатын басқа да мәмілелер (операциялар).</w:t>
+    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Директорлар кеңесі сақтандыру, қайта сақтандыру және кепілдік беру андеррайтингімен байланысты тәуекелді тиімді басқару мақсатында андеррайтинг жөніндегі ішкі құжатты бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z120" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Сақтандыру, қайта сақтандыру, кепілдік беру шешімдерін қабылдау құрылымдық бөлімшелердің ұсынымдары негізінде ЭКА ішкі құжаттарында көзделген тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 26-тармаққа өзгеріс енгізілді – ҚР Сауда және интеграция министрінің 26.11.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда – ҚР Сауда және интеграция министрінің 26.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 334-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="101"/>
-[...33 lines deleted...]
-      27. Директорлар кеңесі сақтандыру, қайта сақтандыру және кепілдік беру андеррайтингімен байланысты тәуекелді тиімді басқару мақсатында андеррайтинг жөніндегі ішкі құжатты бекітеді.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Директорлар кеңесі сақтандыру, қайта сақтандыру және кепілдік беру шарттарын жасасу туралы шешімдер қабылдау жөніндегі алқалы органдардың лимиттерін бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z120" w:id="103"/>
-[...15 lines deleted...]
-      28. Сақтандыру, қайта сақтандыру, кепілдік беру шешімдерін қабылдау құрылымдық бөлімшелердің ұсынымдары негізінде ЭКА ішкі құжаттарында көзделген тәртіппен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Ерікті сақтандыру, қайта сақтандыру және кепілдік беру шарттарын жасасу туралы шешімдер қабылдау жөніндегі алқалы органдардың лимиттері ерікті сақтандыру, қайта сақтандыру және кепілдік беру шарттарының жиынтығына белгіленеді, олар бойынша сақтанушылардың не пайда алушылардың жеке немесе заңды тұлғаның (бір-бірімен байланысты заңды/жеке тұлғалар) міндеттемелерін орындамауы кезінде туындайтын залалдарға байланысты мүліктік мүдделері (оның ішінде кепілдік беру шеңберінде) сақтандыру/кепілдік беру объектісі болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:p>
-[...77 lines deleted...]
-      29. Директорлар кеңесі сақтандыру, қайта сақтандыру және кепілдік беру шарттарын жасасу туралы шешімдер қабылдау жөніндегі алқалы органдардың лимиттерін бекітеді.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланысты заңды/жеке тұлғалар деп (өздеріне берілген өкілеттіктер шегінде бақылау-қадағалау функцияларын жүзеге асыратын мемлекеттік органдарды қоспағанда) шешімдерді анықтау және (немесе) бір-бірінің (тұлғалардың бірі), оның ішінде жасалған мәміленің күші бойынша қабылданған шешімдеріне тікелей және (немесе) жанама ықпал ету мүмкіндігі бар жеке немесе заңды тұлғалар түсініледі. Егер осы жеке немесе заңды тұлғаның ЭКА алдында берешегі бар болса, берешек сомасы ерікті сақтандыру, қайта сақтандыру, кепілдік беру шарттарын жасасу бойынша лимиттер есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z122" w:id="105"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="107"/>
+    <w:bookmarkStart w:name="z124" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. ЭКА осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3265,190 +3357,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ерікті сақтандыру, қайта сақтандыру және кепілдік беру шарттарын жасасу туралы шешімдер қабылдау жөніндегі лимиттердің сақталуы туралы ақпаратты есепті тоқсаннан кейінгі айдың 25 (жиырма бесінші) күнінен кешіктірмей және есепті жылдан кейінгі жылдың отызыншы сәуірінен кешіктірмей уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z125" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Ерікті сақтандыру, қайта сақтандыру, кепілдік беру (оның ішінде шарттар жиынтығы) шарты бойынша ерікті сақтандыру, қайта сақтандыру, кепілдік беру (міндеттемелер көлемі бөлігінде) шартына өзгерістер енгізу және жасасу күніне ЭКА-ны өз ұстауында қалдырылатын жауапкершіліктің шекті көлемі сақтандыру, қайта сақтандыру, кепілдік беру шарттары бойынша ЭКА активтерінің баланстық құнының 25%-нан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z126" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ерікті сақтандыру, қайта сақтандыру және кепілдік беру шарттарының жиынтығы деп сақтанушылардың не пайда алушылардың (оның ішінде кепілдік беру шеңберінде) бір жеке немесе заңды тұлғаның (бір-бірімен байланысты заңды/жеке тұлғалардың) міндеттемелерін орындамауы кезінде туындайтын залалдарға байланысты мүліктік мүдделері сақтандыру/кепілдік беру объектісі болып табылатын екі және одан да көп шарттар түсініледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z125" w:id="108"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="110"/>
+    <w:bookmarkStart w:name="z127" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. ЭКА осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ерікті сақтандыру, қайта сақтандыру, кепілдік беру шарты бойынша (оның ішінде шарттар жиынтығы) ЭКА өз ұстауында қалдырылатын жауапкершіліктің шекті көлемдерінің сақталуы туралы ақпаратты есепті тоқсаннан кейінгі айдың 25 (жиырма бесінші) күнінен кешіктірмей және есепті жылдан кейінгі жылдың отызыншы сәуірінен кешіктірмей уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z128" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Сақтандыру және кепілдік төлемдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z129" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Директорлар кеңесі төлем тәуекелдерін басқару шеңберінде сақтандыру және кепілдік төлемдерінің лимиттерін бекітеді, олар бойынша шешім қабылдау Директорлар кеңесінің, активтер мен пассивтерді басқару жөніндегі кеңестің, басқарманың, төлемдер жөніндегі бөлімшенің және ЭКА-ның басқа да органдарының құзыретіне жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z128" w:id="111"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-параграф. Сақтандыру және кепілдік төлемдері</w:t>
+    <w:bookmarkStart w:name="z130" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Сақтандыру және кепілдік төлемдерін жүзеге асыру тәртібі ЭКА Директорлар кеңесі бекіткен ішкі құжатпен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z129" w:id="112"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="114"/>
+    <w:bookmarkStart w:name="z131" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. ЭКА осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3463,272 +3555,272 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сақтандыру және кепілдік төлемдерінің лимиттерінің сақталуы туралы ақпаратты есепті тоқсаннан кейінгі айдың 25 (жиырма бесінші) күнінен кешіктірмей және есепті жылдан кейінгі жылдың отызыншы сәуірінен кешіктірмей уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z132" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Қайта сақтандыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z133" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Директорлар кеңесі қайта сақтандыру тәуекелін тиімді басқару мақсатында қайта сақтандыру жөніндегі саясатты бекітеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z132" w:id="115"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-параграф. Қайта сақтандыру</w:t>
+    <w:bookmarkStart w:name="z134" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. ЭКА қаржылық тұрақтылықты бақылау мақсатында мынадай талаптарды ескере отырып сақтандыру тәуекелдерін қайта сақтандыру үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z133" w:id="116"/>
-[...15 lines deleted...]
-      37. Директорлар кеңесі қайта сақтандыру тәуекелін тиімді басқару мақсатында қайта сақтандыру жөніндегі саясатты бекітеді.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган белгілеген пруденциялық нормативтерді сақтайтын Қазақстан Республикасының резидент-сақтандыру (қайта сақтандыру) ұйымдарына;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z134" w:id="117"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="119"/>
+    <w:bookmarkStart w:name="z136" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген танылатын рейтингтік агенттіктердің халықаралық немесе ұлттық шкаласы бойынша қайта сақтандырушының "BBB-" төмен емес рейтингтік бағасы бар Қазақстан Республикасының бейрезидент сақтандыру (қайта сақтандыру) ұйымдарына, Қазақстан Республикасының бейрезидент экспорттық-кредиттік агенттіктеріне беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z137" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аталған талаптар экспортты сақтандыру және (немесе) кепілдік қолдауды жүзеге асыру жөніндегі функцияларды іске асыратын халықаралық қаржы ұйымдарына, сондай-ақ экспортты сақтандыру және (немесе) кепілдік қолдау жөніндегі функцияларды жүзеге асыратын, жарғылық капиталына мемлекет кемінде 50 пайыз үлеспен қатысатын шетелдік ұйымдарға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 38-тармаққа өзгеріс енгізілді – ҚР Сауда және интеграция министрінің 26.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. ЭКА Standard &amp; Poor's (Стандард энд Пурс), Moody's (Мудис), Fitch (Фитч), A.M. Best (Эй. Эм. Бест), АКРА (Талдамалық кредиттік рейтинг агенттігі), Эксперт РА агенттіктерінің және олардың еншілес рейтингтік ұйымдарының рейтингтік бағаларын мойындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z137" w:id="120"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. ЭКА осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3763,748 +3855,872 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қайта сақтандыру жөніндегі талаптардың сақталуы жөніндегі ақпаратты есепті тоқсаннан кейінгі айдың 25 (жиырма бесінші) күнінен кешіктірмей және есепті жылдан кейінгі жылдың отызыншы сәуірінен кешіктірмей уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z140" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-параграф. Комплаенс</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z141" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Комплаенс бойынша бөлімшенің функциялары мен өкілеттіктері Қазақстан Республикасының заңнамасында және ЭКА Директорлар кеңесі бекіткен ішкі құжаттарда белгіленеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z140" w:id="123"/>
+    <w:bookmarkStart w:name="z142" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Комплаенс-тәуекелді тиімді басқару мақсатында Директорлар кеңесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z143" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұйымда комплаенс-тәуекелді басқаруды жалпы бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z144" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) комплаенс-тәуекелді басқару жөніндегі саясатты бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z145" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) комплаенс-тәуекелді басқаруды ұйымдастыру мен үйлестіруге жауапты комплаенс-бақылаушы лауазымына тағайындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z146" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жылына кемінде бір рет ұйымдағы комплаенс-тәуекелді басқарудың тиімділігін бағалайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z147" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) комплаенс-тәуекелдерді басқару мәселелерін тиімді және жедел шешуді қамтамасыз етуді қоса алғанда, комплаенс-тәуекелдерді басқару жөніндегі саясаттың іске асырылуына бақылауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z148" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-параграф. Комплаенс</w:t>
-[...119 lines deleted...]
-      4) жылына кемінде бір рет ұйымдағы комплаенс-тәуекелді басқарудың тиімділігін бағалайды;</w:t>
+        <w:t xml:space="preserve"> 6-параграф. Уақытша бос ақша қаражатын орналастыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z147" w:id="130"/>
-[...15 lines deleted...]
-      5) комплаенс-тәуекелдерді басқару мәселелерін тиімді және жедел шешуді қамтамасыз етуді қоса алғанда, комплаенс-тәуекелдерді басқару жөніндегі саясаттың іске асырылуына бақылауды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. ЭКА мынадай талаптарды ескере отырып, уақытша бос ақша қаражатын орналастыруды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z148" w:id="131"/>
+    <w:bookmarkStart w:name="z150" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) банктік шоттары мен салымдарына, сондай-ақ Standard &amp; Poor's (Стандард энд Пурс) халықаралық шкаласы бойынша "В" кем емес ұзақ мерзімді кредиттік рейтингі не басқа халықаралық рейтингтік агенттіктердің (Moody’s (Мудис), Fitch (Фитч)) бірінің, Қазақстан Даму Банкінің ұқсас деңгейі бар екінші деңгейдегі банктер шығарған борыштық бағалы қағаздарына немесе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z151" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      банк шоттары мен салымдарына, сондай-ақ Standard &amp; Poor's (Стандард энд Пурс) халықаралық шкаласы бойынша "А-"-тен төмен емес шетел валютасындағы ұзақ мерзімді кредиттік рейтингі немесе басқа халықаралық рейтингтік агенттіктердің бірінің (Moody’s (Мудис), Fitch (Фитч)) осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент-бас банктері резидент-еншілес банктер болып табылатын Қазақстан Республикасының екінші деңгейдегі банктерінің борыштық бағалы қағаздарына;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z152" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "BBB-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа халықаралық рейтингтік агенттіктердің бірінің (Moody’s (Мудис), Fitch (Фитч)) осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған борыштық бағалы қағаздарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z153" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасы Қаржы министрлігі мен Қазақстан Республикасының Ұлттық Банкі шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздарына (оның ішінде басқа мемлекеттердің заңнамасына сәйкес эмитенттелген) немесе Қазақстан Республикасы Үкіметінің сөзсіз және қайтарымсыз кепілдігімен қамтамасыз етілген бағалы қағаздарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z154" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасының және Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "BBB-" төмен емес рейтингтік бағасы немесе басқа халықаралық рейтингтік агенттіктердің бірінің (Moody's (Мудис), Fitch (Фитч) осыған ұқсас деңгейдегі рейтингі бар (эмитенті бар) басқа мемлекеттердің заңнамасына сәйкес шығарылған Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық бағалы қағаздарына (бұл талап суброгация шеңберінде экспорттық-кредиттік агенттік алған бағалы қағаздарға қолданылмайды);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z155" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "BBB-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің (Moody’s (Мудис), Fitch (Фитч)) осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері шығарған мемлекеттік мәртебесі бар борыштық бағалы қағаздарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z156" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уәкілетті мемлекеттік органның лицензиясы болған кезде тазартылған бағалы металдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z157" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "BBB-" төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шетелдік эмитенттер шығарған мемлекеттік емес борыштық бағалы қағаздарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z158" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "кері РЕПО" операциялары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z159" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамдары шығарған борыштық бағалы қағаздарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z160" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) "Бағалы қағаздардың орталық депозитарийі" акционерлік қоғамының, Қазақстан Республикасы Ұлттық Банкінің шоттарына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z161" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ЭКА ішкі құжаттарының талаптарына жауап беретін туынды қаржы құралдарына.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...243 lines deleted...]
-      10) "Бағалы қағаздардың орталық депозитарийі" акционерлік қоғамының, Қазақстан Республикасы Ұлттық Банкінің шоттарына.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 43-тармаққа өзгеріс енгізілді - – ҚР Сауда және интеграция министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. ЭКА ақшалай қаражатты орналастырудың мынадай лимиттерін сақтайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z161" w:id="144"/>
-[...15 lines deleted...]
-      11) ЭКА ішкі құжаттарының талаптарына жауап беретін туынды қаржы құралдарына.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар немесе Standard &amp; Poor's (Стандард энд Пурс) халықаралық шкаласы бойынша "А-"-тен төмен емес шетел валютасындағы ұзақ мерзімді кредиттік рейтингі немесе басқа халықаралық рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент-бас банктері резидент-еншілес банктер болып табылатын екінші деңгейдегі банктерінің бірінде және осы банктің үлестес тұлғаларында, Қазақстанның Даму Банкінде бағалы қағаздарға инвестициялардың ("кері РЕПО" операцияларын ескере отырып) жиынтық баланстық құны, салымдары мен ақшасы ЭКА-ның меншікті капиталының 20%-нан аспайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z162" w:id="145"/>
-[...15 lines deleted...]
-      44. ЭКА ақшалай қаражатты орналастырудың мынадай лимиттерін сақтайды:</w:t>
+    <w:bookmarkStart w:name="z164" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "В"-тан "В+"-қа дейінгі ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар екінші деңгейдегі банктерінің бірінде және осы банктің үлестес тұлғаларында, Қазақстанның Даму Банкінде бағалы қағаздарға инвестициялардың ("кері РЕПО" операцияларын ескере отырып) жиынтық баланстық құны, салымдары мен ақшасы ЭКА-ның меншікті капиталының 10%-нан аспайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z163" w:id="146"/>
-[...15 lines deleted...]
-      1) Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар немесе Standard &amp; Poor's (Стандард энд Пурс) халықаралық шкаласы бойынша "А-"-тен төмен емес шетел валютасындағы ұзақ мерзімді кредиттік рейтингі немесе басқа халықаралық рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент-бас банктері резидент-еншілес банктер болып табылатын екінші деңгейдегі банктерінің бірінде және осы банктің үлестес тұлғаларында, Қазақстанның Даму Банкінде бағалы қағаздарға инвестициялардың ("кері РЕПО" операцияларын ескере отырып) жиынтық баланстық құны, салымдары мен ақшасы ЭКА-ның меншікті капиталының 20%-нан аспайды;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "BBB-" төмен емес немесе басқа халықаралық рейтингтік агенттіктердің бірінің (Moody’s (Мудис), Fitch (Фитч)) осыған ұқсас деңгейдегі рейтингі бар бір халықаралық қаржы ұйымына бағалы қағаздарға инвестициялардың ("кері РЕПО" операцияларын ескере отырып) жиынтық баланстық құны, салымдары мен ақшасы ЭКА меншікті капиталының 20%-нан аспайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z164" w:id="147"/>
-[...15 lines deleted...]
-      2) Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "В"-тан "В+"-қа дейінгі ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар екінші деңгейдегі банктерінің бірінде және осы банктің үлестес тұлғаларында, Қазақстанның Даму Банкінде бағалы қағаздарға инвестициялардың ("кері РЕПО" операцияларын ескере отырып) жиынтық баланстық құны, салымдары мен ақшасы ЭКА-ның меншікті капиталының 10%-нан аспайды;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) екінші деңгейдегі банк болып табылмайтын бір заңды тұлғаның және Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "BBB-" төмен емес рейтингтік бағасы немесе басқа халықаралық рейтингтік агенттіктердің бірінің (Moody’s (Мудис), Fitch (Фитч)) осыған ұқсас деңгейдегі рейтингі бар аталған заңды тұлғаның үлестес тұлғасы болып табылмайтын немесе Қазақстан Республикасы Үкіметінің кепілдігі бар заңды тұлғаның бағалы қағаздарға инвестициялардың ("кері РЕПО" операцияларын ескере отырып) жиынтық баланстық құны, салымдары мен ақшасы ЭКА меншікті капиталының 10%-нан аспайды (бұл талап суброгация шеңберінде экспорттық-кредиттік агенттік алған бағалы қағаздарға қолданылмайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z165" w:id="148"/>
-[...15 lines deleted...]
-      3) Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "BBB-" төмен емес немесе басқа халықаралық рейтингтік агенттіктердің бірінің (Moody’s (Мудис), Fitch (Фитч)) осыған ұқсас деңгейдегі рейтингі бар бір халықаралық қаржы ұйымына бағалы қағаздарға инвестициялардың ("кері РЕПО" операцияларын ескере отырып) жиынтық баланстық құны, салымдары мен ақшасы ЭКА меншікті капиталының 20%-нан аспайды;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік мәртебесі бар, "BBB-" төмен емес тәуелсіз рейтингі бар бір шет мемлекеттің орталық үкіметі шығарған бағалы қағаздарға инвестициялардың ("кері РЕПО" операцияларын ескере отырып) жиынтық баланстық құны ЭКА меншікті капиталының 10%-нан аспайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z166" w:id="149"/>
-[...15 lines deleted...]
-      4) екінші деңгейдегі банк болып табылмайтын бір заңды тұлғаның және Standard &amp; Poor's (Стандарт энд Пурс) агенттігінің халықаралық шкаласы бойынша "BBB-" төмен емес рейтингтік бағасы немесе басқа халықаралық рейтингтік агенттіктердің бірінің (Moody’s (Мудис), Fitch (Фитч)) осыған ұқсас деңгейдегі рейтингі бар аталған заңды тұлғаның үлестес тұлғасы болып табылмайтын немесе Қазақстан Республикасы Үкіметінің кепілдігі бар заңды тұлғаның бағалы қағаздарға инвестициялардың ("кері РЕПО" операцияларын ескере отырып) жиынтық баланстық құны, салымдары мен ақшасы ЭКА меншікті капиталының 10%-нан аспайды (бұл талап суброгация шеңберінде экспорттық-кредиттік агенттік алған бағалы қағаздарға қолданылмайды);</w:t>
+    <w:bookmarkStart w:name="z168" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тазартылған бағалы металдарға жиынтық орналастыру ЭКА меншікті капиталының 5%-нан аспайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z167" w:id="150"/>
-[...15 lines deleted...]
-      5) мемлекеттік мәртебесі бар, "BBB-" төмен емес тәуелсіз рейтингі бар бір шет мемлекеттің орталық үкіметі шығарған бағалы қағаздарға инвестициялардың ("кері РЕПО" операцияларын ескере отырып) жиынтық баланстық құны ЭКА меншікті капиталының 10%-нан аспайды;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "BBB-" төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бір шетелдік эмитент шығарған мемлекеттік емес борыштық бағалы қағаздарға инвестициялардың жиынтық баланстық құны – ЭКА меншікті капиталының 10%-нан аспайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z168" w:id="151"/>
-[...15 lines deleted...]
-      6) тазартылған бағалы металдарға жиынтық орналастыру ЭКА меншікті капиталының 5%-нан аспайды;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық инвестициялық холдингі" акционерлік қоғамдары шығарған борыштық бағалы қағаздарға ("кері РЕПО" операцияларын ескере отырып) инвестициялардың баланстық құны – әрбір акционерлік қоғам үшін ЭКА меншікті капиталының 10%-нан аспайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z169" w:id="152"/>
-[...15 lines deleted...]
-      7) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "BBB-" төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бір шетелдік эмитент шығарған мемлекеттік емес борыштық бағалы қағаздарға инвестициялардың жиынтық баланстық құны – ЭКА меншікті капиталының 10%-нан аспайды;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Бағалы қағаздардың орталық депозитарийі" акционерлік қоғамының шоттарындағы ақша қаражатының жиынтық баланстық құны – ЭКА меншікті капиталының 20%-нан аспайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z170" w:id="153"/>
-[...15 lines deleted...]
-      8) Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес "Самұрық-Қазына" Ұлттық әл-ауқат қоры", "Бәйтерек" Ұлттық басқарушы холдингі" акционерлік қоғамдары шығарған борыштық бағалы қағаздарға ("кері РЕПО" операцияларын ескере отырып) инвестициялардың баланстық құны – әрбір акционерлік қоғам үшін ЭКА меншікті капиталының 10%-нан аспайды;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) туынды қаржы құралдары ЭКА меншікті капиталының 5%-нан аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z171" w:id="154"/>
-[...15 lines deleted...]
-      9) "Бағалы қағаздардың орталық депозитарийі" акционерлік қоғамының шоттарындағы ақша қаражатының жиынтық баланстық құны – ЭКА меншікті капиталының 20%-нан аспайды;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармаққа өзгеріс енгізілді - – ҚР Сауда және интеграция министрінің 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 131-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. ЭКА орталық контрагенттің қатысуымен жасалған "кері РЕПО" операцияларын жүзеге асырады және Қазақстан Республикасы Ұлттық Банкінің, Қазақстан Республикасы Қаржы министрлігінің бағалы қағаздарын шектеусіз сатып алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z172" w:id="155"/>
-[...15 lines deleted...]
-      10) туынды қаржы құралдары ЭКА меншікті капиталының 5%-нан аспайды.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. ЭКА осы тараудың талаптарын ескере отырып, Қазақстан Республикасының аумағында жұмыс істейтін қор биржасының ресми тізіміне енгізілген немесе ашық саудаға жіберілген Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық бағалы қағаздарын "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасында сатып алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z173" w:id="156"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z175" w:id="158"/>
+    <w:bookmarkStart w:name="z175" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. ЭКА осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4559,210 +4775,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уақытша бос ақша қаражатын орналастыру жөніндегі талаптардың сақталуы жөніндегі ақпаратты есепті тоқсаннан кейінгі айдың 25 (жиырма бесінші) күнінен кешіктірмей және есепті жылдан кейінгі жылдың отызыншы сәуірінен кешіктірмей уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z176" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Резервтерді қалыптастыру және олар бойынша актуарлық есеп-қисаптар жүргізу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z177" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. ЭКА-дағы актуарлық практика осы Қағидаларға және актуарлық практиканы жүзеге асырудың халықаралық қағидаттарына (стандарттарына) сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z176" w:id="159"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Резервтерді қалыптастыру және олар бойынша актуарлық есеп-қисаптар жүргізу</w:t>
+    <w:bookmarkStart w:name="z178" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Сақтандыру және қайта сақтандыру шарттары бойынша, сондай-ақ кепілдіктер бойынша міндеттемелердің орындалуын қамтамасыз ету үшін ЭКА резервтерді (бұдан әрі – Міндеттемелер) қалыптастырады. Міндеттемелердің құрамы, оларды қалыптастыру әдістері мен қағидалары, сондай-ақ нысандары Директорлар кеңесі бекіткен ішкі құжатпен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z177" w:id="160"/>
-[...15 lines deleted...]
-      48. ЭКА-дағы актуарлық практика осы Қағидаларға және актуарлық практиканы жүзеге асырудың халықаралық қағидаттарына (стандарттарына) сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Міндеттемелердің құрамы, оларды қалыптастыру әдістері мен қағидалары келесі талаптарға сәйкес келеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z178" w:id="161"/>
-[...15 lines deleted...]
-      49. Сақтандыру және қайта сақтандыру шарттары бойынша, сондай-ақ кепілдіктер бойынша міндеттемелердің орындалуын қамтамасыз ету үшін ЭКА резервтерді (бұдан әрі – Міндеттемелер) қалыптастырады. Міндеттемелердің құрамы, оларды қалыптастыру әдістері мен қағидалары, сондай-ақ нысандары Директорлар кеңесі бекіткен ішкі құжатпен айқындалады.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) болашақ сақтандыру төлемдерінің міндеттемелері және оларға қызмет көрсету бойынша, алдыңғы есепті кезеңдерде болған немесе мәлімделген және болашақта осы үшін жеткілікті мөлшерде болуы немесе мәлімделуі мүмкін сақтандыру жағдайлары мен кепілдіктер жөніндегі талаптар бойынша қалыптастырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z179" w:id="162"/>
-[...15 lines deleted...]
-      50. Міндеттемелердің құрамы, оларды қалыптастыру әдістері мен қағидалары келесі талаптарға сәйкес келеді:</w:t>
+    <w:bookmarkStart w:name="z181" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Міндеттемелерді есептеу әдістері жалпы қабылданған әлемдік актуарлық практикаға сәйкес келеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z180" w:id="163"/>
-[...15 lines deleted...]
-      1) болашақ сақтандыру төлемдерінің міндеттемелері және оларға қызмет көрсету бойынша, алдыңғы есепті кезеңдерде болған немесе мәлімделген және болашақта осы үшін жеткілікті мөлшерде болуы немесе мәлімделуі мүмкін сақтандыру жағдайлары мен кепілдіктер жөніндегі талаптар бойынша қалыптастырылады;</w:t>
+    <w:bookmarkStart w:name="z182" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Міндеттемелерді есептеу әдістері сақтандыру, қайта сақтандыру және атап айтқанда, қайта сақтандырушылардың залалдардағы және (немесе) шығыстардағы үлестеріне кепілдік беру шарттарын орындауға байланысты ықтимал болашақ кірістерді бағалауды ескереді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z181" w:id="164"/>
-[...15 lines deleted...]
-      2) Міндеттемелерді есептеу әдістері жалпы қабылданған әлемдік актуарлық практикаға сәйкес келеді;</w:t>
+    <w:bookmarkStart w:name="z183" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Міндеттемелер сақтандыру, қайта сақтандыру және кепілдік беру шарттарының міндеттемелері номинацияланған валюталар бағамын ескереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z182" w:id="165"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z184" w:id="167"/>
+    <w:bookmarkStart w:name="z184" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. ЭКА осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4777,251 +4993,251 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>50-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылған міндеттемелер туралы ақпаратты есепті тоқсаннан кейінгі айдың 25 (жиырма бесінші) күнінен кешіктірмей және есепті жылдан кейінгі жылдың отызыншы сәуірінен кешіктірмей уәкілетті органға береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z185" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. ЭКА-дағы актуарлық практика мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z186" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Директорлар кеңесі бекіткен ішкі құжаттарда көзделген тәртіппен және шарттарда актуарлық қорытынды жасау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z185" w:id="168"/>
-[...15 lines deleted...]
-      52. ЭКА-дағы актуарлық практика мыналарды қамтиды:</w:t>
+    <w:bookmarkStart w:name="z187" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тарифтерді есептеу әдіснамасын әзірлеу, сондай-ақ ерікті сақтандыру және қайта сақтандыру, кепілдік беру шарттары бойынша сыйлықақылар мөлшерлемесін есептеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z186" w:id="169"/>
-[...15 lines deleted...]
-      1) Директорлар кеңесі бекіткен ішкі құжаттарда көзделген тәртіппен және шарттарда актуарлық қорытынды жасау;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) консультациялық қызметтер көрсету және актуарлық есеп айырысу мәселелері бойынша ұсынымдар беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z187" w:id="170"/>
-[...15 lines deleted...]
-      2) тарифтерді есептеу әдіснамасын әзірлеу, сондай-ақ ерікті сақтандыру және қайта сақтандыру, кепілдік беру шарттары бойынша сыйлықақылар мөлшерлемесін есептеу;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) актуарлық есеп айырысулар бөлігінде ЭКА-ның қаржылық орнықтылығы мен төлем қабілеттілігін бағалауға байланысты мәселелер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z188" w:id="171"/>
-[...15 lines deleted...]
-      3) консультациялық қызметтер көрсету және актуарлық есеп айырысу мәселелері бойынша ұсынымдар беру;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. ЭКА актуарий есептеген көлемде қалыптастырылған Міндеттемелерге ие.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z189" w:id="172"/>
-[...15 lines deleted...]
-      4) актуарлық есеп айырысулар бөлігінде ЭКА-ның қаржылық орнықтылығы мен төлем қабілеттілігін бағалауға байланысты мәселелер;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Актуарий түрлі сценарийлер бойынша стресс-тестілеуді жүзеге асырады, қалыптастырылған Міндеттемелердің барабарлығына тест жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z190" w:id="173"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z192" w:id="175"/>
+    <w:bookmarkStart w:name="z192" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55. ЭКА осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>54-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын сақтау жөніндегі ақпаратты есепті тоқсаннан кейінгі айдың 25 (жиырма бесінші) күнінен кешіктірмей және есепті жылдан кейінгі жылдың отызыншы сәуірінен кешіктірмей уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z193" w:id="176"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z193" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. ЭКА-ның тарифтерді белгілеу, ретке келтіру және түзету жөніндегі қызметіне қойылатын негізгі талаптар Директорлар кеңесі бекіткен Тарифтік саясатта белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>