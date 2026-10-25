--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3b4f4f1" w14:textId="3b4f4f1">
+    <w:p w14:paraId="3ced6a6" w14:textId="3ced6a6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -779,329 +779,167 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...182 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Микрокредит алу үшін қажетті құжаттардың тізбесін, сондай-ақ Микрокредит беру туралы шарт бойынша кредиттік дерекнама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 26 қарашадағы № 210 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19683 болып тіркелген) мынадай өзгеріс енгізілсін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Микрокредит беру туралы шарт бойынша кредиттік дерекнама жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1114,1836 +952,880 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "3. Кредиттік дерекнама осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Микрокредит алу үшін қажетті құжаттардың тізбесінде көзделген құжаттарды, сондай-ақ мынадай құжаттар мен мәліметтерді қамтуға тиіс:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) микрокредит беру туралы шарт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) микрокредит беру туралы шартқа қосымша келісімдер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тараптар қол қойған микрокредитті өтеу кестесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сыйақының жылдық тиімді мөлшерлемесінің нақтыланған мәнінің есептері (бар болса);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
-[...15 lines deleted...]
-      1) микрокредит беру туралы шарт;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кепілдік немесе кепілгерлік шарты, өкiлдiң кепіл берушінің атынан кепiлдiк беру шартына немесе кепілгердің атынан кепілгерлік шартына қол қою өкiлеттiгiн растайтын құжаттар (мiндеттеменің орындалуы кепiлдiкпен немесе кепілгерлікпен қамтамасыз етiлген микрокредит жағдайында);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
-[...15 lines deleted...]
-      2) микрокредит беру туралы шартқа қосымша келісімдер;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) микроқаржы ұйымы мен қарыз алушы арасындағы хат алмасу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
-[...15 lines deleted...]
-      3) тараптар қол қойған микрокредитті өтеу кестесі;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) микрокредит беру туралы шарттар бойынша берешектiң толық немесе iшiнара өтелгенiн растайтын, микрокредиттi өтеу көзiн (қарыз алушы аударған не кепiл мүлкін сатудан түскен ақша) көрсететін құжаттар (немесе олардың көшірмелері);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
-[...15 lines deleted...]
-      4) сыйақының жылдық тиімді мөлшерлемесінің нақтыланған мәнінің есептері (бар болса);</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кредиттiк тарих субъектiсiнiң өзi туралы ақпаратты кредиттік бюроларға беруге келісім алғанын растайтын ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
-[...15 lines deleted...]
-      5) кепілдік немесе кепілгерлік шарты, өкiлдiң кепіл берушінің атынан кепiлдiк беру шартына немесе кепілгердің атынан кепілгерлік шартына қол қою өкiлеттiгiн растайтын құжаттар (мiндеттеменің орындалуы кепiлдiкпен немесе кепілгерлікпен қамтамасыз етiлген микрокредит жағдайында);</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кредиттiк тарих субъектiсiнiң кредиттік бюродан кредиттiк есептi алушыға кредиттік есептi беруге келісім алғанын растайтын ақпарат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
-[...15 lines deleted...]
-      6) микроқаржы ұйымы мен қарыз алушы арасындағы хат алмасу;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілерімен интеграциялану болмаған, технологиялық құралдарды пайдалана отырып, субъектіні сәйкестендіру мүмкін болмаған жағдайларды қоспағанда, микроқаржы ұйымына жеке басты куәландыратын құжаттардың қағаз тасымалдағыштағы көшірмелерін жинауға, өңдеуге тыйым салынады.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
-[...15 lines deleted...]
-      7) микрокредит беру туралы шарттар бойынша берешектiң толық немесе iшiнара өтелгенiн растайтын, микрокредиттi өтеу көзiн (қарыз алушы аударған не кепiл мүлкін сатудан түскен ақша) көрсететін құжаттар (немесе олардың көшірмелері);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. "Электрондық тәсілмен микрокредиттер беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 28 қарашадағы № 217 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19714 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...15 lines deleted...]
-      8) кредиттiк тарих субъектiсiнiң өзi туралы ақпаратты кредиттік бюроларға беруге келісім алғанын растайтын ақпарат;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Электрондық тәсілмен микрокредиттер беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
-[...312 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тармақ</w:t>
+        <w:t>8-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
-[...15 lines deleted...]
-      "4. Шарттың жалпы талаптарында мыналар қамтылады:</w:t>
+    <w:bookmarkStart w:name="z68" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8. Электрондық тәсілмен микрокредит берілгенге дейін микроқаржылық қызметті жүзеге асыратын ұйым:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z69" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) клиентті Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл саласындағы заңнамасына және ішкі құжаттарға сәйкес клиентті тиісінше тексеруді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z70" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) клиентті микрокредиттер беру қағидаларымен таныстырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z71" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) клиентке микрокредитті алумен, қызмет көрсетумен және өтеумен (қайтарумен) байланысты төлемдер және аударымдар туралы толық әрі дәйекті ақпарат береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z72" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) клиентке микрокредитті өтеу әдісімен танысу және таңдау үшін түрлі әдістермен (сараланған төлемдер, аннуитеттік төлемдер әдісімен немесе микрокредиттер беру қағидаларына сәйкес есептелген әдіспен) есептелген өтеу кестелерінің жобаларын ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z73" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) клиентті микрокредит алумен байланысты құқықтары мен міндеттер туралы хабардар етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z74" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) клиенттен микрокредит беру тәсілін сұратады (клиентке терминал немесе касса арқылы қолма-қол ақша беру немесе микрокредитті клиенттің банктік шотына (төлем карточкасына) немесе микроқаржылық қызметті жүзеге асыратын ұйымда сатып алынатын тауарға немесе қарыз алушының орындаған жұмыстарына, қызметтеріне ақы төлеуді көздейтін шарт жасалған заңды тұлғаның банктік шотына аудару арқылы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z75" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) микрокредит клиенттің банктік шотына (төлем карточкасына) берілген жағдайда, клиенттің банктік шотының деректемелерін (IBAN) және (немесе) төлем карточкасының деректемелерін сұратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
-[...15 lines deleted...]
-      1) шарт жасасқан күн;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кредиттік есепте клиенттің микрокредит алудан ерікті түрде бас тартуын белгілеу туралы ақпараттың болуын тексереді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
-[...278 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-тармақ</w:t>
+        <w:t>10-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...238 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z78" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10. Микроқаржылық қызметті жүзеге асыратын ұйым қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), және терророизмді қаржыландыруға қарсы іс-қимыл саласында Қазақстан Республикасының заңнамасында көзделген негіздер бойынша, сондай-ақ клиенттің микрокредит алудан ерікті бас тартуын белгілеген кезде клиентке микрокредит беруден бас тартарды.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...223 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...290 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>