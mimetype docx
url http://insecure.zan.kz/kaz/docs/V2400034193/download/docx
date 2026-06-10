--- v0 (2025-10-24)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="507b2ec" w14:textId="507b2ec">
+    <w:p w14:paraId="483ebb9" w14:textId="483ebb9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне банктік және микроқаржылық қызметті реттеу мәселелері бойынша өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 29 наурыздағы № 17 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 29 наурызда № 34193 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 29 наурыздағы № 17 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 29 наурызда № 34193 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z0" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -744,270 +744,364 @@
         <w:t xml:space="preserve">
       мынадай мазмұндағы 2-1-тармақпен толықтырылсын: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2-1. Кредиттік есепте кредиттік тарих субъектісінің банктік қарыздар және (немесе) микрокредиттер алудан ерікті түрде бас тартуды белгілегені не оны алып тастағаны туралы ақпарат көрсетіледі.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген) мынадай толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 8-3-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы 8-3-тармақпен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8-3. Банк банктік қарыз беру туралы шешім қабылдағанға дейін клиенттің кредиттік есебінде оның банктік қарыз алудан ерікті түрде бас тартуын белгілеу туралы ақпараттың болуын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
-[...15 lines deleted...]
-      "8-3. Банк банктік қарыз беру туралы шешім қабылдағанға дейін клиенттің кредиттік есебінде оның банктік қарыз алудан ерікті түрде бас тартуын белгілеу туралы ақпараттың болуын тексереді.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиентте оның кредиттік есебінде банктік қарыздар алудан ерікті түрде бас тартуды белгілеу туралы ақпарат болған жағдайда, банк банктік қарыз беруден бас тартады.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Микрокредит алу үшін қажетті құжаттардың тізбесін, сондай-ақ Микрокредит беру туралы шарт бойынша кредиттік дерекнама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 26 қарашадағы № 210 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19683 болып тіркелген) мынадай өзгеріс енгізілсін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Микрокредит беру туралы шарт бойынша кредиттік дерекнама жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1020,470 +1114,564 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "3. Кредиттік дерекнама осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Микрокредит алу үшін қажетті құжаттардың тізбесінде көзделген құжаттарды, сондай-ақ мынадай құжаттар мен мәліметтерді қамтуға тиіс:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) микрокредит беру туралы шарт;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      1) микрокредит беру туралы шарт;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) микрокредит беру туралы шартқа қосымша келісімдер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      2) микрокредит беру туралы шартқа қосымша келісімдер;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тараптар қол қойған микрокредитті өтеу кестесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      3) тараптар қол қойған микрокредитті өтеу кестесі;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сыйақының жылдық тиімді мөлшерлемесінің нақтыланған мәнінің есептері (бар болса);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      4) сыйақының жылдық тиімді мөлшерлемесінің нақтыланған мәнінің есептері (бар болса);</w:t>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кепілдік немесе кепілгерлік шарты, өкiлдiң кепіл берушінің атынан кепiлдiк беру шартына немесе кепілгердің атынан кепілгерлік шартына қол қою өкiлеттiгiн растайтын құжаттар (мiндеттеменің орындалуы кепiлдiкпен немесе кепілгерлікпен қамтамасыз етiлген микрокредит жағдайында);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      5) кепілдік немесе кепілгерлік шарты, өкiлдiң кепіл берушінің атынан кепiлдiк беру шартына немесе кепілгердің атынан кепілгерлік шартына қол қою өкiлеттiгiн растайтын құжаттар (мiндеттеменің орындалуы кепiлдiкпен немесе кепілгерлікпен қамтамасыз етiлген микрокредит жағдайында);</w:t>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) микроқаржы ұйымы мен қарыз алушы арасындағы хат алмасу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...15 lines deleted...]
-      6) микроқаржы ұйымы мен қарыз алушы арасындағы хат алмасу;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) микрокредит беру туралы шарттар бойынша берешектiң толық немесе iшiнара өтелгенiн растайтын, микрокредиттi өтеу көзiн (қарыз алушы аударған не кепiл мүлкін сатудан түскен ақша) көрсететін құжаттар (немесе олардың көшірмелері);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...15 lines deleted...]
-      7) микрокредит беру туралы шарттар бойынша берешектiң толық немесе iшiнара өтелгенiн растайтын, микрокредиттi өтеу көзiн (қарыз алушы аударған не кепiл мүлкін сатудан түскен ақша) көрсететін құжаттар (немесе олардың көшірмелері);</w:t>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кредиттiк тарих субъектiсiнiң өзi туралы ақпаратты кредиттік бюроларға беруге келісім алғанын растайтын ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
-[...15 lines deleted...]
-      8) кредиттiк тарих субъектiсiнiң өзi туралы ақпаратты кредиттік бюроларға беруге келісім алғанын растайтын ақпарат;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кредиттiк тарих субъектiсiнiң кредиттік бюродан кредиттiк есептi алушыға кредиттік есептi беруге келісім алғанын растайтын ақпарат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...15 lines deleted...]
-      9) кредиттiк тарих субъектiсiнiң кредиттік бюродан кредиттiк есептi алушыға кредиттік есептi беруге келісім алғанын растайтын ақпарат.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілерімен интеграциялану болмаған, технологиялық құралдарды пайдалана отырып, субъектіні сәйкестендіру мүмкін болмаған жағдайларды қоспағанда, микроқаржы ұйымына жеке басты куәландыратын құжаттардың қағаз тасымалдағыштағы көшірмелерін жинауға, өңдеуге тыйым салынады.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Микрокредит беру туралы шартты жасасу тәртібін, оның ішінде шарттың мазмұнына, ресімделуіне және микрокредиттің толық құны (микрокредит бойынша артық төленетін сома, микрокредит мәні) туралы ақпаратты қамтитын оның бірінші бетіне, микрокредит беру туралы шарттың міндетті шарттарына қойылатын талаптарды, сондай-ақ микрокредитті өтеу кестесінің нысанын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 29 қарашадағы № 232 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19697 болып тіркелген) мынадай өзгерістер және толықтыру енгізілсін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Микрокредит беру туралы шартты жасасу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тәртібі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мынадай мазмұндағы 4-тармақпен толықтырылсын: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Микрокредит беру туралы шешім қабылдағанға дейін микроқаржылық қызметті жүзеге асыратын ұйым қарыз алушының кредиттік есебінде оның микрокредит алудан ерікті түрде бас тартуының белгіленгені туралы ақпараттың болуын тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарыз алушының кредиттік есебінде микрокредит алудан ерікті бас тартуды белгілеу туралы ақпарат болған жағдайда, микроқаржылық қызметті жүзеге асыратын ұйым микрокредит беруден бас тартады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шарттың мазмұнына, ресімделуіне және микрокредиттің толық құны (микрокредит бойынша артық төленетін сома, микрокредит мәні) туралы ақпаратты қамтитын оның бірінші бетіне, микрокредит беру туралы шарттың міндетті шарттарына қойылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1496,370 +1684,370 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Шарттың жалпы талаптарында мыналар қамтылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шарт жасасқан күн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұйымының атауын және қарыз алушы (тең қарыз алушы) - жеке тұлғаның тегі, аты және әкесінің аты (ол бар болса) немесе қарыз алушы (тең қарыз алушы) - заңды тұлғаның атауы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
-[...15 lines deleted...]
-      1) шарт жасасқан күн;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) микрокредиттің сомасы (микрокредиттің мәні), кредит желісін ұсыну (ашу) туралы келісім үшін – микрокредиттің жалпы сомасы (микрокредиттің мәні), микрокредит бойынша артық төлеу сомасы, микрокредитті пайдалану мақсаты туралы мәліметтер (бар болса), бұл ретте микрокредиттің толық құны (микрокредит бойынша артық төлеу сомасы (микрокредиттің мәні) туралы ақпарат шарттың бірінші бетінде көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
-[...15 lines deleted...]
-      2) ұйымының атауын және қарыз алушы (тең қарыз алушы) - жеке тұлғаның тегі, аты және әкесінің аты (ол бар болса) немесе қарыз алушы (тең қарыз алушы) - заңды тұлғаның атауы;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) микрокредитті өтеу мерзімі, кредит желісін ұсыну (ашу) туралы келісім үшін – шарттың жалпы мерзімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
-[...15 lines deleted...]
-      3) микрокредиттің сомасы (микрокредиттің мәні), кредит желісін ұсыну (ашу) туралы келісім үшін – микрокредиттің жалпы сомасы (микрокредиттің мәні), микрокредит бойынша артық төлеу сомасы, микрокредитті пайдалану мақсаты туралы мәліметтер (бар болса), бұл ретте микрокредиттің толық құны (микрокредит бойынша артық төлеу сомасы (микрокредиттің мәні) туралы ақпарат шарттың бірінші бетінде көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Шарт жасалған күнгі жағдай бойынша сыйақы мөлшерлемесінің жылдық пайызбен көрсетілген мөлшері немесе сыйақы мәні (Заңның 4-бабының 3-1-тармағында көрсетілген шарт жасалған жағдайда), сондай-ақ Заңның 5-бабының 1-тармағына сәйкес есептелген сыйақының жылдық тиімді мөлшерлемесінің (микрокредиттің нақты құнының) мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
-[...15 lines deleted...]
-      4) микрокредитті өтеу мерзімі, кредит желісін ұсыну (ашу) туралы келісім үшін – шарттың жалпы мерзімі;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) микрокредитті өтеу тәсілі: бір уақытта не бөліктермен, қолма-қол ақшамен – касса не электронды терминалдар арқылы, қолма-қол ақшасыз тәсілмен – ұйымның банктік шотының деректемелерін көрсете отырып;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
-[...15 lines deleted...]
-      5) Шарт жасалған күнгі жағдай бойынша сыйақы мөлшерлемесінің жылдық пайызбен көрсетілген мөлшері немесе сыйақы мәні (Заңның 4-бабының 3-1-тармағында көрсетілген шарт жасалған жағдайда), сондай-ақ Заңның 5-бабының 1-тармағына сәйкес есептелген сыйақының жылдық тиімді мөлшерлемесінің (микрокредиттің нақты құнының) мөлшері;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) микрокредитті өтеу әдісі (аннуитеттік, дифференциалды немесе микрокредиттерді беру қағидаларына сәйкес басқа әдіс);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
-[...15 lines deleted...]
-      6) микрокредитті өтеу тәсілі: бір уақытта не бөліктермен, қолма-қол ақшамен – касса не электронды терминалдар арқылы, қолма-қол ақшасыз тәсілмен – ұйымның банктік шотының деректемелерін көрсете отырып;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) микрокредит бойынша берешекті өтеу кезектілігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
-[...15 lines deleted...]
-      7) микрокредитті өтеу әдісі (аннуитеттік, дифференциалды немесе микрокредиттерді беру қағидаларына сәйкес басқа әдіс);</w:t>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) негізгі борыштың уақтылы өтелмегені және сыйақының төленбегені үшін айыпақыны (айыппұлды, өсімпұлды) есептеу тәртібі және мөлшері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
-[...15 lines deleted...]
-      8) микрокредит бойынша берешекті өтеу кезектілігі;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) қарыз алушының шарт бойынша міндеттемелерді (ол бар болса) орындауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
-[...15 lines deleted...]
-      9) негізгі борыштың уақтылы өтелмегені және сыйақының төленбегені үшін айыпақыны (айыппұлды, өсімпұлды) есептеу тәртібі және мөлшері;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) қарыз алушы шарт бойынша міндеттемелерін орындамаған не тиісінше орындамаған жағдайда ұйым қабылдайтын шаралар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
-[...15 lines deleted...]
-      10) қарыз алушының шарт бойынша міндеттемелерді (ол бар болса) орындауын қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) шарттың қолданылу мерзімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
-[...15 lines deleted...]
-      11) қарыз алушы шарт бойынша міндеттемелерін орындамаған не тиісінше орындамаған жағдайда ұйым қабылдайтын шаралар;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ұйымның пошталық және электрондық мекенжайы туралы ақпарат, сондай-ақ оның ресми интернет-ресурсы (ол бар болса) туралы деректер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
-[...15 lines deleted...]
-      12) шарттың қолданылу мерзімі;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) қарыз алушы – жеке тұлғаның тіркелген жерінің не тұрғылықты жерінің мекенжайы, қарыз алушы – заңды тұлғаның тұрақты жұмыс істейтін органының тіркелген жерінің не орналасқан жерінің мекенжайы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
-[...15 lines deleted...]
-      13) ұйымның пошталық және электрондық мекенжайы туралы ақпарат, сондай-ақ оның ресми интернет-ресурсы (ол бар болса) туралы деректер;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) ұйым шарт бойынша құқықты (талап етуді) үшінші тұлғаға берген кезде Қазақстан Республикасының заңнамасында кредитордың қарыз алушымен шарт шеңберіндегі өзара қатынастарына қойылатын талаптар мен шектеулердің қарыз алушының құқық (талап ету) берілген үшінші тұлғамен құқықтық қатынастарына қолданылатынын көздейтін талап.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1872,290 +2060,290 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Ұйымға қойылатын шектеулер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сыйақы мөлшерлемелерін (оларды төмендету жағдайларын қоспағанда) және (немесе) микрокредитті өтеу әдісі мен тәсілін біржақты тәртіппен өзгертуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) микрокредит бойынша сыйақы мен айыпақыны (айыппұлды, өсімпұлды) қоспағанда, кез келген төлемдерді белгілеуге және қарыз алушыдан алуға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
-[...15 lines deleted...]
-      1) сыйақы мөлшерлемелерін (оларды төмендету жағдайларын қоспағанда) және (немесе) микрокредитті өтеу әдісі мен тәсілін біржақты тәртіппен өзгертуге;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұйымға микрокредит сомасын мерзімінен бұрын толық немесе ішінара қайтарған жеке тұлға болып табылатын қарыз алушыдан микрокредитті мерзімінен бұрын қайтарғаны үшін айыпақыны (айыппұлды, өсімпұлды) және басқа да төлемдерді талап етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z59" w:id="55"/>
-[...15 lines deleted...]
-      2) микрокредит бойынша сыйақы мен айыпақыны (айыппұлды, өсімпұлды) қоспағанда, кез келген төлемдерді белгілеуге және қарыз алушыдан алуға;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) шарт бойынша микрокредит сомасын ұлғайтуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z60" w:id="56"/>
-[...15 lines deleted...]
-      3) ұйымға микрокредит сомасын мерзімінен бұрын толық немесе ішінара қайтарған жеке тұлға болып табылатын қарыз алушыдан микрокредитті мерзімінен бұрын қайтарғаны үшін айыпақыны (айыппұлды, өсімпұлды) және басқа да төлемдерді талап етуге;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) егер негізгі борышты және (немесе) сыйақыны өтеу күні демалыс не мереке күніне сәйкес келсе, айыпақы (айыппұл, өсімпұл) алуға және негізгі борышты және (немесе) сыйақыны төлеу одан кейінгі келесі жұмыс күнінде жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z61" w:id="57"/>
-[...15 lines deleted...]
-      4) шарт бойынша микрокредит сомасын ұлғайтуға;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кез келген валюта баламасына байланыстыра отырып, теңгемен берілген микрокредит беру туралы шарт бойынша міндеттемелер мен төлемдерді индекстеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z62" w:id="58"/>
-[...15 lines deleted...]
-      5) егер негізгі борышты және (немесе) сыйақыны өтеу күні демалыс не мереке күніне сәйкес келсе, айыпақы (айыппұл, өсімпұл) алуға және негізгі борышты және (немесе) сыйақыны төлеу одан кейінгі келесі жұмыс күнінде жүргізіледі;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) микрокредит беру туралы шарт бойынша берешекті өндіріп алу үшін борышкердің шартта көрсетілген мекенжайы бойынша нотариус қызмет ететін аумаққа сәйкес емес нотариусқа атқарушылық жазба жасау туралы өтініш беруге тыйым салуды көздейді.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z63" w:id="59"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Электрондық тәсілмен микрокредиттер беру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 28 қарашадағы № 217 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19714 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Электрондық тәсілмен микрокредиттер беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2168,230 +2356,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Электрондық тәсілмен микрокредит берілгенге дейін микроқаржылық қызметті жүзеге асыратын ұйым:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) клиентті Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл саласындағы заңнамасына және ішкі құжаттарға сәйкес клиентті тиісінше тексеруді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) клиентті микрокредиттер беру қағидаларымен таныстырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
-[...15 lines deleted...]
-      1) клиентті Қазақстан Республикасының қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл саласындағы заңнамасына және ішкі құжаттарға сәйкес клиентті тиісінше тексеруді жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) клиентке микрокредитті алумен, қызмет көрсетумен және өтеумен (қайтарумен) байланысты төлемдер және аударымдар туралы толық әрі дәйекті ақпарат береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
-[...15 lines deleted...]
-      2) клиентті микрокредиттер беру қағидаларымен таныстырады;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) клиентке микрокредитті өтеу әдісімен танысу және таңдау үшін түрлі әдістермен (сараланған төлемдер, аннуитеттік төлемдер әдісімен немесе микрокредиттер беру қағидаларына сәйкес есептелген әдіспен) есептелген өтеу кестелерінің жобаларын ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
-[...15 lines deleted...]
-      3) клиентке микрокредитті алумен, қызмет көрсетумен және өтеумен (қайтарумен) байланысты төлемдер және аударымдар туралы толық әрі дәйекті ақпарат береді;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) клиентті микрокредит алумен байланысты құқықтары мен міндеттер туралы хабардар етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
-[...15 lines deleted...]
-      4) клиентке микрокредитті өтеу әдісімен танысу және таңдау үшін түрлі әдістермен (сараланған төлемдер, аннуитеттік төлемдер әдісімен немесе микрокредиттер беру қағидаларына сәйкес есептелген әдіспен) есептелген өтеу кестелерінің жобаларын ұсынады;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) клиенттен микрокредит беру тәсілін сұратады (клиентке терминал немесе касса арқылы қолма-қол ақша беру немесе микрокредитті клиенттің банктік шотына (төлем карточкасына) немесе микроқаржылық қызметті жүзеге асыратын ұйымда сатып алынатын тауарға немесе қарыз алушының орындаған жұмыстарына, қызметтеріне ақы төлеуді көздейтін шарт жасалған заңды тұлғаның банктік шотына аудару арқылы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
-[...15 lines deleted...]
-      5) клиентті микрокредит алумен байланысты құқықтары мен міндеттер туралы хабардар етеді;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) микрокредит клиенттің банктік шотына (төлем карточкасына) берілген жағдайда, клиенттің банктік шотының деректемелерін (IBAN) және (немесе) төлем карточкасының деректемелерін сұратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
-[...15 lines deleted...]
-      6) клиенттен микрокредит беру тәсілін сұратады (клиентке терминал немесе касса арқылы қолма-қол ақша беру немесе микрокредитті клиенттің банктік шотына (төлем карточкасына) немесе микроқаржылық қызметті жүзеге асыратын ұйымда сатып алынатын тауарға немесе қарыз алушының орындаған жұмыстарына, қызметтеріне ақы төлеуді көздейтін шарт жасалған заңды тұлғаның банктік шотына аудару арқылы);</w:t>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кредиттік есепте клиенттің микрокредит алудан ерікті түрде бас тартуын белгілеу туралы ақпараттың болуын тексереді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2404,264 +2592,358 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10. Микроқаржылық қызметті жүзеге асыратын ұйым қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), және терророизмді қаржыландыруға қарсы іс-қимыл саласында Қазақстан Республикасының заңнамасында көзделген негіздер бойынша, сондай-ақ клиенттің микрокредит алудан ерікті бас тартуын белгілеген кезде клиентке микрокредит беруден бас тартарды.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Банктік қарыз шартын жасасу қағидаларын, оның ішінде банктік қарыз шартының мазмұнына, ресімделуіне, міндетті талаптарына қойылатын талаптарды, қарызды өтеу кестесінің және қарыз алушы – жеке тұлғаға арналған жадынаманың нысандарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 23 желтоқсандағы № 248 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19774 болып тіркелген) мынадай толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген қаулымен бекітілген Банктік қарыз шартын жасасу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 3-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-1. Банктік қарыз беру туралы шешім қабалдағанға дейін банк кредиттік есепте олардың банктік қарыз алудан ерікті түрде бас тартуының белгіленгені туралы ақпараттың болуын тексеруді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарыз алушының кредиттік есебінде банктік қарыз алудан ерікті түрде бас тартуды белгілеу туралы ақпарат болған жағдайда, банк банктік қарыз беруден бас тартады.".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2987,31 +3269,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>