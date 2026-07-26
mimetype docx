--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="483ebb9" w14:textId="483ebb9">
+    <w:p w14:paraId="3b4f4f1" w14:textId="3b4f4f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>