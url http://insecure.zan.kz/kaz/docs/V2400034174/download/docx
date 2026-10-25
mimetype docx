--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="40c763f" w14:textId="40c763f">
+    <w:p w14:paraId="22ac01e" w14:textId="22ac01e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,213 +85,256 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2016 жылғы 25 қаңтардағы № 58 бұйрығына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 19 наурыздағы № 169/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 27 наурызда № 34174 болып тіркелді. Күші жойылды - Қазақстан Республикасы Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 2026 жылғы 28 шілдедегі № 438/НҚ бұйрығымен,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 438/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2016 жылғы 25 қаңтардағы № 58 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13195 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2016 жылғы 25 қаңтардағы № 58 </w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ақпараттандыру туралы" Қазақстан Республикасы Заңының 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -324,68 +369,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -400,128 +429,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Мемлекеттік көрсетілетін қызметтер комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -536,90 +549,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтер ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1049,93 +1063,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№58 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1170,685 +1178,654 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Қағидаларда мынадай негізгі ұғымдар мен қысқартулар қолданылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) абоненттік нөмір – шарт жасасу кезінде абоненттің пайдалануына бөлінетін, оның көмегімен басқа абоненттік жабдықпен қосылу орнатылатын және абонентті желіде сәйкестендіруге мүмкіндік беретін нөмір; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) ақпараттандыру объектілері – электрондық ақпараттық ресурстар, бағдарламалық қамтылым, интернет-ресурс және ақпараттық-коммуникациялық инфрақұрылым; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) биометриялық аутентификация – физиологиялық және биологиялық өзгермейтін белгілер негізінде жеке басын сәйкестендіретін шаралар кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бір реттік пароль – электрондық нысанда көрсетілетін қызметтерді алу субъектілерін аутентификациялаудың бір ғана сеансы үшін жарамды пароль;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) ұялы байланыстың абоненттік құрылғысы – абонент берген ақпаратты беру немесе қабылдау үшін электр байланысының сигналдарын қалыптастыратын және ұялы байланыс операторының желісіне қосылатын, қызмет көрсетілетін аумақ шеңберінде тұрақты географиялық айқындалатын орны жоқ, ұялы байланыс желілерінде жұмыс істейтін жеке пайдаланылатын байланыс құралы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) порталдағы пайдаланушының есептік жазбасы (бұдан әрі – пайдаланушының есептік жазбасы) – пайдаланушыны тану (сәйкестендіру) және "электрондық үкіметтің" веб-порталындағы пайдаланушы кабинетіндегі оның дербес деректері мен баптауларына қол жеткізу үшін қажетті, порталда сақталатын пайдаланушы туралы электрондық ақпараттық ресурстардың жиынтығы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) "электрондық үкіметтің" мобильді қосымшасы – ұялы байланыстың абоненттік құрылғысында орнатылған, іске қосылған және ұялы байланыс пен Интернет арқылы электрондық нысанда көрсетілетін мемлекеттік қызметтерге және өзге де қызметтерге қол жеткізуге болатын бағдарламалық өнім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) цифрлық құжаттар сервисі – операторға бекітілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған құжаттарды электрондық түрде көрсетуге және пайдалануға арналған "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының объектісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидалардың күші жеке тұлғаларға жататын абоненттер үшін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2-тарау. Ұялы байланыстың абоненттік құрылғысы арқылы электрондық нысанда мемлекеттік және өзге де көрсетілетін қызметтерді алу үшін, ұялы байланыс операторы беретін абоненттің абоненттік нөмірін тіркеу және оны "электрондық үкіметтің" веб-порталының есептік жазбасына қосу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Абоненттік нөмірді порталдың есептік жазбасына қосу" мемлекеттік қызметін алу үшін (бұдан әрі – мемлекеттік көрсетілетін қызмет) жеке тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) портал немесе ақпараттандыру объектілері (мобильді қосымша) арқылы электрондық нысанда сұрау салуды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметті көрсету тәртібі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік қызметті алу үшін портал арқылы жүгінген кезде мынадай іс-әрекеттер жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) абонент порталда авторизацияланады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) порталдағы пайдаланушы кабинетінде "Тексеру кодын алу" функциясын басу арқылы абоненттік нөмір енгізіледі, портал қалыптастыратын және жіберген қысқа мәтіндік хабарлама түрінде абоненттік нөмірге бір реттік пароль алады және сұрау салуды электрондық цифрлық қолтаңбамен куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қағидалардың 5-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын сәтті орындаған кезде сұранысты автоматты түрде өңдеу және абоненттік нөмірді порталдың есептік жазбасына қосу жүзеге асырылады, нәтижесінде тіркелген нөмір туралы мәліметтер абоненттің порталдағы жеке кабинетінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ақпараттандыру объектісі (мобильді қосымша) арқылы мемлекеттік қызметті алу үшін жүгінген кезде мынадай іс-әрекеттер орындалады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттандыру объектісінде (мобильді қосымша) қолда бар электрондық цифрлық қолтаңбаны тіркеу куәліктерін пайдалану немесе жаңа тіркеу куәліктерін шығару жолымен авторландыру әрекетін таңдау жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілген абоненттік нөмірге портал қалыптастыратын және жіберген қысқа мәтіндік хабарлама түрінде абоненттік нөмір және бір реттік пароль енгізіледі және биометриялық аутентификациядан өтеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қағидалардың 6-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шарттары сәтті орындалған кезде сұранысты автоматты түрде өңдеу және абоненттік нөмірді порталдың есептік жазбасына қосу жүзеге асырылады. Тіркелген нөмір туралы мәліметтер ақпараттандыру объектісінде (мобильді қосымша) абоненттің бейінінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ұялы байланыс операторы ұсынған абоненттің абоненттік нөмірін порталдың есептік жазбасына тіркеу және қосу ақпараттандыру объектілерінде сақталған нөмір болмаған немесе сәйкес келмеген жағдайда ақпараттандыру объектілерінде (екінші деңгейдегі банктердің мобильді қосымшасында) сақталған нөмірді тексеру, пайдаланушының биометриялық аутентификациясы және қысқа мәтіндік хабарлама түрінде абоненттік нөмірге бір реттік пароль енгізу арқылы тіркелген және порталдың есептік жазбасына қосылған жолымен ақпараттандыру объектілерінде (екінші деңгейдегі банктердің мобильді қосымшасында) цифрлық құжаттарды қарауға рұқсат беру (екінші деңгейдегі банктердің мобильді қосымшасында) кезінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Порталдың жеке кабинетінде және ақпараттандыру объектісінің (мобильді қосымша) профилінде тіркелген және порталдың есептік жазбасына қосылған абоненттік нөмірді өзгерту жаңа абоненттік нөмірді және порталда көрсетілген абоненттік нөмірге қалыптастыратын және жіберген қысқа мәтіндік хабарлама түрінде және одан әрі электрондық цифрлық қолтаңбасы бар куәлікпен жаңа абоненттік нөмірді және бір реттік парольді енгізу жолымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Абонент абоненттік нөмірге портал қалыптастырған және жіберген қысқа мәтіндік хабарлама түрінде алған бір реттік пароль дұрыс енгізілмеген және/немесе абоненттің биометриялық аутентификациясынан өтпеген жағдайда, ұялы байланыс операторы ұсынған абоненттің абоненттік нөмірін тіркеу және электрондық нысанда мемлекеттік және өзге де қызметтерді алу үшін порталдың есептік жазбасына қосу жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) Қазақстан Республикасының заңнамасына сәйкес жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2146,68 +2123,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жазбасына қосу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Абоненттік нөмірді "электрондық үкіметтің" веб-порталының есептік жазбасына қосу" мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3509,63 +3486,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3887,35 +3886,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>