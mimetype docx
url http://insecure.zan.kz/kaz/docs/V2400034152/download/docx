--- v0 (2025-10-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a9c8f4e" w14:textId="a9c8f4e">
+    <w:p w14:paraId="d46539a" w14:textId="d46539a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,229 +93,213 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің кейбiр бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 12 наурыздағы № 72 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 14 наурызда № 34152 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2024 жылғы 12 наурыздағы № 72 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 14 наурызда № 34152 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің өзгерістер енгізілетін кейбір бұйрықтарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Цифрландыру және мемлекеттік қызметтерді автоматтандыру департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты алғашқы ресми жарияланғанынан кейін Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсына орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -533,169 +517,264 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 72 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қандастар мен қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің м.а. 2016 жылғы 15 қаңтардағы № 20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13334 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Қандастарды қабылдаудың өңірлік квотасына енгізу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Қандастарды қабылдаудың өңірлік квотасына енгізу </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -708,126 +787,1378 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Ақталған адамға куәлік беру қағидаларын және ақталған адам куәлігінің үлгісін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 28 ақпандағы № 78 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26976 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Ақталған адамға куәлік беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Бала туғанда берілетін жәрдемақыны, бала күтіміне байланысты жәрдемақыны, көпбалалы отбасыларға берілетін жәрдемақыны, наградталған анаға берілетін жәрдемақыны тағайындау және төлеуді жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 24 мамырдағы № 169 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32571 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Бала туғанда берілетін жәрдемақыны, бала күтіміне байланысты жәрдемақыны, көпбалалы отбасыларға берілетін жәрдемақыны, наградталған анаға берілетін жәрдемақыны тағайындау және төлеуді жүзеге асыру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 31 мамырдағы № 192 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32659 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Арнаулы мемлекеттік жәрдемақы тағайындау және төлеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Күші жойылды - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 06.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 390</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. "Мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақы, бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақы тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 маусымдағы № 215 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32851 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақы, бірінші топтағы мүгедектігі бар адамға күтім жасайтын адамдарға берілетін мемлекеттік жәрдемақы тағайындау және төлеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. "Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 21 маусымдағы № 227 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32885 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Мемлекеттік атаулы әлеуметтік көмекті тағайындау және төлеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. "Әлеуметтік сақтандыру жүйесінің және әлеуметтік-еңбек саласында мемлекеттік қызметтер көрсетудің кейбір мәселелері туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 21 маусымдағы № 229 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32897 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Әлеуметтік аударымдарды есептеу және Мемлекеттік әлеуметтік сақтандыру қорына төлеу және олар бойынша өндіріп алу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Артық (қате) төленген әлеуметтік аударымдарды және (немесе) әлеуметтік аударымдардың уақтылы және (немесе) толық төленбегені үшін өсімпұлдарды қайтаруды жүзеге асырудың қағидалары мен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жағдайларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Қоныс аударушыларды қабылдаудың өңірлік квотасына енгізу </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Міндетті әлеуметтік сақтандыру жүйесіне қатысушыға әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Төлеушілерге әлеуметтік аударымдардың жай-күйі мен қозғалысы туралы ақпарат беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. "Мемлекеттік базалық зейнетақы төлемінің, жасына байланысты зейнетақы төлемдерінің мөлшерін есептеу (айқындау), оларды тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 232 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32890 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Мемлекеттік базалық зейнетақы төлемінің, жасына байланысты зейнетақы төлемдерінің мөлшерін есептеу (айқындау), оларды тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -840,4224 +2171,1812 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. "Жұмыс күшінің ұтқырлығын арттыру үшін адамдардың ерікті түрде қоныс аудару қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 234 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32880 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Жұмыс күшінің ұтқырлығын арттыру үшін адамдардың ерікті түрде қоныс аудару </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Ақталған адамға куәлік беру қағидаларын және ақталған адам куәлігінің үлгісін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 28 ақпандағы № 78 </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. "Жұмысынан айырылу жағдайы бойынша әлеуметтік төлемнің мөлшерін есептеу (айқындау), тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және оны тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 237 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26976 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32881 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Жұмысынан айырылу жағдайы бойынша әлеуметтік төлемнің мөлшерін есептеу (айқындау), тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және оны тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. "Еңбекке қабілеттілігінен айырылу жағдайы бойынша әлеуметтік төлемдердің мөлшерлерін есептеу (айқындау), тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 238 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32886 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Еңбекке қабілеттілігінен айырылу жағдайы бойынша әлеуметтік төлемдердің мөлшерлерін есептеу (айқындау), тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Ақталған адамға куәлік беру </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасы мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. "Асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды тағайындау (тағайындаудан бас тарту) туралы шешімді есептеу, мөлшерлерін айқындау, тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және қайта қарау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 239 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32883 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақыларды тағайындау (тағайындаудан бас тарту) туралы шешімді есептеу, мөлшерлерін айқындау, тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және қайта қарау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. "Жүктілікке және босануға, жаңа туған баланы (балаларды) асырап алуға байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлемдерді, бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлемнің мөлшерін есептеу (айқындау), тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және оларды тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 27 маусымдағы № 248 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32912 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Жүктілікке және босануға, жаңа туған баланы (балаларды) асырап алуға байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлемдерді, бала бір жарым жасқа толғанға дейін оның күтіміне байланысты кірісінен айырылу жағдайы бойынша әлеуметтік төлемнің мөлшерін есептеу (айқындау), тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және оларды тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. "Республикалық бюджет қара жатынан жерлеуге бір жолғы төлемді тағайындау және жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 27 маусымдағы № 256 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 29 маусымда № 32925 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Республикалық бюджет қара жатынан жерлеуге бір жолғы төлемді тағайындау және жүзеге асыру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. "Мүгедектігі бойынша және асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылар мөлшерін есептеу (айқындау), оларды тағайындау, төлеу, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 27 маусымдағы № 257 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32921 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақылар мөлшерін есептеу (айқындау), оларды тағайындау, төлеу, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Асыраушысынан айырылу жағдайы бойынша мемлекеттік әлеуметтік жәрдемақылар мөлшерін есептеу (айқындау), оларды тағайындау, төлеу, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және тағайындау (тағайындаудан бас тарту) туралы шешімді қайта қарау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. "Мемлекеттік арнаулы жәрдемақыны тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және оны төлеу туралы шешімді қайта қарау қағидаларын айқындау туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 269 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32961 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Мемлекеттік арнаулы жәрдемақыны тағайындау, жүзеге асыру, тоқтата тұру, қайта есептеу, қайта бастау, тоқтату және оны төлеу туралы шешімді қайта қарау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. "Бірыңғай төлемнің артық (қате) төленген және (немесе) бірыңғай төлемді уақтылы және (немесе) толық төлемегені үшін өсімпұлдың сомаларын төлеу, аудару және бөлу, сондай-ақ қайтару қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 270 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32957 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Бірыңғай төлемнің артық (қате) төленген және (немесе) бірыңғай төлемді уақтылы және (немесе) толық төлемегені үшін өсімпұлдың сомаларын төлеу, аудару және бөлу, сондай-ақ қайтару </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. "Шетелде тұратын этникалық қазақтар үшін "Ата жолы" картасын ұсыну тәртібін бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 280 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32983 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Шетелде тұратын этникалық қазақтар үшін "Ата жолы" картасын ұсыну </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тәртібінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. "Мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдар үшін жеке көмекшінің қызметтерін ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 30 маусымдағы № 288 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32994 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Мүгедектігі бар адамды абилитациялау мен оңалтудың жеке бағдарламасына сәйкес жүріп-тұруы қиын бірінші топтағы мүгедектігі бар адамдар үшін жеке көмекшінің қызметтерін ұсыну </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2-тармақтың </w:t>
-[...1258 lines deleted...]
-        <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасы мынадай редакцияда жазылсын:</w:t>
-[...2650 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="31"/>
+    <w:bookmarkStart w:name="z104" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5383,31 +4302,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>