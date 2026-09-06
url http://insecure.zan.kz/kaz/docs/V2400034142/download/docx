--- v0 (2025-11-08)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6013b78" w14:textId="6013b78">
+    <w:p w14:paraId="ec78115" w14:textId="ec78115">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Тізілімді қалыптастыру және жүргізу, сондай-ақ мемлекеттік органдардың халықпен коммуникациялар арналарын аккредиттеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2024 жылғы 11 наурыздағы № 93-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 13 наурызда № 34142 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Мәдениет және ақпарат министрінің 2024 жылғы 11 наурыздағы № 93-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 13 наурызда № 34142 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z0" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 866 қаулысымен бекітілген Қазақстан Республикасы Мәдениет және ақпарат министрлігі туралы Ереженің 15-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3389,193 +3389,315 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аккредиттеу – уәкілетті органның коммуникациялар арнасын осы Қағидаларда көзделген тәртіппен халықпен мемлекеттік органдардың коммуникациялар арналарының тізіліміне енгізу рәсімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) мемлекеттік органдардың халықпен коммуникациялар арнасы (бұдан әрі - коммуникациялар арнасы) – мемлекеттік орган халықпен өзара іс қимыл жасайтын тәсіл немесе құрал; </w:t>
+        <w:t>
+      3) мемлекеттік органдардың халықпен коммуникациялар арнасы (бұдан әрі - коммуникациялар арнасы) – мемлекеттік орган халықпен екіжақты тәртіпте өзара іс қимыл жасайтын тәсіл, құрал немесе цифрлық ресурс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Мемлекеттік органдардың халықпен коммуникациялар арналарының тізілімі (бұдан әрі – Тізілім) – осы Қағидаларда белгіленген тәртіппен аккредиттелген коммуникациялар арналары туралы мәліметтерді қамтитын деректер тізілімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) өтініш беруші – коммуникациялар арнасының жұмыс істеуіне жауапты орталық мемлекеттік немесе жергілікті атқарушы орган (облыстың, республикалық маңызы бар қаланың, және астананың, ауданның, облыстық маңызы бар қаланың);</w:t>
+      5) өтініш беруші – коммуникациялар арнасының жұмыс істеуіне жауапты орталық мемлекеттік немесе жергілікті атқарушы орган (астананың, облыстың, республикалық маңызы бар қаланың, және астананың, ауданның, облыстық маңызы бар қаланың);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> және Қазақстан Республикасының өзге де нормативтік құқықтық актілерімен реттелетін электрондық құжаттармен алмасу жүйесі.</w:t>
+        <w:t>
+      6) электрондық құжат айналымы жүйесі (бұдан әрі – ЭҚЖ) - қатысушылар арасындағы қатынастар Қазақстан Республикасының Цифрлық кодексімен реттелетін электрондық құжаттармен алмасу жүйесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі); 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 358-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Коммуникация арналарын аккредиттеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша коммуникациялар арнасын аккредиттеу үшін өтінімді уәкілетті органға ЭҚЖ арқылы жібереді.</w:t>
+        <w:t>
+      3. Өтініш беруші осы Қағидалардың 1-қосымшасына сәйкес нысан бойынша коммуникациялар арнасын аккредиттеу үшін өтінімді уәкілетті органға ЭҚЖ арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органның байланыс орталығы ұйымдастырылған жағдайда, телекоммуникациялар саласындағы уәкілетті орган мемлекеттік органның аккредиттеу жүргізу үшін өтініші мен тиісті құжаттарын жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Уәкілетті орган өтінімді қарау кезінде жиынтығында мынадай өлшемшарттарды басшылыққа алады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3688,412 +3810,664 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) коммуникациялар арнасын аккредиттеуден бас тарту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z28" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Өтінімді қарау нәтижелері бойынша уәкілетті орган шешім қабылданған күннен бастап 2 (екі) жұмыс күні ішінде ЭҚЖ арқылы өтінім берушіні аккредиттеуден өткені және коммуникациялар арнасын Тізілімге енгізгені туралы не аккредиттеуден бас тартқаны туралы хабардар етеді.</w:t>
+      6. Өтінімді қарау нәтижелері бойынша шешім қабылданған күннен бастап 2 (екі) жұмыс күні ішінде уәкілетті орган ЭҚЖ арқылы өтініш берушіні немесе (мемлекеттік органның байланыс орталығы ұйымдастырылған жағдайда) телекоммуникациялар саласындағы уәкілетті органды аккредиттеуден өткені және коммуникация арнасының Тізілімге енгізілгені туралы не аккредиттеуден бас тартылғаны туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Уәкілетті орган мемлекеттік органдардың байланыс орталықтарына кемінде екі жылда бір рет мерзімді аттестаттауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс орталығына қатысты аттестаттау жүргізу жоспарланған мемлекеттік орган бұл туралы екі жылдық мерзімнің аяқталуына 3 ай қалғанда хабардар етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімді аттестаттау осы Қағидалардың 5-тармағында белгіленген мерзімдерде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жүргізілген мерзімді аттестаттау нәтижелері бойынша мынадай шешімдердің бірі қабылданады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аккредиттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аккредиттеуден бас тарту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылданған шешім туралы екі жұмыс күні ішінде телекоммуникациялар саласындағы уәкілетті органға, аттестаттау жүргізілген байланыс орталығына қатысты мемлекеттік органға хабарланады, сондай-ақ мемлекеттік органдардың халықпен коммуникация арналарының тізіліміне тиісті өзгерістер енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-1-тармақпен толықтырылды – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Тізілімді қалыптастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z30" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тізілімді қалыптастырудың мақсаты аккредиттелген коммуникация арналарын есепке алу болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Тізілім электрондық түрде уәкілетті органның интернет-ресурсында осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қазақ және орыс тілдерінде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z32" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тізілімді жүргізу деп түсініледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z33" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) аккредиттеуден өту нәтижелері бойынша коммуникациялар арналары туралы мәліметтерді енгізу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z34" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өтініш берушілер ұсынған мәліметтер өзгерген және (немесе) толықтырылған кезде Тізілімді өзектендіру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z35" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) коммуникациялар арнасын Тізілімнен шығару туралы мәліметтерді енгізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z36" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тізілімде коммуникациялар арнасы туралы келесі мәліметтер көзделеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z37" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коммуникациялар арнасының атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z38" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қолданысында коммуникациялар арнасы бар орталық мемлекеттік және (немесе) жергілікті атқарушы органның атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z39" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) коммуникациялар арнасының Тізілімге енгізілген күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z40" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) коммуникациялар арнасы бойынша енгізілген өзгерістер және (немесе) толықтырулар туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z41" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z41" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) коммуникациялар арнасын алып тастау туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z42" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z42" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Тізілім мәліметтерін өзектендіру үшін өтініш беруші уәкілетті органға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ЭҚЖ арқылы өтінім жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z43" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Коммуникациялар арнасының жұмысы тоқтатылған кезде өтініш беруші уәкілетті органды ЭҚЖ арқылы еркін нысанда хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z44" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Осы Қағидалардың 11, 12-тармақтарында көзделген коммуникациялар арнасының жұмысын тоқтату туралы ақпаратты, сондай-ақ коммуникациялар арнасы бойынша деректердің өзгеруі және (немесе) толықтырылуы туралы мәліметтерді уәкілетті орган олар келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде Тізілімге енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4211,68 +4585,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Коммуникациялар арнасын аккредиттеу үшін өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұсынылады</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5164,534 +5538,1392 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдардың халықпен коммуникациялар арналарының тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Коммуникация арнасының атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коммуникация </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арнасының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолданысында коммуникация арнасы бар орталық мемлекеттік немесе жергілікті атқарушы органның атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолданысында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> коммуникация </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арнасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орталық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жергілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Коммуникациялар арнасының Тізілімге енгізілген күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>байланыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орталығының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастырылғаны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>белгі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Коммуникациялар арнасы бойынша енгізілген өзгерістер және (немесе) толықтырулар туралы мәліметтер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Коммуникациялар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арнасының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тізілімге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Коммуникациялар арнасын алып тастау туралы мәліметтер</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Коммуникациялар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арнасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>толықтырулар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Коммуникациялар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арнасын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алып</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тастау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5809,80 +7041,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдардың халықпен коммуникациялар арналарының тізіліміне</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>өзгерістер және (немесе) толықтырулар енгізу туралы өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ұсынылады _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6194,55 +7426,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6568,31 +7800,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>