--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e3135aa" w14:textId="e3135aa">
+    <w:p w14:paraId="7ce4cce" w14:textId="7ce4cce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,110 +76,230 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Электрондық үкіметтің" бірыңғай репозиторийінің жұмыс істеу қағидаларын бекіту туралы</w:t>
+        <w:t>Бастапқы кодтардың ұлттық репозиторийінің жұмыс істеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2024 жылғы 29 ақпандағы № 110/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 1 наурызда № 34101 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Ақпараттандыру туралы" Қазақстан Республикасы Заңының 7-1-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      Ескерту. Тақырып жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 377/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Киберқауіпсіздік туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 377/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -774,2226 +894,1388 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Электрондық үкіметтің" бірыңғай репозиторийінің жұмыс істеу қағидалары</w:t>
+        <w:t xml:space="preserve"> Бастапқы кодтардың ұлттық репозиторийінің жұмыс істеу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 377/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z106" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Электрондық үкіметтің" бірыңғай репозиторийінің жұмыс істеу </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және "Электрондық үкіметтің" бірыңғай репозиторийінің жұмыс істеу тәртібін айқындайды.</w:t>
+      1. Осы бастапқы кодтардың ұлттық репозиторийінің жұмыс істеу қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының "Киберқауіпсіздік туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19) тармақшасына сәйкес әзірленген және Бастапқы кодтардың ұлттық репозиторийінің жұмыс істеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z107" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      1) ақпараттандыру объектілері – электрондық ақпараттық ресурстар, бағдарламалық қамтылым, интернет-ресурс және ақпараттық-коммуникациялық инфрақұрылым;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аса маңызды цифрлық объектілер (бұдан әрі – АМЦО) – бұзылуы немесе жұмыс істеуін тоқтатуы қолжетімділігі шектеулі дербес деректерді және заңмен қорғалатын құпияны қамтитын өзге де мәліметтерді заңсыз жинауға және өңдеуге, әлеуметтік және (немесе) техногендік сипаттағы төтенше жағдайға немесе қорғаныс, қауіпсіздік, халықаралық қатынастар, экономика, шаруашылықтың жекелеген салалары үшін немесе тиісті аумақта тұратын халықтың тыныс-тіршілігі үшін, оның ішінде жылумен жабдықтау, электрмен жабдықтау, газбен жабдықтау, сумен жабдықтау инфрақұрылымы, өнеркәсіп, денсаулық сақтау, байланыс, банк саласы, көлік, гидротехникалық құрылыстар, құқық қорғау қызметі, "цифрлық үкімет" үшін елеулі теріс салдарларға алып келетін цифрлық объектілер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      2) ақпараттандыру объектісін өнеркәсіптік пайдалану – ақпараттандыру объектісінің өмірлік циклінің кезеңі, осы кезең ішінде ақпараттандыру объектісін техникалық құжаттамада және нормативтік-техникалық құжаттамада жазылған мақсаттарға, міндеттер мен талаптарға сәйкес штаттық режимде пайдалану жүзеге асырылады;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағдарламалық қамтамасыз ету – алгоритмдерді іске асыратын, белгілі бір функциялардың орындалуын, цифрлық деректерді өңдеуді, сақтауды, ұдайы өндіруді және (немесе) тасымалдауды қамтамасыз ететін, пайдалануға дайын кодтар жиынтығын білдіретін цифрлық объект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...15 lines deleted...]
-      3) ақпараттандыру объектісін тәжірибелік пайдалану – ақпараттандыру объектісін пилоттық аймақта пайдалану, бұл оның жұмыс істеуіндегі кемшіліктерді анықтау мен жою және техникалық құжаттаманың талаптарына сәйкестігін айқындау мақсатында жүргізіледі;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бастапқы код – бағдарламалау тілінде көрсетілген, бағдарламалық қамтылымды құруға және өзгертуге арналған бағдарлама мәтіні түсініледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      4) ақпараттық қауіпсіздікті қамтамасыз ету саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – ақпараттық қауіпсіздікті қамтамасыз ету саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бастапқы кодтарды сақтау – бағдарламалық қамтамасыз етудің сақталуын және қолжетімділігін қамтамасыз ету жөніндегі ұйымдастырушылық және техникалық іс-шаралар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      5) артефактілер – бағдарламалық қамтылыммен жұмыс істеу кезінде қолданылатын және бағдарламалық қамтамылым құрылымына кіретін орындалатын файлдар, анықтамалық файлдар, деректер бар файлдар, модельдер және өзге файлдар.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Бастапқы кодтардың ұлттық репозиторийі (бұдан әрі – БКҰР) – цифрлық объектілердің бастапқы кодтарын сақтау қоймасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      6) бағдарламалық бетбелгі – ақпараттандыру объектісіне рұқсатсыз кіруді және (немесе) оған әсер етуді қамтамасыз ететін бағдарламалық қамтылымға жасырын енгізілген функционалдық объект;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік техникалық қызмет – Қазақстан Республикасы Үкіметінің шешімімен құрылған мемлекеттік заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      7) бағдарламалық қамтылым (бұдан әрі – БҚ) – бағдарламалардың, бағдарламалық кодтардың, сондай-ақ оларды пайдалану үшін қажетті техникалық құжаттамасы бар бағдарламалық өнімдердің жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) пайдаланушы – "цифрлық үкімет" цифрлық объектілерінің, аса маңызды цифрлық объектілердің, сенімді бағдарламалық қамтамасыз ету және электрондық өнеркәсіп өнімінің тізіліміндегі (бұдан әрі – сенімді БҚ тізілімі) бағдарламалық қамтамасыз етудің (бұдан әрі – БҚ) меншік иесі немесе иеленушісі, БКҰР-ға бастапқы кодтарды беруші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      8) бағдарламалық платформа – бағдарламалық қамтылымды құру және оның жұмыс істеуін қамтамасыз ету үшін әзірлеушілерге ұсынылатын бағдарламалық қамтылым мен құралдардың жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) цифрлық құжат – сұрау салу немесе ұсыну кезінде ұлттық тіркелімдерде қамтылған деректер негізінде цифрлық ортада қалыптастырылатын анық мәліметтерді материалдық емес цифрлық ұсыну.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      9) бақылау жиынтығы – файлдарды түрлендіру (хэштау) негізінде құрылған тұрақты таңбалар жолы;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) цифрлық объект (бұдан әрі – ЦО) – цифрлық технологиялар арқылы құрылған, пайдаланылатын немесе берілетін, бірегей цифрлық сипаттамаларға ие және цифрлық орта субъектілеріне Қазақстан Республикасының заңнамасында белгіленген көлемде иелену, пайдалану не билік ету құқықтарын жүзеге асыруға мүмкіндік беретін цифрлық ортаның ерекшеленген элементі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      10) бастапқы код – орындалатын кодқа жинақтауға арналған кез келген бағдарламалау тілінде жасалған бағдарлама мәтіні (нұсқаулар мен командалар жиынтығы);</w:t>
+    <w:bookmarkStart w:name="z117" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Бастапқы кодтардың ұлттық репозиторийінің жұмыс істеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      11) бастапқы кодты статикалық талдау – бастапқы кодтағы осалдықты анықтау процесі;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Мемлекеттік техникалық қызмет Қазақстан Республикасының "Киберқауіпсіздік туралы" Заңының 14-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес БКҰР-ды пайдалану қызметтерін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...15 lines deleted...]
-      12) бэкдор – аутентификацияны, сондай-ақ қауіпсіздіктің басқа да стандартты әдістері мен технологияларын айналып өту жолымен бағдарламалық қамтылымға рұқсатсыз қол жеткізуге арналған зиянды бағдарлама;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. БКҰР мемлекеттік техникалық қызметтің қолжетімділікті шектеуді, рұқсатсыз қосылудан қорғауды және киберқауіпсіздік туралы заңнама талаптарына сәйкестікті қамтамасыз ететін оқшауланған цифрлық инфрақұрылымында жұмыс істейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      13) декларацияланбаған мүмкіндіктер (бұдан әрі – ДМ) – техникалық құжаттамада сипатталған функционалдық мүмкіндіктерге сәйкес келмейтін немесе көрсетілмеген бағдарламалық қамтылымның функционалдық мүмкіндіктері;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. БКҰР-да "цифрлық үкімет" ЦО-ның, АМЦО-ның және цифрлық объектілер тізілімінен БҚ-ның бастапқы кодтары, сондай-ақ аталған объектілерге қатысты техникалық құжаттама, киберқауіпсіздік талаптарына сәйкестікке сынақ хаттамасы сақтауға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...15 lines deleted...]
-      14) компиляция – бағдарламаны жоғары деңгейлі тілден машиналық тілге аудару;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бастапқы кодтарды сақтауға орналастыру үшін пайдаланушы мемлекеттік техникалық қызметке еркін нысанда екі өтінім жібереді: бастапқы кодтарды орналастыруға және сақтауға қабылдауға арналған өтінімді, сондай-ақ БҚ функционалдық мүмкіндіктерін тексеруге арналған өтінімді жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...15 lines deleted...]
-      15) кітапхана – бағдарламалық қамтылым әзірлеу үшін пайдаланылатын функциялар, сыныптар және объектілер түріндегі дайын шешімдер жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік техникалық қызмет өтінімдерді алған күннен бастап үш жұмыс күні ішінде ұсынылған материалдардың толықтығын тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
-[...15 lines deleted...]
-      16) мемлекеттік техникалық қызмет – Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған акционерлік қоғам;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ұсынылған материалдардың толық еместігі анықталған жағдайда мемлекеттік техникалық қызмет бір жұмыс күні ішінде анықталған ескертулерді жою және кейіннен өтінімдерді он жұмыс күні ішінде қайта жіберу үшін қайтару себептерін көрсете отырып, өтінімдерді пайдаланушыға қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...15 lines deleted...]
-      17) орындалатын код – машиналық командаларға құрастырылған бастапқы код;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ұсынылған материалдардың толықтығы расталғаннан кейін мемлекеттік техникалық қызмет бес жұмыс күні ішінде пайдаланушыға мыналарды жібереді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...15 lines deleted...]
-      18) орындалатын кодты динамикалық талдау – іске қосылған орындалатын кодтағы веб-қосымшалар мен мобильді қосымшалардың осалдықтарын анықтау процесі;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шарттарға арналған техникалық сипаттамалардың жобаларын екі данадан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...15 lines deleted...]
-      19) осалдық – пайдаланылуы ақпараттандыру объектісі тұтастығының және (немесе) құпиялылығының және (немесе) қолжетімділігінің бұзылуына алып келуі мүмкін ақпараттандыру объектісінің кемшілігі;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастапқы кодтарды сақтауға қабылдауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...15 lines deleted...]
-      20) өтініш беруші – талдау объектісінің меншік иесі немесе иеленушісі, сынақ объектісінің меншік иесі немесе иеленушісі, сондай-ақ сынақ объектісінің меншік иесі немесе иеленушісі өкілеттік берген ақпараттандыру объектісінің ақпараттық қауіпсіздік талаптарына сәйкестігіне сынақтар жүргізуге өтініш берген жеке немесе заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БҚ функционалдық мүмкіндіктерін тексеруді жүргізуге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
-[...15 lines deleted...]
-      21) талдау объектісі – ақпараттық қауіпсіздік талаптарына сәйкестігіне талдау бойынша жұмыстар жүргізілетін ақпараттандыру объектісі;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сатып алу тәсіліне байланысты шарттардың жобаларын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...15 lines deleted...]
-      22) тәуелділікті талдау – бағдарламалық қамтылым құрамында пайдаланылатын бөгде компоненттердегі осалдықты анықтау процесі;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сатып алудың веб-порталы арқылы сатып алуды жүзеге асыру кезінде техникалық сипаттаманың жобаларын, олардың негізінде пайдаланушы үш жұмыс күні ішінде тиісті шарттарды мемлекеттік сатып алудың веб-порталына орналастырады, бір көзден тікелей шарт жасасу тәсілімен шарттың жобасын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
-[...15 lines deleted...]
-      23) тестілеу ортасы – ақпараттандыру объектісін пайдалану ортасынан бөлінген, орындалатын кодты өрістетуге, орындалатын кодқа динамикалық талдау жүргізуге және бақылау сомасын алуға арналған ақпараттандыру объектісінің бөлігі;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік сатып алудың веб-порталын қолданбай сатып алуды жүзеге асыру кезінде тиісті шарттардың екі данасынан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...15 lines deleted...]
-      24) функционалдық объект – бағдарлама алгоритмінің аяқталған фрагментін іске асыру жөніндегі іс-қимылдарды орындауды жүзеге асыратын бағдарламалық қамтылым элементі (рәсім, функция, тармақ немесе өзге компонент);</w:t>
+    <w:bookmarkStart w:name="z131" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Пайдаланушы шартты алған күннен бастап бес жұмыс күні ішінде әрбір шарт жобасына екі данасынан қол қояды және қол қойылған әрбір шарттың бір данасын мемлекеттік техникалық қызметке қайтарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...15 lines deleted...]
-      25) функционалдық объектілерді орындау бағыты – алгоритммен айқындалған орындалатын функционалдық объектілердің реттілігі;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік техникалық қызмет пайдаланушы цифрлық құжат түрінде ұсынған бастапқы кодтың БҚ функционалдық мүмкіндіктерінің техникалық құжаттамаға сәйкестігін жеті жұмыс күні ішінде тексеруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
-[...15 lines deleted...]
-      26) "электрондық үкіметтің" ақпараттандыру объектілері – мемлекеттік электрондық ақпараттық ресурстар, мемлекеттік органдардың бағдарламалық қамтылымы, мемлекеттік органның интернет-ресурсы, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым объектілері, оның ішінде өзге де тұлғалардың мемлекеттік электрондық ақпараттық ресурстарды қалыптастыруға, мемлекеттік функцияларды жүзеге асыруға және мемлекеттік қызметтер көрсетуге арналған ақпараттандыру объектілері;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аталған тексеру нәтижелері бойынша өтінімнің сәйкес келмеуі жағдайында өтінім анықталған ескертулерді жою және кейіннен өтінімді қайта жіберу үшін қайтару себептерін көрсете отырып, пайдаланушыға қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
-[...15 lines deleted...]
-      27) "электрондық үкіметтің" бірыңғай репозиторийі (бұдан әрі – ЭҮБР) – "электрондық үкіметтің" ақпараттандыру объектілерінің бастапқы кодтары мен олардан құрастырылған орындалатын кодтарды сақтау орны;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      БҚ функционалдық мүмкіндіктерінің техникалық құжаттамаға сәйкестігі расталған жағдайда мемлекеттік техникалық қызмет осы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қағидаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен БКҰР-да бастапқы кодтарды сақтауға қабылдауды және орналастыруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
-[...15 lines deleted...]
-      28) SYNAQ интернет-порталы – "электрондық үкіметтің" ақпараттандыру объектілерін және ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерін ақпараттық қауіпсіздік талаптарына сәйкестігін сынау бойынша қызмет көрсету процесін автоматтандыруға арналған мемлекеттік техникалық қызметтің интернет-порталы.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бастапқы кодтарды БКҰР-ға сақтауға берген пайдаланушылар жасалған шартқа және қызметке бекітілген бағаға сәйкес сақтау қызметтерін жыл сайын төлеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. "Электрондық үкіметтің" бірыңғай репозиторийінің жұмыс істеу тәртібі</w:t>
+    <w:bookmarkStart w:name="z136" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бастапқы кодтарды сақтау қызметтері уақтылы төленбеген жағдайда мемлекеттік техникалық қызмет төлемді кешіктіру күні шартта көрсетілген байланыс деректері бойынша пайдаланушыны ресми хабардар ете отырып, төлемді кешіктіру күнінен бастап үш ай ішінде оларды уақытша сақтауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
-[...15 lines deleted...]
-      3. ЭҮБР мемлекеттік органдардың бірыңғай көліктік ортасында және Интернет желісінде жұмыс істейді.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аталған мерзім өткеннен кейін мемлекеттік техникалық қызмет сақтауды тоқтатады және бастапқы кодтарды жояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkStart w:name="z138" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. БКҰР-да орналастырылған бастапқы кодтар шектеулі қолжетімді ақпаратқа жатады және осы Қағидаларда және Қазақстан Республикасының қолданыстағы заңнамасында көзделген жағдайларды қоспағанда, таратуға жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z139" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бастапқы кодтарды алу құқығы тек пайдаланушыға ғана беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z140" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. БКҰР-дан бастапқы кодтарды беруді мемлекеттік техникалық қызмет пайдаланушының сұрауы бойынша жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z141" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бастапқы кодтарды беру туралы сұрауда мыналар қамтылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z142" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сұрау жіберетін тұлғаның атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z143" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) БҚ туралы мәліметтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z144" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Мемлекеттік техникалық қызмет Заңның 14-бабының 1-тармағының </w:t>
-[...125 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+      17. Пайдаланушы бастапқы кодтарды алу үшін осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік техникалық қызметке сұрау жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z145" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мемлекеттік техникалық қызмет бір жұмыс күні ішінде сұрауды қарайды және бастапқы кодтарды беру не беруден бас тарту туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z146" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Бас тартудың негізі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z147" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бастапқы кодтың меншік иесі немесе иеленушісі болып табылмайтын тұлғаның сұрау жіберу фактісінің анықталуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z148" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұсынылған мәліметтердің толық еместігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z149" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Мемлекеттік техникалық қызмет пайдаланушыға бастапқы кодтарды цифрлық жеткізгіште береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z150" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мемлекеттік техникалық қызмет мыналарды қамтитын бастапқы кодтарды берудің есебін жүргізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z151" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алушы туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z152" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) берілген материалдардың тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z153" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) берілген күні.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z154" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Пайдаланушы БКҰР-да орналастырылған БҚ бастапқы кодтарының оны пайдалану мерзімі ішінде өзектілігін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z155" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Уақытша қоймада "электрондық үкіметтің" ақпараттандыру объектілерінің әзірленген бастапқы кодтарының барлық нұсқалары SYNAQ интернет-порталы арқылы өтінім берген сәттен бастап ақпараттандыру объектісін "Электрондық үкіметтің" ақпараттандыру объектілерінің және ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерінің ақпараттық қауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу әдістемесі мен қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, қорғаныс және аэроғарыш өнеркәсібі министрінің 2019 жылғы 3 маусымдағы № 111/НҚ (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18795 болып тіркелген) бұйрығымен бекітілген "Электрондық үкіметтің" ақпараттандыру объектілерінің және ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілерінің ақпараттық қауіпсіздік талаптарына сәйкестігіне сынақтар жүргізу </w:t>
-[...361 lines deleted...]
-      13. Талдау объектісінде БҚ осалдықтары және (немесе) ДМ анықталған жағдайда, өтініш беруші оларды Сынақтар жүргізу қағидаларында айқындалған тәртіппен және мерзімде жояды.</w:t>
+      23. Бастапқы кодты жаңарту кезінде пайдаланушы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтінім беруі қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
-[...15 lines deleted...]
-      14. Өтініш беруші бастапқы кодқа талдау жүргізу үшін мемлекеттік техникалық қызметке:</w:t>
+    <w:bookmarkStart w:name="z156" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. БКҰР-ға сақтауға берілген бастапқы кодтардың көлемі өзгерген жағдайда қызметтің құны қайта қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 1), 2), 3), 4) және 5) тармақтарында көрсетілген деректерді беруді;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзгерістер шарттың талаптарында көрсетіледі немесе шартқа қосымша келісім жасасу жолымен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
-[...15 lines deleted...]
-      2) БҚ осалдықтары және (немесе) ДМ талдау кезінде анықталған БҚ осалдықтары және (немесе) ДМ жойылғаннан кейінгі дұрыстаулар нәтижесімен қоса берілген салыстырмалы кестені беруді;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Пайдаланушының сұрауы бойынша БКҰР-да бағдарламалық қамтамасыз етудің бастапқы кодтарының бірнеше нұсқасы сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
-[...15 lines deleted...]
-      3) тестілеу ортасы және тестілеу ортасының аппараттық-бағдарламалық қамтамасыз ету және сәулет бөлігінде өнеркәсіптік пайдалану ортасына сәйкес қамтамасыз ете отырып талдау жүргізу кезеңінде тестілеу ортасына қол жеткізуді;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бастапқы кодтардың әрбір қосымша нұсқасын сақтау ақылы негізде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
-[...15 lines deleted...]
-      4) бастапқы кодты талдаудың оң нәтижесінен кейін талдау объектісін тәжірибелік пайдалануда өрістету процесін бақылау үшін жұмыс орны, әкімшінің жұмыс орнына және серверлік жабдыққа физикалық қол жеткізуді ұсынуды қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша нұсқаларды сақтау үшін төлем мөлшері мемлекеттік техникалық қызметтің шарт талаптарына сәйкес айқындалады және тиісті шарт жасасу немесе қолданыстағы шартқа қосымша келісім жасасу жолымен ресімделуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
-[...15 lines deleted...]
-      15. Бастапқы кодты талдау:</w:t>
+    <w:bookmarkStart w:name="z161" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. БКҰР-да бастапқы кодтардың нұсқалары сақтау ресурстарын ұтымды пайдалану қағидатын ескере отырып сақталуы қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
-[...15 lines deleted...]
-      1) БҚ осалдықтарын анықтауды;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Қосымша нұсқалар файлдардың толық жиынтығын сақтамай, қалпына келтіру мүмкіндігін қамтамасыз ететін мұрағат түрінде сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
-[...15 lines deleted...]
-      2) меншік иесі (иеленуші) және (немесе) тапсырыс беруші мемлекеттік орган болып табылатын сынақтар объектісі үшін ДБМ-ны анықтауды;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мемлекеттік техникалық қызмет бастапқы кодтарды қалпына келтіру мүмкіндігі сақталған жағдайда қысу, дедупликация технологияларын және деректерді сақтауды оңтайландыру әдістерін қолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
-[...708 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3111,242 +2393,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 110/НҚ Бұйрыққа </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="99"/>
+    <w:bookmarkStart w:name="z102" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z103" w:id="100"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z103" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Электрондық үкіметтің" ақпараттандыру объектілерінің әзірленген бағдарламалық қамтылымын, бастапқы бағдарламалық кодтарын (болған кезде), лицензиялық бағдарламалық қамтылымын баптау кешенін есепке алу және сақтау қағидаларын бекіту туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2019 жылғы 29 маусымдағы № 146/НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18949 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z104" w:id="101"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z104" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің "Электрондық үкіметтің" ақпараттандыру объектілерінің әзірленген бағдарламалық қамтылымын, бастапқы бағдарламалық кодтарын (болған кезде), лицензиялық бағдарламалық қамтылымын баптау кешенін есепке алу және сақтау қағидаларын бекіту туралы" 2019 жылғы 29 маусымдағы № 146/НҚ бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2022 жылғы 27 қыркүйектегі № 347/НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29969 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z105" w:id="102"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z105" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің "Электрондық үкіметтің" ақпараттандыру объектілерінің әзірленген бағдарламалық қамтылымын, бастапқы бағдарламалық кодтарын (болған кезде), лицензиялық бағдарламалық қамтылымын баптау кешенін есепке алу және сақтау қағидаларын бекіту туралы" 2019 жылғы 29 маусымдағы № 146/НҚ бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 3 мамырдағы № 171/НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32449 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3672,31 +2954,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>