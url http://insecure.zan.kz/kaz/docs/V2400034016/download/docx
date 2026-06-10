--- v1 (2026-03-15)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5d047a8" w14:textId="5d047a8">
+    <w:p w14:paraId="3a068ef" w14:textId="3a068ef">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1156,51 +1156,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өтініш беруші – өндірілетін ауыл шаруашылығы машинасы мен жабдығын Басымды ауыл шаруашылығы машиналары мен жабдықтарының тізбесіне (бұдан әрі – Тізбе) енгізуге ниетті тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z37" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Тізілімнен үзінді – қазақстандық тауар өндірушінің тізілімде болуын растайтын құжат, оның ішінде электрондық құжат, онда қазақстандық тауар өндіруші, ол өндіретін тауар туралы және ол туралы мәліметтерді және елішілік құндылық үлесін көрсете отырып мәліметтер болады.</w:t>
+      6) Тізілімнен үзінді – қазақстандық тауар өндірушінің Қазақстантық тауар өндірушілер тізілімінде болуын растайтын құжат, оның ішінде электрондық құжат, онда қазақстандық тауар өндіруші, ол өндіретін тауар туралы және ол туралы мәліметтерді және елішілік құндылық үлесін көрсете отырып мәліметтер болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1212,358 +1212,322 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 330</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>. қараңыз) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">. қараңыз); 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Тізбеге:</w:t>
+      3. Тізбеге Қазақстандық тауар өндірушілердің тізіліміне енгізілген ауыл шаруашылығы машиналары мен жабдықтары енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 05.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 200</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 27.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 330</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Тізбені Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті (бұдан әрі – Комитет) қалыптастырады және "Өнеркәсіп және құрылыс министрлігінің кейбір мәселелері" Қазақстан Республикасы Үкіметінің 2023 жылғы 4 қазандағы № 864 қаулысымен бекітілген Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>225) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің бұйрығымен бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбеде Тізілімнен үзіндінің мәліметтері қамтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбе келесі жылға ағымдағы жылдың 1 желтоқсанынан кешіктірілмей және тиісті жылға 1 шілдеден кешіктірілмей өзектендіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші және (немесе) оның уәкілетті өкілі басым ауыл шаруашылығы машиналары мен жабдықтарын өткізу кезінде сатып алушыға Тізілімнен үзіндіні ұсынуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...125 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 27.08.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1583,380 +1547,376 @@
         </w:rPr>
         <w:t>2-тарау. Басымды ауыл шаруашылығы машиналары мен жабдықтарының тізбесін қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Өтінім беруші өндірілетін ауыл шаруашылығы машинасын және (немесе) жабдығын Тізбеге енгізу үшін қағаз және (немесе) электрондық нысанда өтінімді ағымдағы жылдың 1 қазанынан 1 қарашасына дейін келесі жылға және тиісті жылдың 1 мамырынан 1 маусымына дейін Комитетке қосымшамен бірге береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік және орыс тілдеріндегі өндірілетін ауыл шаруашылығы машиналарымен және жабдықтарының тізбесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Тізілімнен үзінді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 27.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 330</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Комитет осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттарды алған күннен бастап 3 (үш) жұмыс күні ішінде ұсынылған құжаттардың толықтығын және олардағы мәліметтердің дұрыстығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Өтініш беруші құжаттар топтамасын толық ұсынбаған және (немесе) олардағы анық емес мәліметтерді көрсеткен жағдайда, Комитет осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзім ішінде қайтару себептерін көрсете отырып, оған қоса берілген құжаттармен бірге өтінімді қайтарады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініш беруші анықталған ескертулер жойылғаннан кейін осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құжаттарды қайта жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8. Өтініш беруші құжаттардың толық топтамасын ұсынған және оларда қамтылған анық мәліметтерді көрсеткен жағдайда, Комитет 10 (он) жұмыс күні ішінде ұсынылған құжаттарды қарайды және Тізбеге енгізу немесе енгізуден бас тарту туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарға сәйкес келмеуі Тізбеге енгізуден бас тарту үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тізбеге енгізуден бас тарту туралы шешім қабылдаған кезде Комитет өтініш берушіге өзінің алдын ала шешімі туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізудің уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама заңды тұлғаның өтінішін қарау мерзімі аяқталғанға дейін кемінде 3 жұмыс күні бұрын жіберіледі. Тыңдау хабарлама берілген күннен бастап 2 жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2184,104 +2144,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қалыптастыру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басымды ауыл шаруашылығы машиналары мен жабдықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 27.08.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 24.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 330</w:t>
+        <w:t>№ 203</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -2442,51 +2402,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолданыстағы өнеркәсіптік құрастыру туралы келісімнің және (немесе) "СТ-KZ" нысанындағы тауардың шығу тегі туралы сертификат және (немесе) Тізілімнен үзінді көшірме мәліметтері</w:t>
+Тізілімнен үзінді мәліметтері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2617,81 +2577,52 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2712,55 +2643,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>