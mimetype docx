--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fac8699" w14:textId="fac8699">
+    <w:p w14:paraId="9264caf" w14:textId="9264caf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,124 +85,134 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Микрокредит беру туралы шартты жасасу тәртібін, оның ішінде шарттың мазмұнына, ресімделуіне және микрокредиттің толық құны (микрокредит бойынша артық төленетін сома, микрокредит мәні) туралы ақпаратты қамтитын оның бірінші бетіне, микрокредит беру туралы шарттың міндетті шарттарына қойылатын талаптарды, сондай-ақ микрокредитті өтеу кестесінің нысанын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 29 қарашадағы № 232 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 29 қаңтардағы № 7 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 1 ақпанда № 33963 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2024 жылғы 29 қаңтардағы № 7 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2024 жылғы 1 ақпанда № 33963 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 15 мамырдағы № 92 қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...34 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. Қаулының күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -918,55 +930,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1296,35 +1330,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>