--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="48883f1" w14:textId="48883f1">
+    <w:p w14:paraId="0307dd3" w14:textId="0307dd3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -747,126 +747,224 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және еңбек қызметіне байланысты жазатайым оқиғаларды тіркеу және есепке алуды жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) еңбек жөніндегі уәкілетті мемлекеттік органның аумақтық бөлімшелері (аумақтық бөлімшелер) – еңбек жөніндегі уәкілетті мемлекеттік органның тиісті әкімшілік-аумақтық бірлік шегінде Қазақстан Республикасының заңнамасына сәйкес еңбек қатынастарын реттеу саласындағы өкілеттіктерді жүзеге асыратын құрылымдық бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) еңбек қызметіне байланысты жазатайым оқиға – өзінің еңбек (қызметтік) міндеттерін немесе жұмыс берушінің не қабылдаушы тараптың тапсырмаларын орындауы кезінде жұмыскердің, жіберуші тарап жұмыскерінің өндірістік жарақаттануы, денсаулығының кенеттен нашарлауы немесе улануы салдарынан олардың еңбекке қабілеттілігінен уақытша немесе тұрақты айырылуына не қайтыс болуына әкеп соқтырған зиянды және (немесе) қауіпті өндірістік фактордың жұмыскерге, жіберуші тараптың жұмыскеріне әсер етуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) еңбекті қорғау және қауіпсіздік жөніндегі ақпараттық жүйе – мемлекеттік еңбек инспекторларын тексеру, еңбек қызметіне байланысты жазатайым оқиғаларды тергеп-тексеру нәтижелерін есепке алуды автоматтандыруға арналған ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жұмыс беруші – жұмыскер еңбек қатынастарында болатын жеке немесе заңды тұлға.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -923,81 +1021,76 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Еңбек қызметіне байланысты жазатайым оқиғаларды тіркеу және есепке алуды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жұмыс беруші еңбек қызметіне байланысты жазатайым оқиға туралы бір тәулік ішінде жұмыс берушінің мемлекеттік тіркелген жері бойынша аумақтық бөлімшеге хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1010,800 +1103,1086 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Еңбек қызметіне байланысты әрбір жазатайым оқиға тергеп-тексерілуге жатады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жұмыс беруші еңбек қызметіне байланысты әрбір жазатайым оқиғаны тергеп-тексеру аяқталғаннан кейін, тергеп-тексеру материалдарына сәйкес үш жұмыс күнінен кешіктірмей жазатайым оқиға туралы актіні аумақтық бөлімшеге қағаз және электрондық жеткізгіштерде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      5. Жұмыс беруші еңбек қызметіне байланысты әрбір жазатайым оқиғаны тергеп-тексеру аяқталғаннан кейін, тергеп-тексеру материалдарына сәйкес үш жұмыс күнінен кешіктірмей жазатайым оқиға туралы актіні аумақтық бөлімшеге қағаз және электрондық жеткізгіштерде жібереді.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 390</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Еңбек қызметіне байланысты жазатайым оқиғаларды тіркеуді және есепке алуды жұмыс берушінің мемлекеттік тіркелген жері бойынша аумақтық бөлімше еңбекті қорғау және қауіпсіздік жөніндегі ақпараттық жүйеде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 390</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      6. Еңбек қызметіне байланысты жазатайым оқиғаларды тіркеуді және есепке алуды жұмыс берушінің мемлекеттік тіркелген жері бойынша аумақтық бөлімше еңбекті қорғау және қауіпсіздік жөніндегі ақпараттық жүйеде жүзеге асырады.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жазатайым оқиға туралы әрбір актіні аумақтық бөлімшемен еңбекті қорғау және қауіпсіздік жөніндегі ақпараттық жүйе арқылы жұмыс берушіден еңбек қызметіне байланысты жазатайым оқиға туралы акт келіп түскен күннен бастап 2 жұмыс күнінен кешiктiрілмейтін мерзімде енгізіледі, онда мынадай мәліметтер қамтылған:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыс берушінің толық атауы, қызмет түрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыс берушінің заңды мекенжайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жазатайым оқиға күні және уақыты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жазатайым оқиға болған жер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жазатайым оқиғаға алып келген оқиғаның түрі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2024 </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) зардап шегушінің тегі, аты, әкесінің аты (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жынысы (ер, әйел);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) зардап шегушінің жасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) зардап шегушінің кәсібі, лауазымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жазатайым оқиға (кәсіптік ауру) болған кезде зардап шегуші орындаған кәсіп бойынша еңбек өтілі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) нұсқау беру және білімдерін тексеруді өткізу күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) медициналық тексеруден өткен күндері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жұмыс басталғаннан бері толық сағат саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жазатайым оқиғаның мән-жайы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жазатайым оқиғаның негізгі себептері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) жазатайым оқиғаны көрген адамдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) зардап шегушінің жазатайым оқиға кезіндегі жай-күйі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) зардап шегушінің жарақат ауыртпалығының дәрежесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) зардап шегушінің диагнозы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) жазатайым оқиғаның себептерін жою жөніндегі және жазатайым оқиғалардың алдын алуға бағытталған іс-шаралар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) кінә дәрежесі (жұмыс берушінің, жұмыскердің).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 30.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 390</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...457 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="20"/>
+    <w:bookmarkStart w:name="z52" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Есепке алынуға Кодекстің 186-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген еңбек қызметіне байланысты жазатайым оқиғалар жатады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2129,31 +2508,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>