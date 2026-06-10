--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ed49ea0" w14:textId="ed49ea0">
+    <w:p w14:paraId="658e91b" w14:textId="658e91b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6752,50 +6752,166 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сақтандыру сыйлықақысын есептеу және Сақтанушыны сәйкестендіру үшін қажетті деректерді қамтитын Сақтанушының өтініші Шарт жасасуға негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың үшінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ғылым және жоғары білім министрінің м.а. 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Оқу-ағарту министрінің м.а. 05.05.2026 № 119-НҚ (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шартты электрондық нысанда жасасу кезінде Сақтанушының, Сақтанушы қайтыс болған жағдайда - Пайда алушы мен Қатысушы- сақтандыру ұйымы арасында электрондық ақпараттық ресурстар алмасу тәртібі "Сақтандыру қызметі туралы"Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-2-бабымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10888,50 +11004,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларды қоспағанда, сақтандырып қорғаудың қолданылу кезеңінде Сақтандырылушының қайтыс болуы" орын алған кезде Пайда алушы не оның заңды өкілі Қатысушы- сақтандыру ұйымына мынадай құжаттар ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сақтандыру оқиғасының белгілері бар жағдай туралы хабарлама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ғылым және жоғары білім министрінің м.а. 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Оқу-ағарту министрінің м.а. 05.05.2026 № 119-НҚ (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қайтыс болу туралы куәліктің көшірмесі не "электрондық үкіметтің" веб-порталы арқылы алынған қайтыс болу туралы хабарлама;"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -33731,856 +33963,980 @@
         <w:t>
       1) оператордан қатысушы-банктердің немесе қатысушы-сақтандыру ұйымдарының жазбаша тізімін, сондай-ақ МБЖЖ шеңберінде өзге де ақпаратты талап етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
     <w:bookmarkStart w:name="z1254" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оператордан осы қатысушы-білім беру ұйымында оқитын салымшылардың немесе пайда алушылардың, тіркелген салым шарттарының немесе сақтандыру шарттарының болуы не болмауы туралы мәліметтер сұратуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z1255" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ғылым және жоғары білім министрінің м.а. 04.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Оқу-ағарту министрінің м.а. 05.05.2026 № 119-НҚ (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) техникалық мүмкіндіктер болған жағдайда өзінің ақпараттық жүйелерінің оператордың ақпараттық жүйелерімен ықпалдасуын қамтамасыз етуге құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1256" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Оператор қатысушы-білім беру ұйымынан білім беру қызметтерін көрсету туралы шарт жасасуға, оның қолданылуына, білім беру қызметтерінің құны мен ақысының төленуіне, осы қатысушы-білім беру ұйымында оқитын салымшылардың немесе пайда алушылардың оқу үлгеріміне қатысты қажетті мәліметтерді сұратуға құқылы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z1256" w:id="486"/>
-[...15 lines deleted...]
-      9. Оператор қатысушы-білім беру ұйымынан білім беру қызметтерін көрсету туралы шарт жасасуға, оның қолданылуына, білім беру қызметтерінің құны мен ақысының төленуіне, осы қатысушы-білім беру ұйымында оқитын салымшылардың немесе пайда алушылардың оқу үлгеріміне қатысты қажетті мәліметтерді сұратуға құқылы.</w:t>
+    <w:bookmarkStart w:name="z1257" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қатысушы-білім беру ұйымы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z1257" w:id="487"/>
-[...15 lines deleted...]
-      10. Қатысушы-білім беру ұйымы:</w:t>
+    <w:bookmarkStart w:name="z1258" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қатысушы-білім беру ұйымында оқитын салымшыларды немесе пайда алушыларды есепке алу жөніндегі жауапты тұлғаның өзгергені жайында операторды хабардар етеді және ол тағайындалған күннен бастап бес жұмыс күні ішінде ол бойынша мәліметтер мен байланыс жасау деректерін береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z1258" w:id="488"/>
-[...15 lines deleted...]
-      1) қатысушы-білім беру ұйымында оқитын салымшыларды немесе пайда алушыларды есепке алу жөніндегі жауапты тұлғаның өзгергені жайында операторды хабардар етеді және ол тағайындалған күннен бастап бес жұмыс күні ішінде ол бойынша мәліметтер мен байланыс жасау деректерін береді;</w:t>
+    <w:bookmarkStart w:name="z1259" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тиісті құжаттар қабылданған күннен бастап үш жұмыс күнінен кешіктірмейоператорға олардың көшірмелерін жіберу арқылықатысушы-білім беру ұйымына қабылдау, ауыстыру, академиялық демалыс ресімдеу, академиялық демалыстан оралу, қайта қабылдау, шығару, оның ішінде қатысушы-білім беру ұйымында оқитын салымшының немесе пайда алушының оқу бітіруінебайланысты шығарылуы жайындаоператордыхабардар етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z1259" w:id="489"/>
-[...15 lines deleted...]
-      2) тиісті құжаттар қабылданған күннен бастап үш жұмыс күнінен кешіктірмейоператорға олардың көшірмелерін жіберу арқылықатысушы-білім беру ұйымына қабылдау, ауыстыру, академиялық демалыс ресімдеу, академиялық демалыстан оралу, қайта қабылдау, шығару, оның ішінде қатысушы-білім беру ұйымында оқитын салымшының немесе пайда алушының оқу бітіруінебайланысты шығарылуы жайындаоператордыхабардар етеді;</w:t>
+    <w:bookmarkStart w:name="z1260" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) салымшының, пайда алушының, сақтанушының немесе қатысушы- банктің, қатысушы-сақтандыру ұйымының сұрау салуы бойынша анықтамаберілген күнге академиялық кезеңге талап етілетін оқу ақысы немесе оқытудың толық құны туралы анықтам береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z1260" w:id="490"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z1261" w:id="491"/>
+    <w:bookmarkStart w:name="z1261" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) оператордың сұрау салуы бойынша семестрлік негізде Келісімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қатысушы-білім беру ұйымында оқитын салымшы немесе пайда алушы туралы қажетті мәліметтер ұсынады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z1262" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) салымшыны немесе пайда алушыны қатысушы-білім беру ұйымынан шығарған кезде білім беру қызметтеріне төленген ақының қалдығын шығару туралы бұйрық шыққан күннен бастап үш жұмыс күні ішінде салымшының салымына немесе бес жұмыс күні ішінде қатысушы-сақтандыру ұйымының банктік шотына аударады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z1262" w:id="492"/>
-[...15 lines deleted...]
-      5) салымшыны немесе пайда алушыны қатысушы-білім беру ұйымынан шығарған кезде білім беру қызметтеріне төленген ақының қалдығын шығару туралы бұйрық шыққан күннен бастап үш жұмыс күні ішінде салымшының салымына немесе бес жұмыс күні ішінде қатысушы-сақтандыру ұйымының банктік шотына аударады;</w:t>
+    <w:bookmarkStart w:name="z1263" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) салымшыны немесе пайда алушыны басқа қатысушы-білім беру ұйымына ауыстырған кезде қабылдаушы қатысушы-білім беру ұйымының шотына білім беру қызметтеріне төленген ақының қалдығын аударады, бұл жайында операторды үш жұмыс күні ішінде хабардар етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z1263" w:id="493"/>
-[...15 lines deleted...]
-      6) салымшыны немесе пайда алушыны басқа қатысушы-білім беру ұйымына ауыстырған кезде қабылдаушы қатысушы-білім беру ұйымының шотына білім беру қызметтеріне төленген ақының қалдығын аударады, бұл жайында операторды үш жұмыс күні ішінде хабардар етеді;</w:t>
+    <w:bookmarkStart w:name="z1264" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) білім беру қызметтерін төлеуге аударылған қаражатты тікелей салымшыға немесе оның заңды өкіліне не пайда алушыға немесе оның заңды өкіліне немесе сақтанушыға бермейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z1264" w:id="494"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төленген білім беру қызметтері ақысының қалдығы оқудан шығару немесе ауыстыру туралы бұйрық шыққан күнгесалымшыны немесе пайдаалушыны оқытқаны үшін қатысушы-білім беру ұйымы алған сома мен нақты алынған білім беру қызметтері құнының сомасы арасындағы айырма болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1265" w:id="495"/>
+    <w:bookmarkStart w:name="z1265" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Оператор: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z1266" w:id="496"/>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z1266" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) қатысушы-білім беру ұйымының сұрау салуы бойынша үш жұмыс күні ішінде қатысушы-білім беру ұйымында оқитын салымшыларда немесе пайда алушыларда тіркелген салым шартының немесе сақтандыру шартының болуы немесе болмауы туралы мәліметтер ұсынады; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z1267" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қатысушы-білім беру ұйымынаҚазақстан Республикасының заңдарында белгіленген тәртіппен Заң мен Келісімқоятын талаптардың бұзылуы анықталған жағдайда оны жауапқа тарту үшін шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z1267" w:id="497"/>
-[...15 lines deleted...]
-      2) қатысушы-білім беру ұйымынаҚазақстан Республикасының заңдарында белгіленген тәртіппен Заң мен Келісімқоятын талаптардың бұзылуы анықталған жағдайда оны жауапқа тарту үшін шаралар қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z1268" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Тараптардың жауапкершілігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="497"/>
-    <w:bookmarkStart w:name="z1268" w:id="498"/>
+    <w:bookmarkStart w:name="z1269" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тараптар Келісім бойынша қабылданған өз міндеттемелерін орындамаған не тиісінше орындамаған жағдайда кінәлі тарап Қазақстан Республикасының заңдарында белгіленген жауаптылықта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z1270" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Тараптар арасында туындайтын барлық даулар өзара қолайлы шешімге қол жеткізу мақсатында келіссөздер жолымен шешіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z1271" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Реттелмеген даулар қолданыстағы Қазақстан Республикасының азаматтық заңнамасына сәйкес сот тәртібімен шешіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z1272" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тарау. Тараптардың жауапкершілігі</w:t>
-[...59 lines deleted...]
-      14. Реттелмеген даулар қолданыстағы Қазақстан Республикасының азаматтық заңнамасына сәйкес сот тәртібімен шешіледі.</w:t>
+        <w:t xml:space="preserve"> 6-тарау. Құпиялылық</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z1272" w:id="502"/>
+    <w:bookmarkStart w:name="z1273" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Тараптар, Қазақстан Республикасының қолданыстағы азаматтық заңнамасында өзгеше көзделген жағдайларды қоспағанда, Келісім шеңберінде алынған кез келген ақпаратты екінші Тараптың алдын ала жазбаша келісімінсіз жария етпеуге міндеттенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z1274" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6-тарау. Құпиялылық</w:t>
-[...19 lines deleted...]
-      15. Тараптар, Қазақстан Республикасының қолданыстағы азаматтық заңнамасында өзгеше көзделген жағдайларды қоспағанда, Келісім шеңберінде алынған кез келген ақпаратты екінші Тараптың алдын ала жазбаша келісімінсіз жария етпеуге міндеттенеді.</w:t>
+        <w:t xml:space="preserve"> 7-тарау. Форс-мажор</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z1274" w:id="504"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 7-тарау. Форс-мажор</w:t>
+    <w:bookmarkStart w:name="z1275" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Келісімге қол қойылғаннан кейін орын алған және Келісім бойынша қандай да бір міндеттемелерді толық немесе ішінара орындауға кедергі келтіретін еңсерілмейтін күштің төтенше жағдайлары, атап айтқанда, әскери іс-қимылдар, дүлей зілзалалар, ереуілдер, мемлекеттік органдардың тыйым салу және шектеу заңнамалық шешімдерітуындаған жағдайда міндеттемелерді орындау мерзімі осындай жағдаяттардың болу уақытына ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z1275" w:id="505"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z1276" w:id="506"/>
+    <w:bookmarkStart w:name="z1276" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Келісімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жағдаяттарға байланысты Келісім бойынша қандай да бір міндеттемелерді орындау мүмкінсіздігі туындаған Тарап осындай жағдаяттар орын алған күннен бастап жеті күнтізбелік күннен кешіктірмей бұл жайында басқа Тарапты хабардар етеді. Мұндай хабарламада қамтылған фактілерді уәкілетті ұйымдар құжаттамалық тұрғыда растауға тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z1277" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Орын алған төтенше жағдайлар туралы хабарламау немесе уақтылы хабарламау тиісті Тарапты шарттық міндеттемелерді орындамағаны үшін оны жауапкершіліктен босататын негіз ретінде олардың әлдебіріне сілтеме жасау құқығынан айырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z1277" w:id="507"/>
-[...15 lines deleted...]
-      18. Орын алған төтенше жағдайлар туралы хабарламау немесе уақтылы хабарламау тиісті Тарапты шарттық міндеттемелерді орындамағаны үшін оны жауапкершіліктен босататын негіз ретінде олардың әлдебіріне сілтеме жасау құқығынан айырады.</w:t>
+    <w:bookmarkStart w:name="z1278" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тарау. Келісімнің қолданылу мерзімі және оны бұзу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z1278" w:id="508"/>
+    <w:bookmarkStart w:name="z1279" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Келісім оған қол қойылған сәттен бастап күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z1280" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Келісім Қазақстан Республикасының азаматтық заңнамасына сәйкес және Келісімде көзделген ережелермен бұзылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z1281" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Келісімді мерзімінен бұрын бұзуға Келісімде көзделген ережелерді сақтай отырып, Тараптардың келісімі бойынша не Тараптар бірінің бастамасы бойынша жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z1282" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Тараптар бұл туралы екінші Тарапты кемінде күнтізбелік отыз күн бұрын жазбаша түрде хабардар ете отырып, Келісімді бұзу рәсіміне біржақты соттан тыс тәртіппен бастамашылық жасауға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z1283" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Оператор Қатысушы-білім беру ұйымы Заң талаптарын жүйелі түрде бұзған жағдайда, Келісімді бұзғанға дейін он күн бұрын мүдделі Тараптарға алдын ала хабарлама жібере отырып, Келісімді біржақты соттан тыс тәртіппен бұзуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z1284" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8-тарау. Келісімнің қолданылу мерзімі және оны бұзу тәртібі</w:t>
-[...99 lines deleted...]
-      23. Оператор Қатысушы-білім беру ұйымы Заң талаптарын жүйелі түрде бұзған жағдайда, Келісімді бұзғанға дейін он күн бұрын мүдделі Тараптарға алдын ала хабарлама жібере отырып, Келісімді біржақты соттан тыс тәртіппен бұзуға құқылы.</w:t>
+        <w:t xml:space="preserve"> 9-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z1284" w:id="514"/>
+    <w:bookmarkStart w:name="z1285" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Тараптар хат-хабарларды жіберу бойынша шығыстарды дербес көтереді. Қазақстан Республикасы заңнамасының нормалары сақталған жағдайда құжат айналымын Тараптар электрондық цифрлық қолтаңбаны пайдалана отырып жүзеге асыра алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z1286" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Келісім жасасу кезінде Тараптардыңөзара келісім бойынша оператор мен қатысушы-білім беру ұйымы арасындағы Мемлекеттік білім беру жинақтау жүйесі саласындағы ынтымақтастық туралы үлгілік келісімнің осы нысанына қайшы келмейтін нақтылау сипатындағы өзгерістер мен толықтырулар енгізуге құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z1287" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Келісімге кез келген өзгерістер мен толықтырулар қосымша келісімдер жасасу және оларға қол қою арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z1288" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Келісімде көрсетілген ақпарат өзгерген жағдайда тиісті Тарап ақпараттың өзгерген күнінен бастап бес жұмыс күні ішінде осындай өзгерістер жайында басқа Тарапты хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z1289" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Келісіммен реттелмеген бөлігінде Тараптар қолданыстағы Қазақстан Республикасының азаматтық заңнамасын басшылыққа алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z1290" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Шарт екі данада, Тараптардың әрқайсысы үшін қазақ және орыс тілдерінде заңды күші бірдей бір-бір данадан жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z1291" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Келісімніңбарлық қосымшалары оның ажырамас бөліктері болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z1292" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9-тарау. Қорытынды ережелер</w:t>
-[...139 lines deleted...]
-      30. Келісімніңбарлық қосымшалары оның ажырамас бөліктері болып табылады.</w:t>
+        <w:t xml:space="preserve"> 10-тарау. Тараптардың заңды мекен-жайлары мен деректемелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z1292" w:id="522"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="522"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -35157,68 +35513,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>үлгілік келісімге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1294" w:id="523"/>
+    <w:bookmarkStart w:name="z1294" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік білім беру жинақтау жүйесі шеңберінде салымшылар мен пайда алушылар үшін білім беру қызметтерінің жылдық құнына жеңілдіктер мөлшері*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkEnd w:id="522"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -36069,68 +36425,68 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1296" w:id="524"/>
+    <w:bookmarkStart w:name="z1296" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20___ жылғы "___" _______ жағдай бойынша қатысушы-білім беру ұйымында  ___________________________________________________________  (қатысушы-білім беру ұйымының атауы)  оқитын салымшы немесе пайда алушы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkEnd w:id="523"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -37323,362 +37679,362 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 7 Бірлескен бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z755" w:id="525"/>
+    <w:bookmarkStart w:name="z755" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылған кейбір бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z756" w:id="526"/>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z756" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Білім беру ұйымымен мемлекеттік білім беру жинақтау жүйесі саласындағы ынтымақтастық туралы үлгілік келісімнің нысанын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2013 жылғы 22 ақпандағы № 56 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8386 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z757" w:id="527"/>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z757" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Білім беру жинақтау салымы туралы үлгілік шартты және Мемлекеттік білім беру жинақтау жүйесі саласындағы ынтымақтастық туралы үлгілік келісімді бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 13 ақпандағы № 63 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10610 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z758" w:id="528"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z758" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Білім беру жинақтау салымы туралы үлгілік шартты және Мемлекеттік білім беру жинақтау жүйесі саласындағы ынтымақтастық туралы үлгілік келісімді бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 13 ақпандағы № 63 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Білім және ғылым министрінің 2017 жылғы 11 қыркүйектегі № 452 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15847 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z759" w:id="529"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z759" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Білім беру ұйымымен ынтымақтастық туралы үлгілік келісімнің нысанын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2013 жылғы 22 ақпандағы № 56 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ғылым және жоғары білім министрінің 2022 жылғы 23 желтоқсандағы № 198 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31272 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z760" w:id="530"/>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z760" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Білім беру жинақтау сақтандыруының үлгілік шартын бекіту туралы Қазақстан Республикасы Ғылым және жоғары білім министрінің 2023 жылғы 19 қаңтардағы № 20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31739 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z761" w:id="531"/>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z761" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Білім беру жинақтау салымы туралы үлгілік шартты және Мемлекеттік білім беру жинақтау жүйесі саласындағы ынтымақтастық туралы үлгілік келісімді бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2015 жылғы 13 ақпандағы № 63 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ғылым және жоғары білім министрінің міндетін атқарушысының 2023 жылғы 30 қаңтардағы № 31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31834 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkEnd w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>