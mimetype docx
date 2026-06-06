--- v0 (2025-10-14)
+++ v1 (2026-06-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1063021" w14:textId="1063021">
+    <w:p w14:paraId="89d8f3f" w14:textId="89d8f3f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -501,587 +501,504 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ақжайық аудандық мәслихатының</w:t>
+              <w:t xml:space="preserve">Ақжайық аудандық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2023 жылғы 13 қазандағы</w:t>
+              <w:t xml:space="preserve">мәслихатының 2023 жылғы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 7-6 шешімімен бекітілді</w:t>
+              <w:t xml:space="preserve">13 қазандағы № 7-6 шешіміне </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақжайық ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағида жаңа редакцияда - Батыс Қазақстан облысы Ақжайық аудандық мәслихатының 25.12.2024 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - Батыс Қазақстан облысы Ақжайық аудандық мәслихатының 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 26-4</w:t>
+        <w:t>№ 40-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ақжайық ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың </w:t>
-[...29 lines deleted...]
-        <w:t>кодексіне</w:t>
+      1. Осы Ақжайық ауданының әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әлеуметтік кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Әлеуметтік кодекс), Қазақстан Республикасының "Ардагерлер туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы №523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" (бұдан әрі - Үлгілік қағидалар) </w:t>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы № 523 "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – Үлгілік қағидалар) сәйкес әзірленді және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...270 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Батыс Қазақстан облысы, Ақжайық ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік көмек – жергілікті атқарушы органдармен (бұдан әрі -ЖАО) мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган (бұдан әрі - уәкілетті орган) – әлеуметтік көмек көрсетуді жүзеге асыратын "Ақжайық аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) цифрлық құжаттар сервисі – "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторға бекітіп берілген және ақпараттандыру объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) "электрондық үкімет" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "ортақ терезесі" дегенді білдіретін ақпараттандыру объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Әлеуметтік кодекстің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1113,1946 +1030,1732 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 229-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасының Заңының 10-бабы 1-тармағының </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> көзделген тәртіппен көрсетіледі.</w:t>
+        <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы Қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, өтініш берілген айдан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бірнеше негіз болған жағдайда мереке күндеріне және атаулы күндерге орай әлеуметтік көмек бір негіз бойынша ғана тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы қағидалар Ақжайық ауданының аумағында тұрғылықты жері бойынша тұрақты тіркелген адамдарға таратылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Учаскелік және арнайы комиссиялар өз қызметін Батыс Қазақстан облысы әкімдігі бекітетін ережелердің негізінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей зілзала салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік маңызы бар аурудың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) республикалық бюджет туралы заң мен тиісті қаржы жылына белгіленетін ең төмен күнкөріс деңгейге еселік қатынаста жергілікті өкілді органдар белгіленген шектен аспайтын жан басына шаққандағы орташа табысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дүлей апат немесе өрт салдарынан мүлкіне залал келген болса, әлеуметтік көмек залал келген мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек ақшалай төлем түрінде төленеді және келесі санаттағы азаматтарға көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15 ақпан - Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ауғанстанда әскери борышын өтеген кезде – 180 000 (бір жүз сексен мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оқу жиындарына шақырылған және Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге - 180 000 (бір жүз сексен мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ауғанстанға ұрыс қимылдары жүрiп жатқан кезеңде осы елге жүк жеткiзу үшiн жiберiлген автомобиль батальондарының әскери қызметшiлерiне - 180 000 (бір жүз сексен мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бұрынғы КСР Одағының аумағынан Ауғанстанға жауынгерлiк тапсырмалармен ұшқан ұшу құрамының әскери қызметшiлерiне - 180 000 (бір жүз сексен мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Ауғанстандағы кеңестік әскери контингентке қызмет көрсеткен, жарақат, контузия алған немесе мертіккен не ұрыс қимылдарын қамтамасыз етуге қатысқаны үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталған жұмысшылар мен қызметшiлеріне - 180 000 (бір жүз сексен мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Ауғанстанда ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына - 120 000 (бір жүз жиырма мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9 мамыр - Жеңіс күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ұлы Отан соғысының ардагерлеріне - 1 500 000 (бір миллион бес жүз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы Кеңестік Социалистік Республикалар Одағын (бұдан әрі – КСР Одағы) iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына - 100 000 (бір жүз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдарына - 120 000 (бір жүз жиырма мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарына - 100 000 (бір жүз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарына - 100 000 (бір жүз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының, Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне - 100 000 (бір жүз мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарына - 120 000 (бір жүз жиырма мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарына - 120 000 (бір жүз жиырма мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 1986–1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарына - 180 000 (бір жүз сексен мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Ауғанстаннан басқа, бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілеріне- 180 000 (бір жүз сексен мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) қызметтік мiндеттерiн атқару кезiнде жаралануы, контузия алуы, мертігуі салдарынан не майданда болуына немесе ұрыс қимылдары жүргiзiлген мемлекеттерде қызметтік мiндеттерiн орындауына байланысты ауруға шалдығуы салдарынан мүгедектік белгіленген, бұрынғы КСР Одағының мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына - 180 000 (бір жүз сексен мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) басқа елдердегі майдандағы әскери контингенттерге қызмет көрсеткен және ұрыс қимылдарын жүргiзілген кезеңiнде жаралануы, контузия алуы, мертігуі не ауруға шалдығуы салдарынан мүгедектік белгіленген тиiстi санаттардағы жұмысшылар мен қызметшiлерге - 180 000 (бір жүз сексен мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) 1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина Кеңестік Социалистік Республикасы, Беларусь Кеңестік Социалистік Республикасы, Литва Кеңестік Социалистік Республикасы, Латвия Кеңестік Социалистік Республикасы, Эстония Кеңестік Социалистік Республикасы аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлерi мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік мiндеттерiн атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарына - 60 000 (алпыс мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдар және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына - 180 000 (бір жүз сексен мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарына -50 000 (елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) 1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарына -50 000 (елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) Бұрынғы КСР Одағының үкiметтік органдарының шешiмдерiне сәйкес, Ауғанстанды қоспағанда, басқа мемлекеттердiң аумағындағы ұрыс қимылдарына қатысқан Кеңес Армиясының, Әскери-Теңiз Флотының, Мемлекеттiк қауiпсiздiк комитетiнiң әскери қызметшiлерi, бұрынғы КСР Одағы Iшкi iстер министрлiгiнiң басшы және қатардағы құрамының адамдарына (әскери мамандар мен кеңесшiлердi қоса алғанда) - 180 000 (бір жүз сексен мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) 1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерін орындаған Қазақстан Республикасының әскери қызметшілеріне - 180 000 (бір жүз сексен мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) 2003 жылғы тамыз – 2008 жылғы қазан аралығындағы кезеңде Ирактағы халықаралық бітімгершілік операцияға бітімгерлер ретінде қатысқан Қазақстан Республикасының әскери қызметшілеріне - 180 000 (бір жүз сексен мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) 1986–1991 жылдар аралығындағы кезеңде Таулы Қарабақтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілерге, сондай-ақ бұрынғы КСР Одағы ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына - 180 000 (бір жүз сексен мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) бұрынғы КСР Одағын қорғау, әскери қызметтiң өзге де мiндеттерiн (қызметтік мiндеттерді) атқару кезiнде жаралануы, контузия алуы немесе мертігуі салдарынан немесе майданда болуына байланысты ауруға шалдығуы салдарынан қаза болған (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердің, партизандардың, астыртын әрекет етушiлердің, Қазақстан Республикасының "Ардагерлер туралы" Заңның аталған адамдардың отбасыларына - 120 000 (бір жүз жиырма мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) бұрынғы КСР Одағы Қорғаныс министрлiгiнің, ішкi iстер және мемлекеттiк қауiпсiздiк органдарының әскери мiндеттілер жиындарына шақырылған, қоғамға жат көрiнiстерге байланысты төтенше жағдайлар кезiнде қоғамдық тәртiптi қорғау жөнiндегi міндеттерді орындау кезінде қаза тапқан (қайтыс болған) әскери қызметшiлерінiң, басшы және қатардағы құрам адамдарының отбасыларына - 120 000 (бір жүз жиырма мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) ұрыс қимылдары жүргiзiлген басқа да мемлекеттердегi ұрыс қимылдары кезiнде жаралануы, контузия алуы, мертігуі, ауруға шалдығуы салдарынан қаза тапқан (хабар-ошарсыз кеткен) немесе қайтыс болған әскери қызметшiлердiң отбасыларына - 120 000 (бір жүз жиырма мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) бейбiт уақытта әскери қызметiн өткеру кезiнде қаза тапқан (қайтыс болған) әскери қызметшiлердiң отбасыларына - 120 000 (бір жүз жиырма мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына - 120 000 (бір жүз жиырма мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) сәуле ауруының салдарынан қайтыс болғандардың немесе қайтыс болған мүгедектігі бар адамдардың, сондай-ақ қайтыс болуы белгіленген тәртіппен Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың және ядролық сынақтардың әсеріне байланысты болған азаматтардың отбасыларына - 120 000 (бір жүз жиырма мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына), сондай-ақ жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) - 50 000 (елу мың) теңге мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) 1988–1989 жылдары Чернобыль атом электр станциясындағы апаттың салдарларын жоюға қатысушылар қатарындағы, қоныс аудару күні құрсақта болған балаларды қоса алғанда, оқшаулау және көшіру аймақтарынан Қазақстан Республикасына қоныс аударылған (өз еркімен кеткен) адамдарына - 160 000 (бір жүз алпыс мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25 қазан – Республика күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 18 жасқа дейінгі мүгедектігі бар балаларға - 20 000 (жиырма мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16 желтоқсан - Тәуелсіздік күніне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) 1986 жылғы 17-18 желтоқсандағы Қазақстандағы оқиғаларына қатысып, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының белгіленген тәртіппен ақталған адамдарға - 200 000 (екі жүз мың) теңге мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мұқтаж азаматтардың жекелеген санаттарына табыстарын есепке алмай көрсетілітін көмектер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келген кезден бастап 6 ай ішінде, 50 (елу) айлық есептік көрсеткіштің шекті мөлшерінде, біржолғы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келген кезден бастап 6 (алты) ай ішінде, 50 (елу) айлық есептік көрсеткіштің шекті мөлшерінде, біржолғы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік мәні бар аурулармен ауыратын адамдарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ауруын дәлелдейтін анықтамаға сәйкес емделудің амбулаторлық кезеңіндегі туберкулезбен ауыратын тұлғаларға, 10 (он) айлық есептік көрсеткіш мөлшерінде, ай сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. адамның иммун тапшылығы вирусы (АИТВ) инфекциясы бар балалардың ата-анасына немесе заңды өкілдеріне республика бойынша ең төмен күнкөріс деңгейінің 2 (екі) еселенген мөлшерінде, ай сайын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ауруды растайтын медициналық мекемелердің анықтамаларына сәйкес амбулаторлық/стационарлық ем алып жүрген 2 және 4 клиникалық топтағы қатерлі ісіктермен ауыратын адамдарға, адамның иммун тапшылығы вирусы (АИТВ) бар адамдарға 15 (он бес) айлық есептік көрсеткіш мөлшерінде, біржолғы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жан басына шаққандағы орташа кірісі республика бойынша ең төмен күнкөріс деңгейі шамасынан төмен адамдарға (отбасыларға) 15 (он бес) айлық есептік көрсеткіш мөлшерінде, біржолғы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Ұлы Отан соғысының ардагерлеріне, Ленинград қаласындағы қоршау кезеңінде қаланың кәсiпорындарында, мекемелерi мен ұйымдарында жұмыс iстеген және "Ленинградты қорғағаны үшiн" медалiмен немесе "Қоршаудағы Ленинград тұрғыны" белгiсiмен наградталған азаматтарына, екiншi дүниежүзiлiк соғыс кезеңiнде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарына ай сайын 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дәрігерлік-консультативтік комиссия қорытындысы негізінде 18 жасқа дейінгі мүгедектігі бар балаларға емделуге, 15 (он бес) айлық есептік көрсеткіш мөлшерінде, біржолғы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) гемодиализ аппаратын пайдаланатын бірінші топтағы мүгедектігі бар адамдарға, 50 (елу) айлық есептік көрсеткіш мөлшерінде, біржолғы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) халықты әлеуметтік қорғау саласындағы уәкілетті орган айқындайтын санаторийлік-курорттық емдеу құнын өтеу ретінде ұсынылатын кепілдік берілген соманың 70 (жетпіс) пайызынан аспайтын нақты шығындар мөлшерінде, санаторийлік-курорттық емделуге бірінші топтағы мүгедектігі бар адамдарды (абилитация мен оңалту жеке бағдарламасында жеке көмекшінің әлеуметтік қызметтері көзделген заңнамаға сәйкес, жұмыс берушінің кінәсінен жұмыста мертігуге ұшыраған немесе кәсіптік ауруға шалдыққан мүгедектігі бар адамдарды қоспағанда) бірге алып жүруші адамдарға, олардың санаторийлік-курорттық ұйымда болу құнын өтеуге, біржолғы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеке көмекшілер, "Неке (ерлі-зайыптылық) және отбасы туралы" Қазақстан Республикасы Кодексінің 1-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жақын туыс болып табылатын адамдар, сондай-ақ бірінші топтағы мүгедектігі бар адамның жұбайы немесе зайыбы бірінші топтағы мүгедектігі бар адамдарды алып жүруші бола алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мүгедектігі бар адамды абилитациялаудың және оңалтудың жеке бағдарламасына сәйкес санаторийлік-курорттық емдеу ұсынылған мүгедектігі бар адамдарды қоспағанда, 1986–1987 жылдары Чернобыль атом электр станциясындағы апаттың, азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жоюға қатысқан, сондай-ақ ядролық сынақтарға тiкелей қатысқан адамдарға; Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектілердегі басқа да радиациялық апаттар мен авариялардың, ядролық сынақтардың салдарынан мүгедектік белгіленген адамдарға және мүгедектігі ата-анасының бірінің радиациялық сәуле алуымен генетикалық байланысты олардың балаларына; бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, сондай-ақ Ауғанстанда немесе ұрыс қимылдары жүргізілген басқа да мемлекеттерде әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге; басқа мемлекеттердiң аумағындағы ұрыс қимылдарының ардагерлеріне 30 (отыз) айлық есептік көрсеткіш мөлшерінде, біржолғы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Ақжайық ауданы аумағында тұратын "Капустин Яр" және "Азғыр" ядролық сынақ полигондарының әсерінен зардап шеккен мүгедектігі бар адамдарға табыстарын есепке алмай, ай сайын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы аурудан бірінші топ, бала жастан мүгедектігі бар адамдар және мүгедектігі бар балаларға 2 (екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы аурудан екінші топ мүгедектігі бар адамдарға 1,5 (бір бүтін оннан бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы аурудан үшінші топ мүгедектігі бар адамдарға 1 (бір) айлық есептік көрсеткіш мөлшерінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Әлеуметтік көмек көрсету тәртібі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үлгілік қағидаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
-[...15 lines deleted...]
-      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жартыжылдықта 1 рет, жылына 1 рет) көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
-[...15 lines deleted...]
-      5. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың санаттарын ЖАО айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмекті алушылардың тізімдері мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның ақпараттық жүйелерінен электрондық түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Ақжайық ауданы бюджетінде көзделген ағымдағы қаржы жылына арналған қаражат шегінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
-[...15 lines deleted...]
-      1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек көрсету жөніндегі уәкілетті орган мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік комек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
-[...15 lines deleted...]
-      2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесiнiң дерекқорын пайдалана отырып жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
-[...1636 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>