--- v0 (2025-12-25)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1cc949c" w14:textId="1cc949c">
+    <w:p w14:paraId="42550ce" w14:textId="42550ce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -564,931 +564,808 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Өскемен қаласы әкімдігінің </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 жылғы 8 ақпандағы № 479 </w:t>
+              <w:t xml:space="preserve">2023 жылғы 8 ақпандағы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаулысымен бекітілген</w:t>
+              <w:t xml:space="preserve">№ 479 қаулысымен </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өскемен қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 10.04.2025 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 23.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1112</w:t>
+        <w:t>№ 700</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z19" w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Өскемен қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) 10-3-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 11) тармақшасына, өзге де нормативтік құқықтық актілерге сәйкес әзірленді және Өскемен қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес әзірленді және Өскемен қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z20" w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z21" w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірыңғай сәулеттік стиль – құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z22" w:id="9"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z23" w:id="10"/>
-[...15 lines deleted...]
-      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, кіреберіс жерлердегі қорғауыштар (қалқалар), шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
-[...15 lines deleted...]
-      4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу – мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу –мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
-[...15 lines deleted...]
-      6) кондоминиум объектісінің ортақ мүлкін күтіп-ұстау – кондоминиум объектісінің ортақ мүлкін техникалық пайдалану, санитариялық күтіп-ұстау және ағымдағы жөндеу бойынша жұмыстар немесе көрсетілетін қызметтер кешені;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
-[...15 lines deleted...]
-      7) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> айқындалған тәртіппен тіркелген меншік нысаны, бұл ретте пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар дара (бөлек) меншікте болады, ал дара (бөлек) меншікте емес бөліктер пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі болады;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) реконструкциялау – әдетте өзгеретін объектіні жаңарту мен жаңғырту қажеттігіне байланысты жалпы жекелеген үй-жайларды, ғимараттың өзге де бөліктерін немесе ғимаратты өзгерту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
-[...15 lines deleted...]
-      9) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
-[...15 lines deleted...]
-      10) реконструкциялау – әдетте өзгеретін объектіні жаңарту мен жаңғырту қажеттігіне байланысты жалпы жекелеген үй-жайларды, ғимараттың өзге де бөліктерін немесе ғимаратты өзгерту.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Өскемен қаласының тұрғын үй қатынастары бөлімі" мемлекеттік мекемесі (бұдан әрі - Бөлім) қалаға бірыңғай сәулеттік келбет беру үшін сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Өскемен қаласының жер қатынастары, сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген көппәтерлі тұрғын үйлердің тізбесін айқындағаннан кейін қаланың бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бөлім мынадай іс-шараларды ұйымдастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көппәтерлі тұрғын үйлердің пәтерлерінің, тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін қаланың бірыңғай сәулеттік келбетінің жобасымен әкімдіктің ресми интернет-ресурсында таныстыру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
-[...15 lines deleted...]
-      5. Бөлім мынадай іс-шараларды ұйымдастырады:</w:t>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін жоспарланған жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
-[...15 lines deleted...]
-      1) көппәтерлі тұрғын үйлердің пәтерлерінің, тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін қаланың бірыңғай сәулеттік келбетінің жобасымен әкімдіктің ресми интернет-ресурсында таныстыру;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы және күрделі жөндеу іс-шараларының жүргізілуіне келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
-[...15 lines deleted...]
-      2) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін жоспарланған жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер жиналысқа пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының жартысынан көбі қатысса, жиналыс шешім қабылдауға құқылы. Шешім пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының көпшілігі келіскен кезде қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
-[...15 lines deleted...]
-      3) көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы және күрделі жөндеу іс-шараларының жүргізілуіне келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыспен теріс шешім қабылданған жағдайда қалаға бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырын реконструкциялау, жөндеу жөніндегі жұмыстар жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
-[...15 lines deleted...]
-      6. Жиналыс пәтер иелерінің, тұрғын емес үй-жайлардың жалпы санының көпшілігі келіскен кезде шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жиналыспен оң шешім қабылданған жағдайда Бөлім құрылыс нормаларының талаптарына сәйкес жұмыс көлемі мен түрін (реконструкциялау, ағымдағы немесе күрделі жөндеу) айқындау және олардың физикалық тозу дәрежесін белгілеу үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырларының техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Жұмыс көлемі мен түрін (реконструкциялау, ағымдағы немесе күрделі жөндеу) айқындау үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырларының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау мемлекеттік сатып алу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын техникалық жай-күйін тексеру қорытындылары бойынша Бөлім қалаға бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын ағымдағы жөндеудің сметалық есебін әзірлеу немесе реконструкциялау, күрделі жөндеудің жобалау-сметалық құжаттамасын дайындау жұмыстарын, кейіннен жергілікті бюджет қаражаты есебінен сараптама қорытындысын алумен ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Сараптаманың оң қорытындысын алғаннан және көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын ағымдағы жөндеудің сметалық құны немесе реконструкциялау, күрделі жөндеудің жобалау-сметалық құжаттамасы бекітілгеннен кейін Бөлім </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Бюджеттік кодексімен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындаған тәртіпте бюджеттік өтінім жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Қалаға бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды алу Бөліммен мемлекеттік сатып алу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қалаға бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдау Бөліммен техникалық қадағалауды жүзеге асыратын тұлғаларды тартумен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...37 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1814,31 +1691,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>