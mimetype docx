--- v0 (2025-10-14)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="30a9cee" w14:textId="30a9cee">
+    <w:p w14:paraId="44a4916" w14:textId="44a4916">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Түркістан облысы Отырар аудандық мәслихатының 2023 жылғы 13 қазандағы № 6/41-VIII шешiмi. Түркістан облысының Әдiлет департаментiнде 2023 жылғы 20 қазанда № 6382-13 болып тiркелдi</w:t>
+        <w:t>Түркістан облысы Отырар аудандық мәслихатының 2023 жылғы 13 қазандағы № 6/41-VIII шешiмi. Түркістан облысының Әдiлет департаментiнде 2023 жылғы 20 қазанда № 6382-13 болып тiркелдi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -486,488 +486,591 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13 қазандағы № 6/41-VIII</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - Түркістан облысы Отырар аудандық мәслихатының 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36/197-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешiмiмен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.Осы әлеуметтiк көмек көрсетудің, оның мөлшерлерiн белгiлеудің және мұқтаж</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      азаматтардың жекелеген санаттарының тiзбесiн айқындаудың қағидалары (бұдан әрi – Қағидалары) Қазақстан Республикасының Бюджет кодексінің 56 бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасына, Қазақстан Республикасының Әлеуметтік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңының 6 бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-3 тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Ардагерлер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Үкіметінің 2023 жылғы 30 маусымдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№523</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №183871 болып тіркелген) қаулысына сәйкес әзірленді (бұдан әрі – Үлгілік қағидалар) және әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және Отырар ауданының мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда пайдаланылатын негізгі терминдер мен ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" (бұдан әрі – мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету, мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және олардың нәтижелерін көрсетілетін қызметті алушыға беру жөніндегі жұмысты "бір терезе" қағидаты бойынша ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнайы комиссия – мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек алуға үміткер адамның (отбасының) өтінішін қарау бойынша Отырар ауданы әкімінің шешімімен құрылатын комиссия;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p>
-[...184 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік көмек – ЖАО мұқтаж азаматтардың жекелеген санаттарына (бұдан әрі – алушылар), сондай-ақ атаулы күндер мен мереке күндеріне орай ақшалай немесе заттай нысанда көрсететін көмек;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z25" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік көмек көрсету жөніндегі уәкілетті орган – "Отырар ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z26" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек төлеу жөніндегі уәкілетті ұйым – екінші деңгейдегі банктер, банк операцияларының тиісті түрлеріне қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның лицензиясы бар ұйымдар, "Қазпошта" акционерлік қоғамының аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z27" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ең төмен күнкөріс деңгейі – шамасы бойынша ең төмен тұтыну себетінің құнына тең, бір адамға шаққандағы ең төмен ақшалай кіріс;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z28" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жан басына шаққандағы орташа кіріс – отбасының бір айдағы жиынтық кірісінің отбасының әрбір мүшесіне тура келетін үлесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z29" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) мереке күндері – Қазақстан Республикасының ұлттық және мемлекеттік мереке күндері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z30" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мерекелік күндер (бұдан әрі – атаулы күндер) – Қазақстан Республикасының кәсіптік және өзге де мерекелері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z31" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уәкілетті мемлекеттік орган – Түркістан облысының "Жұмыспен қамтуды үйлестіру және әлеуметтік бағдарламалар басқармасы" мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z32" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған тұлғалардың (отбасылардың) материалдық жағдайын зерттеп-қарау үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z33" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) шекті мөлшер – әлеуметтік көмектің бекітілген ең жоғары мөлшері;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) цифрлық құжаттар сервисі – "цифрлық үкімет" цифрлық инфрақұрылымының операторға бекітіп берілген және цифырлық объектілерінен алынған мәліметтер негізінде қалыптастырылған электрондық түрдегі құжаттарды көрсетуге және пайдалануға арналған объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z35" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) "Цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z36" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) Электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z37" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Әлеуметтік кодекстің 71-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1102,1738 +1205,1727 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасында, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тұлғаларға әлеуметтік көмек осы қағидаларда көзделген тәртіппен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік көмек бір рет және (немесе) мезгіл-мезгіл (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі, жүгінген айдан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Учаскелік және арнайы комиссиялар өз қызметін облыстардың (республикалық маңызы бар қаланың, астананың) ЖАО бекітетін ережелердің негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Азаматтарды мұқтаждар санатына жатқызу үшін мыналар негіз болады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дүлей апат салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өрт салдарынан азаматқа (отбасына) не оның мүлкіне зиян келуі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік маңызы бар аурудың болуы;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек күнтізбелік бір жылға бір рет тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мереке күндері мен атаулы күндерге орай бір мезгілде әлеуметтік көмектің бірнеше түрін алуға негіз болған жағдайда әлеуметтік көмектің бір түрі тағайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік көмек алушылар санаттарының тізбесін айқындау және әлеуметтік көмектің мөлшерлерін белгілеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мереке күндері мен атаулы күндерге орай әлеуметтік көмек бір рет ақшалай төлем түрінде азаматтардың келесі санаттарына көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) 15 ақпан – Ауғанстан Демократиялық Республикасынан Кеңес әскерлерінің шектеулі контингентінің шығарылған күні: </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оқу жаттығу жиындарына шақырылған және ұрыс қимылдары жүрiп жатқан кезеңде жiберiлген әскери мiндеттiлерге – бір рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауғанстандағы немесе соғыс қимылдары жүргізілген басқа да мемлекеттердегі соғыс қимылдары кезінде қаза тапқан (хабар-ошарсыз кеткен) немесе жаралану, контузия алу, мертігу, ауыру салдарынан қайтыс болған әскери қызметшілердің отбасыларына – бір рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 8 Наурыз – Халықаралық әйелдер күні:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z52" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көпбалалы аналарға, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z53" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр Ана" атағын алған, сондай-ақ І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналарға – бір рет 2,5 (екі жарым) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 сәуір – Чернобыль атом электр станциясындағы апатты еске алу күні:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z55" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1986-1987 жылдары Чернобыль атом электр станциясындағы (бұдан әрі – Чернобыль АЭС) апаттың, азаматтық немесе әскери мақсаттағы обьектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жоюға қатысқан адамдарға – бір рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернобыль атом электр станциясындағы апаттың және азаматтық немесе әскери мақсаттағы объектiлердегi басқа да радиациялық апаттар мен авариялардың салдарларын жою кезiнде қаза тапқан адамдардың отбасыларына – бір рет 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z57" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мамыр – Отан қорғаушылар күні:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z58" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1992 жылғы қыркүйек – 2001 жылғы ақпан аралығындағы кезеңде Тәжікстан-Ауғанстан учаскесінде Тәуелсіз Мемлекеттер Достастығының шекарасын күзетуді күшейту жөніндегі мемлекетаралық шарттар мен келісімдерге сәйкес міндеттерін орындаған Қазақстан Республикасының әскери қызметшілеріне, 1986 – 1991 жылдар аралығындағы кезеңде Таулы Қарабахтағы этносаралық қақтығысты реттеуге қатысқан әскери қызметшілер, сондай-ақ бұрынғы Кеңестік Социалистік Республикалар Одағы (бұдан әрі – КСР Одағы) ішкі істер және мемлекеттік қауіпсіздік органдарының басшы және қатардағы құрамының адамдарына – бір рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z59" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бейбіт уақытта әскери қызметін өткеру кезінде қаза тапқан (қайтыс болған) әскери қызметші адамдардың отбасыларына – бір рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z60" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 9 мамыр– Жеңіс күні:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысының ардагерлеріне – бір рет 382 (үш жүз сексен екі) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда Ұлы Отан соғысы кезеңінде қызмет өткерген әскери қызметшiлер, сондай-ақ бұрынғы КСР Одағы iшкi iстер және мемлекеттiк қауiпсiздiк органдарының басшы және қатардағы құрамының адамдарына – бір рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде майдандағы армия құрамына кiрген әскери бөлiмдерде, штабтарда, мекемелерде штаттық лауазымдар атқарған не сол кезеңдерде майдандағы армия бөлiмдерiнің әскери қызметшілеріне қалалардың қорғанысына қатысқаны үшін белгiленген жеңiлдiкті шарттармен зейнетақы тағайындау үшiн 1998 жылғы 1 қаңтарға дейiн еңбек сіңірген жылдарына есептеліп жазылған, сол қалаларда болған Кеңес Армиясының, Әскери-Теңiз Флотының, бұрынғы КСР Одағының iшкi iстер және мемлекеттiк қауiпсiздiк әскерлерi мен органдарының еріктi жалдамалы құрамының адамдарға – бір рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысы кезеңінде майдандағы армия мен флоттың құрамына кiрген бөлiмдердiң, штабтар мен мекемелердiң құрамында полк балалары (тәрбиеленушiлерi) және юнгалар ретiнде болған адамдарға – бір рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екiншi дүниежүзiлiк соғыс жылдарында шет елдердiң аумағында партизан отрядтары, астыртын топтар және басқа да фашизмге қарсы құралымдар құрамында фашистiк Германия мен оның одақтастарына қарсы ұрыс қимылдарына қатысқан адамдарға – бір рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бұрынғы КСР Одағы Қатынас жолдары халық комиссариатының, Байланыс халық комиссариатының, кәсiпшiлiк және көлiк кемелерiнiң жүзу құрамы мен авиацияның ұшу-көтерілу құрамының, Балық өнеркәсiбi халық комиссариатының, теңiз және өзен флотының,Солтүстiк теңiз жолы бас басқармасының ұшу-көтерілу құрамының арнаулы құралымдарының Ұлы Отан соғысы кезеңінде әскери қызметшiлер жағдайына көшiрiлген және ұрыс майдандарының тылдағы шекаралары, флоттардың жедел аймақтары шегiнде майдандағы армия мен флот мүдделерi үшін мiндеттер атқарған қызметкерлерi, сондай-ақ Ұлы Отан соғысының бас кезiнде басқа мемлекеттердiң порттарында еріксіз ұсталған көлiк флоты кемелерi экипаждарының мүшелерiне – бір рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бұрынғы КСР Одағын қорғау, әскери қызметтің өзге де міндеттерін басқа кезеңдерде атқару кезінде жаралануы, контузия алуы, мертігуі салдарынан немесе майданда болуына байланысты, әскери қызметін өткеру кезінде ауруға шалдығуы салдарынан мүгедектік белгіленген әскери қызметшілерге – бір рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы, жарақат алуы салдарынан не майданда болуына байланысты ауруға шалдығуы салдарынан мүгедек болып қалған бұрынғы КСР Одағы мемлекеттік қауіпсіздік органдарының және ішкі істер органдарының басшы және қатардағы құрамының адамдарына – бір рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинград қаласындағы қоршау кезеңінде қаланың кәсіпорындарында, мекемелері мен ұйымдарында жұмыс істеген және "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтарға – бір рет 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші дүниежүзілік соғыс кезеңінде фашистер мен олардың одақтастары құрған концлагерьлердегі, геттолардағы және басқа да мәжбүрлеп ұстау орындарындағы кәмелетке толмаған тұтқындарына – бір рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1944 жылғы 1 қаңтар – 1951 жылғы 31 желтоқсан аралығындағы кезеңде Украина КСР, Беларусь КСР, Литва КСР, Латвия КСР, Эстония КСР аумағында болған халықты қорғаушы жойғыш батальондардың, взводтар мен отрядтардың жауынгерлері мен командалық құрамы қатарындағы, осы батальондарда, взводтарда, отрядтарда қызметтік міндеттерін атқару кезінде жаралануы, контузия алуы немесе мертігуі салдарынан мүгедектік белгіленген адамдарға – бір рет 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұлы Отан соғысында қаза тапқан (қайтыс болған, хабар-ошарсыз кеткен) жауынгерлердің ата-аналары және екінші рет некеге тұрмаған жесірлеріне, екінші рет некеге тұрмаған зайыбына (жұбайына) – бір рет 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан қайтыс болған мүгедектігі бар адамның немесе жеңілдіктер бойынша Ұлы Отан соғысы кезеңінде жаралануы, контузия алуы, мертігуі немесе ауруға шалдығуы салдарынан болған мүгедектігі бар адамдарға теңестірілген қайтыс болған адамның екінші рет некеге тұрмаған зайыбына (жұбайына) – бір рет 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жалпы ауруға шалдығуы, жұмыста мертігуі және басқа да себептер (құқыққа қарсы келетіндерді қоспағанда) салдарынан болған мүгедектігі бар адам деп танылған, қайтыс болған Ұлы Отан соғысы қатысушысының, партизанның, астыртын әрекет етушінің, "Ленинградты қорғағаны үшін" медалімен немесе "Қоршаудағы Ленинград тұрғыны" белгісімен наградталған азаматтың екінші рет некеге тұрмаған зайыбына (жұбайына) – бір рет 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социалистік Еңбек Ерлеріне, үш дәрежелі Еңбек Даңқы орденінің иегерлеріне, "Қазақстанның Еңбек Ері" атағына ие болған адамдарға, Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен наградталған адамдарға, 1941 жылғы 22 маусым – 1945 жылғы 9 мамыр аралығында кемiнде алты ай жұмыс iстеген (қызмет өткерген) және Ұлы Отан соғысы жылдарында тылдағы қажырлы еңбегi мен мiнсiз әскери қызметі үшін бұрынғы КСР Одағының ордендерiмен және медальдарымен наградталмаған адамдарға – бір рет 15 (он бес) айлық есептік көрсеткіш мөлшерінде,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 31 мамыр – Саяси қуғын-сүргін және ашаршылық құрбандарын еске алу күні:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      саяси қуғын-сүргіннен зардап шеккен мүгедектігі бар немесе зейнеткерлер болып табылатын Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Заңында белгіленген тәртіпке сәйкес ақталған тұлғаларына – бір рет 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 29 тамыз – Семей ядролық сынақ полигонының жабылған күні:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Семей ядролық сынақ полигонындағы ядролық сынақтар салдарынан зардап шеккен адамдарға – бір рет 30 (отыз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 1 қазан – Қарттар күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Түркістан облысының киелі мекендеріне саяхатқа шығуға Ұлы Отан соғысы және тыл ардагерлеріне – 10 (он) айлық есептік көрсеткіш мөлшерінде; </w:t>
-[...433 lines deleted...]
-    </w:p>
+      Түркістан облысының киелі мекендеріне саяхатқа шығуға Ұлы Отан соғысы және тыл ардагерлеріне, жасына байланысты зейнетақы төлемдерін немесе еңбек сіңірген жылдары үшін зейнетақы төлемдерін алушылар болып табылатын және бұрынғы КСР Одағының немесе Қазақстан Республикасының ордендерімен немесе медальдарымен наградталған не бұрынғы КСР Одағының немесе Қазақстан Республикасының құрметті атақтарына ие болған, не Қазақстан Республикасының құрмет грамоталарымен наградталған, не Қазақстан Республикасының ведомстволық наградаларымен наградталған адамдарға – бір рет 10 (он) айлық есептік көрсеткіш мөлшерінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 16 желтоқсан – Тәуелсіздік күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстандағы 1986 жылғы 17-18 желтоқсан оқиғасына қатысып, Қазақстан Республикасының "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Заңында белгіленген тәртіпке сәйкес ақталған тұлғаларға – бір рет 60 (алпыс) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мұқтаж азаматтардың жекелеген санаттарына әлеуметтік көмек бір рет және (немесе) мерзімді (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дүлей апат немесе өрттің салдарынан азаматқа (отбасына) не оның жылжымайтын мүлкіне зиян келуіне байланысты жан басына шаққандағы орташа табысы есепке алынбай, залал келген жылжымайтын мүлік орналасқан жер бойынша меншік иесінің тіркелген жеріне қарамастан – бір рет 400 (төрт жүз) айлық есептік көрсеткіш мөлшеріне дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дүлей апат немесе өрт жағдайы туындаған сәттен бастап бір айдан кешіктірмей әлеуметтік көмек көрсету жөніндегі уәкілетті органға жүгіну қажет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Отырар аудандық орталық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының ұсынатын анықтамасына сәйкес әлеуметтік мәні бар аурулармен ауыратын мүгедектігі бар адамдарға – бір рет 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) диспансерлік есепте тұрған адамның иммун тапшылығы вирусын жұқтырған балалардың ата-аналарына немесе заңды өкілдеріне, адамның иммун тапшылығы вирусы ауруынан зардап шегетін балаларға – ай сайын республика бойынша белгіленген ең төмен күнкөрiс деңгейiнiң 2 есе мөлшерiнде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) адамның иммун тапшылығы вирусын тудыратын ауру жұқтырған адамдарға – бір рет республика бойынша белгіленген ең төменгі күнкөріс деңгейінің 2 есе мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Отырар аудандық орталық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының ұсынатын анықтамасы негізінде амбулаторлық емделу кезеңіндегі туберкулез түріндегі әлеуметтік мәні бар аурумен ауыратын адамдарға – ай сайын 10 (он) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әлеуметтік көмектің қосымша түрлері бір рет және (немесе) мерзімді (ай сайын, тоқсан сайын, жылына бір рет) көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) курорттық емдеуге арналған әлеуметтік көмек – Ұлы Отан соғысының қатысушыларына, соларға теңестірілген адамдарға және еңбек ардагерлеріне жасына байланысты зейнетақы төлемдерін немесе еңбек сіңірген жылдары үшін зейнетақы төлемдерін алушылар болып табылатын адамдарға санаторий – курорттық емделуге – бір рет 40 (қырық) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржылық көмек түріндегі әлеуметтік көмек – жасының егде тартуына байланысты, бұрынғы ауруы және (немесе) мүгедектігі салдарынан өзіне-өзі күтім жасай алмайтын жалғызілікті қарт адамдарға – бір рет 35 (отыз бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z94" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отырар аудандық пробация қызметі бөлімінің ұсынатын тізіміне сәйкес пробация қызметінің есебінде тұратын және бас бостандығынан айыру орындарынан босатылған адамдарға – бір рет 20 (жиырма) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Отырар аудандық орталық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорнының ұсынатын тізімі негізінде әлеуметтік мәні бар ауруларға жатпайтын өте сирек кездесетін аурулармен (ағзадағы тамырлардың тарылуы, "Даун" синдромы) ауыратын адамдарға – бір рет 100 (жүз) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z96" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мерзімді басылымдарға жазылу үшін – Ұлы Отан соғысының қатысушыларына, Ұлы Отан соғысы жылдарында тылдағы жанқиярлық еңбегі мен мінсіз әскери қызметі үшін бұрынғы КСР Одағының ордендерімен және медальдарымен марапатталған адамдарға, батыр аналарға, жаттығу жиындарына шақырылып, ұрыс қимылдары жүрiп жатқан кезде Ауғанстанға жiберiлген әскери мiндеттiлерге, 1986-1987 жылдары Чернобыль АЭС апаттың, азаматтық немесе әскери мақсаттағы обьектілердегі басқа да радиациялық апаттар мен авариялардың зардаптарын жоюға қатысқан адамдарға – жартыжылдықта бір рет 5 (бес) айлық есептік көрсеткіш мөлшерінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z97" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік көмек, егер жоғарыда аталған тұлғалар толық мемлекет қарауында болған жағдайда көрсетілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z98" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Әлеуметтік көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z99" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Атаулы күндер мен мереке күндеріне орай әлеуметтік көмек мемлекеттік корпорацияға не өзге ұйымдарға сұрау салу негізінде не уәкілетті мемлекеттік органның цифрлық жүйелерінен электрондық түрде ұсынған, Отырар ауданының әкімдігі бекіткен тізімдер бойынша оны алушылардан өтініштер талап етілмей көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z100" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Әлеуметтік көмек көрсетуге жұмсалатын шығыстарды қаржыландыру Отырар ауданының бюджетінде көзделген, ағымдағы қаржы жылына арналған қаражат шегінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z101" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отырар ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі мемлекеттік корпорацияға әлеуметтік көмек көрсету сомаларын аударады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z102" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация әлеуметтік көмек көрсету жөніндегі уәкілетті органнан алынған әлеуметтік көмек сомаларын әлеуметтік көмек алушылардың банктік шоттарына аударады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z103" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әлеуметтік көмек ақшалай нысанда екінші деңгейдегі банктер немесе банк операцияларының тиісті түрлеріне лицензиясы бар ұйымдар арқылы алушылардың шоттарына аудару жолымен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z104" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтік көмек көрсету тәртібі Үлгілік қағидалардың 3- тарауымен анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z105" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік көмек көрсетуден мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z106" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тұлғаның (отбасының) материалдық жағдайына тексеру жүргізуден өтініш беруші бас тартқан, жалтарған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z108" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тұлғаның (отбасының) жан басына шаққандағы орташа табысы әлеуметтік көмек көрсету үшін жергілікті өкілді орган белгілеген шектен артық болған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z109" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уәкілетті мемлекеттік органның ақпараттық жүйесінен әлеуметтік көмек тағайындау, осы негіз бойынша төлемді жүзеге асыруға өтініш беру фактісін растайтын мәліметтер алынған жағдайларда әлеуметтік көмек көрсетуден бас тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әлеуметтік көмек көрсету:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z111" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алушы қайтыс болған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) алушы тұрақты тұру үшін тиісті әкімшілік-аумақтық бірліктен тыс кеткен;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) алушы мемлекеттік медициналық-әлеуметтік мекемелерге тұруға жіберілген;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өтініш беруші ұсынған мәліметтердің дәйексіздігі анықталған;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) әлеуметтік көмек көрсетуге негіз болмай қалғаны туралы мәліметтер анықталған жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 3) тармақшасы осы қағидалардың 8-тармағының 1) және 2) тармақшаларында көрсетілген негіздер бойынша тағайындалған әлеуметтік көмекті төлеуге қолданылмайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z117" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 1)-3) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмек төлеу көрсетілген мән-жайлар басталғаннан кейінгі айдан бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z118" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 4) және 5) тармақшаларында көрсетілген негіздер бойынша әлеуметтік көмекті төлеу көрсетілген мән-жайлар басталған күннен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Әлеуметтік көмектің артық төленген сомалары ерікті түрде қайтарылады, заңсыз алынған сомалар ерікті түрде немесе сот тәртібімен қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z120" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Әлеуметтік көмек көрсетуді мониторингтеу мен есепке алуды әлеуметтік көмек көрсету жөніндегі уәкілетті орган "Е-собес" автоматтандырылған ақпараттық жүйесінің дерекқорын пайдалана отырып жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z121" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Атаулы күндер мен мереке күндеріне төленетін әлеуметтік көмек алушылардың санаттарын қалыптастыру және әлеуметтік көмек көрсету мемлекеттік корпорация арқылы төлеу процесіне бастама жасау Үлгілік қағиданың 26-33 тармақтарымен анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2912,242 +3004,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13 қазандағы № 6/41-VIII</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="5"/>
+    <w:bookmarkStart w:name="z19" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылған кейбір шешімдердің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z20" w:id="6"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z20" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидасын бекіту туралы" Отырар аудандық мәслихатының 2020 жылғы 24 маусымдағы № 56/267-VI </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5699 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z21" w:id="7"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z21" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Отырар ауданының мәслихатының 2020 жылғы 24 маусымдағы № 56/267-VІ "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидасын бекіту туралы" шешіміне өзгеріс енгізу туралы" Отырар аудандық мәслихатының 2021 жылғы 23 желтоқсандағы № 11/62-VII </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26599 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z22" w:id="8"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z22" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Отырар ауданының мәслихатының 2020 жылғы 24 маусымдағы № 56/267-VI "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың қағидасын бекіту туралы" шешіміне өзгерістер енгізу туралы" Отырар аудандық мәслихатының 2022 жылғы 28 қыркүйектегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 19/111-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29888 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>