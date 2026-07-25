--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="44a4916" w14:textId="44a4916">
+    <w:p w14:paraId="b03d2ea" w14:textId="b03d2ea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3191,55 +3191,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3565,31 +3565,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>