--- v0 (2025-11-09)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d187013" w14:textId="d187013">
+    <w:p w14:paraId="54c0fee" w14:textId="54c0fee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,96 +76,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Құрманғазы ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
+        <w:t>Құрманғазы ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Атырау облысы Құрманғазы ауданы әкімдігінің 2023 жылғы 23 қаңтардағы № 8 қаулысы. Атырау облысының Әділет департаментінде 2023 жылғы 30 қаңтарда № 4978-06 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырып жаңа редакцияда - Атырау облысы Құрманғазы ауданы әкімдігінің 22.01.2025 № </w:t>
+      Ескерту. Тақырып жаңа редакцияда - Атырау облысы Құрманғазы ауданы әкімдігінің 17.03.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -210,90 +210,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Құрманғазы ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қоса беріліп отырған Құрманғазы ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары бекітілсін.</w:t>
+      1. Қоса беріліп отырған Құрманғазы ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Атырау облысы Құрманғазы ауданы әкімдігінің 22.01.2025 № </w:t>
-[...9 lines deleted...]
-        <w:t>8</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Атырау облысы Құрманғазы ауданы әкімдігінің 17.03.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -577,838 +577,822 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 8 қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құрманғазы ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
+        <w:t xml:space="preserve"> Құрманғазы ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Атырау облысы Құрманғазы ауданы әкімдігінің 22.01.2025 № </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Атырау облысы Құрманғазы ауданы әкімдігінің 17.03.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа еңгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z18" w:id="6"/>
+    <w:bookmarkStart w:name="z21" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Құрманғазы ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы 2-тармағының </w:t>
+      1. Осы Құрманғазы ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, өзге де нормативтік құқықтық актілерге сәйкес әзірленді және Құрманғазы ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Құрманғазы ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z19" w:id="7"/>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келесі негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірыңғай сәулеттік стиль – құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
-[...15 lines deleted...]
-      2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй- жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісі– дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй- жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z22" w:id="10"/>
-[...15 lines deleted...]
-      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және ұялы байланыс операторларының меншігі болып табылатын телекоммуникациялық жабдықтан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, кіреберіс жерлердегі қорғауыштар (қалқалар), шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу – мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
-[...15 lines deleted...]
-      6) кондоминиум объектісінің ортақ мүлкін күтіп-ұстау – кондоминиум объектісінің ортақ мүлкін техникалық пайдалану, санитариялық күтіп-ұстау және ағымдағы жөндеу бойынша жұмыстар немесе көрсетілетін қызметтер кешені;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кондоминиум объектісін басқару – пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар меншік иелерінің қауіпсіз және жайлы тұру (болу) жағдайларын қамтамасыз етуге, сондай-ақ кондоминиум объектісінің ортақ мүлкін тиісінше күтіп-ұстауға, оны пайдалану тәртібін реттеуге, коммуналдық көрсетілетін қызметтерді ұсынуды ұйымдастыруға бағытталған іс-шаралар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
-[...15 lines deleted...]
-      8) көппәтерлі тұрғын үй кондоминиумы (бұдан әрі – кондоминиум) – Қазақстан Республикасының заңнамасында айқындалған тәртіппен тіркелген меншік нысаны, бұл ретте пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар дара (бөлек) меншікте болады, ал дара (бөлек) меншікте емес бөліктер пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі болады;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) көппәтерлі тұрғын үй кондоминиумы (бұдан әрі – кондоминиум) – Қазақстан Республикасының заңнамасында айқындалған тәртіппен тіркелген меншік нысаны, бұл ретте пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар дара (бөлек) меншікте болады, ал дара (бөлек) меншікте болмайтын бөліктері, оның ішінде бөлінбейтін біртұтас жер учаскесі ортақ үлестік меншік құқығында пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне тиесілі болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
-[...15 lines deleted...]
-      9) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) -кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру тәртібі</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
-[...15 lines deleted...]
-      3. "Атырау облысы Құрманғазы ауданы тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі, автомобиль жолдары және тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесі (бұдан әрі - Бөлім) ауданға бірыңғай сәулеттік келбет беру үшін сыртқы қабырғаларын, шатырларға реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Атырау облысы Құрманғазы ауданның тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі, автомобиль жолдары және тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесі (бұдан әрі - Бөлім) Құрманғазы ауданының елді мекендеріне бірыңғай сәулеттік келбет беру үшін сыртқы қабырғаларын, шатырларға реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Кондоминиум объектісінің ортақ мүлкін түгендеу тізбесін жасай отырып, жергілікті бюджет қаражаты есебінен пайдаланудағы көппәтерлі тұрғын үйлерге мемлекеттік техникалық зерттеп-қарау жүргізуді, сондай-ақ көппәтерлі тұрғын үйге және үй жанындағы жер учаскесіне жылжымайтын мүлік объектісінің кадастрлық паспортын дайындауды (қалпына келтіруді), оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жиналыстың шешімі бойынша пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүліктің меншік иелері бірлестігінің төрағасынан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кондоминиум объектісін басқару субъектісінен тиісті өтініштің түсуі негізінде қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Атырау облысы Құрманғазы ауданының жер қатынастары, сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі Қағидалардың 3-тармағында көрсетілген көппәтерлі тұрғын үйлердің тізбесін айқындалғаннан кейін Құрманғазы ауданының елді мекендеріне бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бөлім мынадай іс-шараларды ұйымдастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көппәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін Құрманғазы ауданының елді мекендеріне бірыңғай сәулеттік келбетінің жобасымен әкімдіктің ресми интернет-ресурсында таныстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырына жөндеу жұмыстарының жүргізілуіне келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Егер жиналысқа пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының жартысынан астамы қатысса, жиналыс шешім қабылдауға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жиналыста теріс шешім қабылданған жағдайда, көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі бірыңғай сәулеттік келбет беруге бағытталған жұмыстар жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жиналыстың оң шешімі қабылданған жағдайда, Бөлім құрылыс нормаларының талаптарына сәйкес жұмыс көлемін, жөндеу түрін (ағымдағы немесе күрделі) айқындау және олардың физикалық тозу дәрежесін белгілеу үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырының техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жұмыс көлемін, жөндеу үлгісін (ағымдағы немесе күрделі) айқындау үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау Қазақстан Республикасы мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. "Атырау облысы Құрманғазы ауданы жер қатынастары, сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі Қағидалардың </w:t>
-[...261 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+      11. Сараптаманың оң қорытындысын алғаннан және ағымдағы жөндеудің сметалық құны немесе көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырын күрделі жөндеудің жобалау-сметалық құжаттамасы бекітілгеннен кейін Бөлім бюджеттік өтінімді Қазақстан Республикасы Бюджет кодексінің 75 бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23 тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алуды Бөлім мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Бөлім бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды техникалық қадағалауды жүзеге асыратын тұлғаларды тарта отырып жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...36 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Құрманғазы ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1734,31 +1718,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>