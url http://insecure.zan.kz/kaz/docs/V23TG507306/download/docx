--- v0 (2025-11-09)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f4f70a0" w14:textId="f4f70a0">
+    <w:p w14:paraId="700a3e2" w14:textId="700a3e2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,96 +76,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Мақат ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
+        <w:t>Мақат ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Атырау облысы Мақат ауданы әкімдігінің 2023 жылғы 7 тамыздағы № 116 қаулысы. Атырау облысының Әділет департаментінде 2023 жылғы 21 тамызда № 5073-06 болып тіркелді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырып жаңа редакцияда - Атырау облысы Мақат ауданы әкімдігінің 23.01.2025 № </w:t>
+      Ескерту. Тақырып жаңа редакцияда - Атырау облысы Мақат ауданы әкімдігінің 05.03.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>22</w:t>
+        <w:t>36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -210,90 +210,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Мақат ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қоса беріліп отырған Мақат ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары бекітілсін.</w:t>
+      1. Қоса беріліп отырған Мақат ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Атырау облысы Мақат ауданы әкімдігінің 23.01.2025 № </w:t>
-[...9 lines deleted...]
-        <w:t>22</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Атырау облысы Мақат ауданы әкімдігінің 05.03.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -608,818 +608,722 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 116 қаулысымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мақат ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
+        <w:t xml:space="preserve"> Мақат ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Атырау облысы Мақат ауданы әкімдігінің 23.01.2025 № </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Атырау облысы Мақат ауданы әкімдігінің 05.03.2026 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>22</w:t>
+        <w:t>36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z18" w:id="6"/>
+    <w:bookmarkStart w:name="z21" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Мақат ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы 2-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t>, өзге де нормативтік құқықтық актілерге сәйкес әзірленді және Мақат ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
+      1. Осы Мақат ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z19" w:id="7"/>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> келесі негізгі ұғымдар қолданылады:</w:t>
+        <w:t xml:space="preserve"> мынадай негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z20" w:id="8"/>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірыңғай сәулеттік стиль – құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
-[...15 lines deleted...]
-      2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z22" w:id="10"/>
-[...15 lines deleted...]
-      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және ұялы байланыс операторларының, меншігі болып табылатын телекоммуникациялық жабдықтан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, кіреберіс жерлердегі қорғауыштар (қалқалар), шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z23" w:id="11"/>
-[...15 lines deleted...]
-       4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу – мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу – мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
-[...15 lines deleted...]
-      6) кондоминиум объектісінің ортақ мүлкін күтіп-ұстау – кондоминиум объектісінің ортақ мүлкін техникалық пайдалану, санитариялық күтіп-ұстау және ағымдағы жөндеу бойынша жұмыстар немесе көрсетілетін қызметтер кешені</w:t>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
-[...15 lines deleted...]
-      7) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
-[...15 lines deleted...]
-      8) көппәтерлі тұрғын үй кондоминиумы (бұдан әрі – кондоминиум) – Қазақстан Республикасының заңнамасында айқындалған тәртіппен тіркелген меншік нысаны, бұл ретте пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар дара (бөлек) меншікте болады, ал дара (бөлек) меншікте емес бөліктер пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі болады;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
-[...15 lines deleted...]
-      9) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бірыңғай сәулет стилінің тұжырымдамасын "Мақат аудандық жер қатынастары, сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі (бұдан әрі – сәулет органы) әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру тәртібі</w:t>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Мақат аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі, автомобиль жолдары және тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесінің (бұдан әрі – бюджеттік бағдарламаның әкімшісі) аумақтағы тиісті әкімдермен және сәулет органымен бірлесіп, ауданның елді мекендерінің бірыңғай сәулет стилінің бекітілген тұжырымдамасы негізінде бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
-[...15 lines deleted...]
-      3. "Мақат аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі, автомобиль жолдары және тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесі (бұдан әрі - Бөлім) ауданға бірыңғай сәулеттік келбет беру үшін сыртқы қабырғаларын, шатырларға реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мақат ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің бекітілген тізбесі негізінде жергілікті бюджет қаражаты болған кезде бюджеттік бағдарламаның әкімшісі мынадай жұмыстарды ұйымдастырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Мақат ауданының елді мекендерінің бірыңғай сәулет стилінің бекітілген тұжырымдамасын бекіте отырып, көппәтерлі тұрғын үйлердің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін таныстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көппәтерлі тұрғын үйлердің пәтер және тұрғын емес үй-жайларының меншік иелерін жоспарланған жұмыстар және оларды жүргізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. "Мақат аудандық құрылыс бөлімі" мемлекеттік мекемесі Қағидалардың </w:t>
-[...59 lines deleted...]
-      1) көппәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін ауданның бірыңғай сәулеттік келбетінің жобасымен әкімдіктің ресми интернет-ресурсында таныстыру;</w:t>
+      3) бірыңғай сәулеттік келбет беруге бағытталған, сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізу туралы шешім қабылдай отырып, "Тұрғын үй қатынастары туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес пәтерлер және тұрғын емес үй-жайлар меншік иелерінің жиналысын ұйымдастыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
-[...15 lines deleted...]
-      2) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жиналыс теріс шешім қабылдаған жағдайда, бірыңғай сәулеттік келбет беруге бағытталған, сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жұмыстары жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
-[...15 lines deleted...]
-      3) көппәтерлі тұрғын үйдің қасбетіне, шатырына жөндеу жұмыстарының жүргізілуіне келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыс оң шешім қабылдаған жағдайда, бюджеттік бағдарламаның әкімшісі құрылыс нормаларының талаптарына сәйкес құрамы мен көлемін айқындау үшін кондоминиум объектісінің ортақ мүлкіне техникалық тексеруді ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
-[...15 lines deleted...]
-      6. Егер жиналысқа пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының жартысынан астамы қатысса, жиналыс шешім қабылдауға құқылы. </w:t>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Кондоминиум объектісінің ортақ мүлкіне техникалық тексеру үшін ұйымды таңдау Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
-[...15 lines deleted...]
-      7. Жиналыста теріс шешім қабылданған жағдайда, көппәтерлі тұрғын үйдің қасбетін, шатырын жөндеу жөніндегі бірыңғай сәулеттік келбет беруге бағытталған жұмыстар жүргізілмейді.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Кондоминиум объектісінің ортақ мүлкіне техникалық тексеру техникалық зерттеп-қарауды ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарауды жүзеге асыру құқығына тиісті аттестаты бар сарапшылар не құрамында аттестатталған сарапшылары бар аккредиттелген ұйым жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
-[...15 lines deleted...]
-      8. Жиналыстың оң шешімі қабылданған жағдайда, Бөлім құрылыс нормаларының талаптарына сәйкес жұмыс көлемін, жөндеу түрін (ағымдағы немесе күрделі) айқындау және олардың физикалық тозу дәрежесін белгілеу үшін әрбір көппәтерлі тұрғын үйдің қасбетінің, шатырының техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Кондоминиум объектісінің ортақ мүлкіне техникалық тексеру қорытындысы бойынша бюджеттік бағдарламаның әкімшісі жергілікті бюджет қаражаты есебінен тиісті жобалар жөніндегі сараптама қорытындысын ала отырып, ағымдағы жөндеудің сметалық есебін әзірлеу немесе сыртқы қабырғаларын, шатырларын реконструкциялау, күрделі жөндеуге жобалау-сметалық құжаттаманы дайындау бойынша жұмысты ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды жүргізу тәртібі</w:t>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алу бюджеттік бағдарлама әкімшісімен Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес іске асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
-[...15 lines deleted...]
-      9. Жұмыс көлемін, жөндеу үлгісін (ағымдағы немесе күрделі) айқындау үшін әрбір көппәтерлі тұрғын үйдің қасбетінің, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі саласындағы заңнамасына сәйкес, бюджеттік бағдарлама әкімшісі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 10722 болып тіркелген) сәйкес көппәтерлі тұрғын үйдің қасбетінің, шатырының техникалық жай-күйін тексеру қорытындысы бойынша бөлім жергілікті бюджет қаражаты есебінен ағымдағы жөндеудің сметалық есебін әзірлеу немесе бірыңғай сәулеттік көрініс беруге бағытталған қасбетті, шатырды күрделі жөндеуге жобалау-сметалық құжаттаманы дайындау жөніндегі жұмысты ұйымдастырады, кейіннен ведомствадан тыс кешенді сараптаманың қорытындысын алады.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақат ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1745,31 +1649,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>